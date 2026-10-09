--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c887233ca81d1fbc05b424ccfd1a021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6940e4653082b5fdae1327389c2c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad31f77c4ebf6b6bad8604468965123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17911261e79ccb82542af71ca99764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9dda0cdc90a5d1cd0049b9026a2185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6880f3dd8d2b0562084b7390d8cd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b7d13642ac53d085f9378a843a497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d2c0d15ce0cf34b6073395460d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01aacf9667c376f7033077d8cf33979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9909d5e2a67021bb2ef8b26f392e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3a6fe1c548761584225b191dd37611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5cd47506795b5f967ecad5421c67612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ea828b494b510d0684895430905b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc28a1b5990addde72ae94fc05dd5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01204ebf1f5a243a009233a3840315a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005cfef890f8917663c341130233fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd728dc6918987d8d59c6a3bddd9d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ed0c85431c585e8c5e56b29c190018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e49d602d86ec5efcee092e2010f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b885e0718d62695c365cd275e0f0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638e7149ba456ee7f3e6953ff6aa25921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a14eccf007195207d8c4e7f4eb9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc103a14b560cd575d7301869afaab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18e991cbb18b4253c19d5997984c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38b759b542c6d46458f48c593202d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7c1abc9705e9b6b7802073c3f4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa846ffd9d7d54b66ba00312f80881e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb2210c40b33f36a9e5acf63fc8d6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c2621056eb2de9d7364fed5434ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6cd40231ec2c4cd2885d39172363830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d83b6972bad8f56ce8521502ce4a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b4c61ccb0dcaacfd9d17cf52e98c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7c58297bb46850fa8243c92e31a9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b30a79beee1ed18f7fbee440571534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2eff8adae20b0f8c680a5351727b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bc53075c91d7b6692ca194814547f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4236d27d89b95ce1fa3c0cf6fc57b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcceaf7ba9d85ac38465047138053c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d487caa541bc55466a55f0d422d79b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02782923eb1a92ea213f10de64a662a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc7d97495d696a938df53d4a5beafc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4aabcdc9f224607ac844cfc3ea9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6993bde663f2fd83e4685e07caca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b3c4a5cb3beb9e8b83e1f1416c2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441702020a3304fb15e2c69e7860144a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca9c28cb8263347c258f11f8e668646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9079e07aad1d87f70b51e415d83bd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59efd4e507e0430a4376713a33ba4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25de1a0ab0a5144551535f8ba76bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c08c7c3e9b8b2423c3759b2f5c6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c00948dc00de9626dd53734715b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4925c7f1a378acf60672eaaab3d6b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50ccd12b8b7d98f2009d0eab06f4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf80eb27e842576e510303d9643c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8544bd0b475076f96df6a23f16871c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cc98cc8c27d5dc6ab4ae78974502556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5743405ec3d7467c2d67d2d5ed0b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f52b91f604a786799b0da68ac5a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7b51ea15caa5fcdc21d6efc6495d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f0785c997def33d70b782a7b3b0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa0ab5bd05c8441a80de2ba9ef3c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b89e1476255fd29b389948b0d2b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90fcecbaf7d0d96b5754429175853e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e2423f9ec96cb84392edcc1c2f0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320305b3aa5a9df6abd07f15b510de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c70da6a78137c7e317090d59c85766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449105ec5000522644476fc6b7f43d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2c9bc4e2318e95da9962e0a45d46368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05161abaa3c61579409edf906018a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a3bec7e9392d2198ee4d87932bed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c844679829ce26ff18b8f5de6fc761571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49ba4e57cedf2f527a8db19090eed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616f80f26cab7a5a5569737da10d1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef52f128f8ca38169cc3ba7f83af2c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a466adf571f02dd5f5ef5a55aad78475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb41540c9b32f83c86860c02b0204976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85c06f5908e6ef8061850e5c1dc3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de437d3ff75c358f6579565289d7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf69d62837c6d8b300e26d641d76179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b976c2fb146d21ab5d4e3ee49b10b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571f55416aa9ce5430cebbd98afd4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6361bec15aab2e404edb465cafcd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30ebcfcfee67afefc4fc98a0471ace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3b2d18ad8b85ac4938b8d2b449db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259f268dd17ca761ddf7358000b6b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fcafe67838821f4bed9d96547cb0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df822d6d955a525a9ae52f29dbda4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624ee0a092251a58fb0adc964ae5d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e22c6cbd4395c07fe41ef3fba442e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638a6fb7f475b88a5a54d31a66a2bba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947853b78402bc861c4e00b632cbf4d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb38bf96e19c7487a07517f05cde75f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e035b695e176a165207f0b95de70d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ca6b3b29a1bf40d0c3d3426c02b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48c31537f4083126178145da9c59c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd680127ffcd26a895893f958f146b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a7c4f06d50f245e77f5d20b7a75297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f744a6289c0855f430928db7799b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ca29bc991ba21a174f62e603144d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc0bb792c128fad83beb90ed6aea4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56246d46b0183115e241183686a433a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c150f2d7a4ff28823e543af7a7758102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6494a12efbd034a9f3a1ff6ebf08b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b79a51b35ddd9ef6925a84332a805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a29fe751ca477d895bbb7dc1d9a61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc7a5382960dcd4c5c1f5c68f4a28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dbcee32fadbba18fc3718da763c25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40410db965eea326a831fbe7b52919108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2226296a233cad293d95f034d5bdb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a54a27a793c897ec353f00f42abde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b68e68afad75d013b97f6581172c74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264fd9de067d794f3b90e1c4dc8b175112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447ed5546a7fb34822f911273dddef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c55302f265f27a64d825075fc3b8c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a653a9bfd91dbf7b927570cca358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b703f62571c154d613ceaf977b2ac1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58e45ccc3aa1fb2d0cfc1b4379e74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d7aba4d1f44c65151c9dfb88de9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc832cddafb50446eba78da91ca873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e095279436771836dda480fe0a8f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1fc207c74f3e8cec6ac0ee86e1aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c5b8db75de35110ea02ad96bf41f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191709cdbbd2b888b9d731e656c921e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c874d8c1cbb24999c0c14423940f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f9c5bbef8356ec7080dd3cce9b82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098997b614c16fbde73670f60b6332c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d2c88e9f0636fe3369754eac4837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108654fe58982337d0c0d0655ca0a37a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680236ddecc7fdf7ba4d2e4776ed9bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e05c793330e75b3760c592e83abfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2cd3e856fb8d766bf89514bca19f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c6d79b0c022f30abf28d19d4995b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293a640dbd1d5ed7923a3f2d6db97f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12692afdcbf1cf4a2dcade5ca7770a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba485ed248f1940143d58e6aca206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c898d03755f56e293b7a78f2b350136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a5fb556a59c7a9857c22addd05957137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f794c946209428f0aa076243c810138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f26ac10fe5b8a0f3909bd98bb7d0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30293b0767d9fdcc36df99b8623ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ac51b6f1c35015b6a7d6e62c1147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc95bbc0045e8f0af0f00f90c52ed9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3215c8257ceacc3a80daf474f3847143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057720fbd66cfd53abb99671420c08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7634ec5b39e871b10f2ed38f5c7600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de675c64365e8f4244e243c338f29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2251394d4bf1616718cf083bf0e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8221f24a077267a2fe20c1d8dd9d50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccd1073d8503479a428a1164c349a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc967b25321788b4e62b1c85a3dc8d61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c4b1b94cbb0d83a87c3f4ee85964151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd6c91515673c685577cde526bc2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72e758c28755a19e7603aa6bd3cac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2d90a599ba29065355340767c2f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad509cc9bff4e109a174e8a8baf44c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a1e9b9d6f99a8e367f32ec3cb391156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0876af23f0a1ad891f08d6a0f64afe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12191858da0e3ba4c451c2cc0ecac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd3aede464c4a07d11448c2fa77dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a9dadef1dd0272f1e191e46bb2eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436045c5d17272437b42990a3f41ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cd66820aa429054f609cdf97b8d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d8f89ffb409c6d48e0c529744908a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb35448f8f3c2a1e08183e08e208871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc8817c1cfe7af84a53ae1f83e8dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a3259d3e4aa499ab931ac1d6b355c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a5471f95a6e494a0e4ddd7daa9a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255846ff783a7d1874b1f8a618b3a6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7fa2c6bd9f6c55008a6efeccf268e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de593ed7623bb4160957051c3455fb05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e90785de826f351a9fd81ad435fae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389af67d07b6ebac489ee5738b75195172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f284bdb57a1b274c3b8e03e05896173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f4388d1508c9e55c340b7929bb85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f0b9428703d48e4ce562258e82ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417edbf5f4ddf4e78c5ada8fb8167c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8914243aa0020e2da6c0099e4cb3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1929c2fd3116c2077c92d77c369012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb894c720fc59e3c2ade050528f21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6cded27d78c7373f1bdf205e51b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ada5fd1fa18257ed1f3c64ec9fdc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216d21634f061ff325ba86b015fb9e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b140bf9425cf24fcc495dd1221d8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b03b42890a4d233d4a5d4edafa021184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7b39276f23a9c245f4403859e3be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d714b5f542ecd8e2c4a99bd26d34c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7094cd2a6545c55768d09a7b01672187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf929d7bc90a456b0936c810d8ffa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224ec746c07d4193c008bf72025144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d89785e3fa91adcc1bf331a02aa6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb073b3b53a42d52f18c31812a7f520f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93cb8b7c6fba2e02770e2b1a21f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628613953b62b8b35ff170222b29f74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c81de200bba539e4d2184ce1e480194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e76e21553a9871b5ba1322260b603195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016ceceaf7b369d5eb524bc848b5ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48545a20e8d5d0f2c3c8b38a9ba2ac7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4366849dec3610cbe9149a56065418198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372bf5e84f39fedba84d1eff79ebc9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ae0d877add70e6dfebee949e91aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1761a88db8e60f9fe20214ce0cb9922201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2efddfdabf358a0cb2b6759e7e1fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68e9b3d199eb93f0497a3ec9b99996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241fdc90804f9862a9459dd43dffde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea17e45421c11e52509761a94fb673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736db2bec7160a84b5d932a72b6579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf88b5c3b185b5b0e18229a0d2819b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2628244d746be8dea451eca6cb68f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba7fa8070a08b61738d6575d5df325209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cccae9574310230201f3f9f7a7a8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee1e6e7392aba419b73e79103c74b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01c4a782b830cf7975102a6c11b16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132e52e05231129d88651009403603213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6d3e9d167d103eb5885e108e7fea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64190ecccf1f9fc548673254f1f0609215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59dc8a017db15070157505c34e6fa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42f479becd4e47ead10a47ab3e1b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf81afec2ae09a3cf0847d6c298fb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc7e92a8889362af040f504227ba2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501c0cfa8e8a2d9689179b6df503d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70304647aee503698a3e4a7214446d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14419881565c313284ab9d4ff2e4e28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f4c7181a48e5a28d33b08ef480b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aead5f2374cd474ab5f8ad1afc792224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e3ff3b0ea1d84cace73abef26b1d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e4ab25eab785d8bc8e59f6683c5d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b53cccde78926ae53be4ec428e71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c23de80fc43f41bdd52d3f88241b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd52d833e464593c580e4c1c82252229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1187a90e79207ded73a41902fda472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d334b06847e6fa79abbd2b3d59604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f6580d65a5c3bda3786114eed8eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecfeb13a0e1ae54f4ff52d9ac3013b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0630130983a39337326118d20234d20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e348a8c1215fb4cf3afd33f5b359e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998921267f46c08d13e742d754dddddb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033f272e1ca6bbb00e0409d03336af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74352c891375a75c324f9d22d17dba8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b49eb537a8f6a5464e832e3430238239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035733d274b0516a94ce1f951c3e712240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d00c38c7920b6147591c2592694c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65bb75064a69f006362d569d066699242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a42a086a54067a32d22c8389c6647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33907f0dbea853f85fbaddcb519b0eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d64fa88a3a358935a0422981b7436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fbbcf49b1190dafd4663c344a6dc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba8e73e24766ee5fce1030de72511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a1873b526f789ea44c596859afaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10fe38e3883e66a17879cf0c144b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb0b6aa70d10986e77814c272e70a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98b9853e25732e8337c33709a8856251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d855a355b3276c6295ceb49726e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ad915bc2465953f2084ea74e5a4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3475d88c1efbe08462e81b7626835d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f12ba23fdd7079426a37f89d1b3d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf9cab19a13ea3771c990d78ba83a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145f103307e03deda9c44132cc5720257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296443d97d21ce858aae4f7440af7688258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3dd8de26f7073b0c935cd1a07a9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73469237e5c859c4a2459ba24d460705260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ae1c9c180b764f8c8f50c53f5f4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a101136fe5ae6643c799d8ad80e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db80bb5eaae6c9fd1ded618716f721263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a99eb457841818f4f5e2326de9b977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe249d4b1b86c7d96b4dad91a3c87e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5d1d08a6952a66790b32f24dfbae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca31e77dbba2f4a8ad32a104c90aa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab3d960093ffc80af0fe779066c2db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f37cc4b6add74ac5c55f1ce3f56c20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d4a6123e55939fdf12222886b3f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfec370d6adafdf5ae39705072e2ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e28ab285d7d4cc0420f2720417e9be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b65f5ec333150d1bb72f40f524d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64060b7cbd22b785ecced2a7d6488187274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdd257e7bac86cd101459cec880a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe15e9c0fe21301edc861450c6450e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeaa3d2e601de25167c39f6a9400a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a22455242e87c8bdc9d4d42d5eeb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbdbf8266dd7ea17585790f3c82b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849956269dc049e8fd115e81da1779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317eea3750fb68c64263b573d3b1933281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f59a41120d857cbb5d5fc682383c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d143c08af970e208dc6e1674d3de1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f8c051f5e4faf6bc714e60ea98c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848d3d305ff747037b9bf64bad05eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a15de8889c4abfb6f1f03e2b318a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b79e85a084f625579e0d68a15e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0c270ae4aa1d594e964da8db16f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22ca572700732f3b4e1d3f408424b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d011fb656e82868ebff22e347ca2e3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069d67c53d0d2c39ce4377e319487b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb41feff83539e1d8eed906c8384a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b17706a38142debb1059e2179cab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc8e92581449fd91af87f90aa1b58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30447a3fb44284b6a0763baaab8225e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639584d2341fa12e717ebe5c0422611296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd3170953a1c3572d7b032eee7ea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65202ebbe33a061fd884c991f147c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d949d9ac913136b7a503531f23516299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed5490f5c676b5886ea2a1680ed51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a674dac90721255abc0fcbc959891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabf11e57f311843a022468ba8e79b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78221dce1406d185eab52b9e37a91f66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee726d1f0f61abe583b0d4eba0d27f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4c9d485c28319f23c4e1e424692b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24f45d0a97f86159584d88e75ea96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750644c8aec9b370ebc4777260c79633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba218e9b7cd62d123e83d464f7e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e8a5a2f6b8cd843a5f0570c622f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e40d0c222e01c071c681eab937061310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c35ce7f4496a34e216f2364c34c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee31186d93bb07ddd4cd127634a0dd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31895ab2eeefb5b475e9d100a19ed9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9df44e2aa792422a932e437519fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8e7d410790d50e01ca8739af3f54b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9de3e238c60c0fd440192da0877f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b4b1a05dfd5a0d6b9049aca28ea5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed232d6ba25a70cfe2055328e4bcc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa3a36474ccaba5a93be0e5e1af312319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0194966178dcee959f0009e926b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349342f77ed2e0afef4b69de83ab976321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc8464bce977bcbfad22da3f34af0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c306b6e88859dcb58491315fe6ac2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d461b441ed1d55b76755433b6227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b3fed9d2ce18045c8a92301a62ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4bb82ab9d970bb5a29350b2e1dbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b991aa30a0352e4b755be4d799fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb637fa46dac3008b5ec07b52c84308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232d95e31d27e18ae90660bf0a25e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2b0d60a39d7a16fd77756e01d03ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050fc0deddfe5c8ad1f6b4c6c7df3e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b30d1d832695a53ceb66934706617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0022ffb5b264c90b2b4eda149e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe00e758d7874a58d36fb020e4019334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5625d069637726bdf8584fd26abd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d642a14c39a8cc0b3ea3a310627a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998422f2f923d0bd2911894c9edb1469337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f1dd73f66f3b31d5f599c7383818338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a567259a0d2b4aaca3b8aca1fcd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b6d2451b113c701a0260e6992671340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68375c6c5e456eac29d8afe36e65d076341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142baea0e7027ba6b3c2ff20674c653342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e59ab14077f2814524d22f2ad4f77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddf77e463f22d66041a7e25057947344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1258d12334bf4bfd0feb584096df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba30459077b5222d56f1c914e79110346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886462cfc8f1a71a01aa5835bacc09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a9e37af39f597cd6e9a62fae9108348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721f449a65ad4a3be3bd0898aef843349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd73c8a4f1665518d30277dde80ff60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584849ee8f12495d6b065a6d437b3ffd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033494707ac001f4f79ad611f6c0d25c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ee53eb84be60340c074537149cd8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e272d2b6a7bcfe46aa3e50316088354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4bf76520f0359408304a9a041c5ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f499a4e443ec00b9c53676afa8554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38c4d2c6929f7142c8b3a38cf4bce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab37ccfe3d58ecfc28d9266a03fefc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c397c8803535d0a19a433829d5815359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56961db232c8ed0c6182fc806a5c20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c079618841af298785da240eebcd128361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44002ed986decd11bd16459d7ba3ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7d10a29e2d87f36800ab38ab65a4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b6e5ea1c8bd9c2a59fd921bd0781364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a554a889f919b5e717d7116f80db1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936feaf24ab694d5b9177a4eb439a83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3202bf1b75bf11b674dffb3afe6b76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab941b43f1e77c1a3f8b7b76b5962b52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7147bee53b03525fefda8b10d7fc52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b2722398ccae0efd8ee0d43459ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9a054682aef8e335e39c07ee2502371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58be428653ad5743b7cc5ff63041ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3c616cb7e0e0e1c99547fe2b8739373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824069b80b1a098481db82f9b942714e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781056da7596fe01902e520940f112375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1039fd115d188333d629874eaab6f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b226dd308269b581eac81a38f36581377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60a22fa55f944e7286bacee17b3ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69354f89dc6097287f6d29745ffae79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd0f3ba527c6000928cde1874f08a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acf4b64446a099cf73c49e9af66ef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e449fa7ca72128b532ae270b94a61f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cbd09b675c8b7967aecbe80d3ad4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c84aaf156dbe2df33e286d966faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45737e3dfd410219f1cf80011c1728b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9f8293e2a9b1b95e5bcf771b6f9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92c1f04174ea822045d7b3220446f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff84d5effce4e3ed11225540eac6c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7617af5228c73c0a9ade966b35b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc73763a165790d0f0069443dace47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359274b9663d39333f0294d6dcd57e51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98afd57767da9c8fdd869f8e00b5af1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406502e273ad00f3a8da11708960878393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89b8918c77cd372658600fe226827394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40978a4dbfbc6c5392d3e786bb473d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a0c7c35f5837de4350280bbb0da08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac064d2b782671abab28e3527d66ec44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd3f28e8acf1e5b680dcbd5c57261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca44f7fc1a3bb4eca5f87c6dfb3f37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b16638383b995774000584b96f7bd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4bdd06cad47a7ecb5c5348fae394401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1333af3ade7957c4e194ceb7f2d45be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236562f4cc9976c3502037a290940dea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1efd1d8e8f936cdf19b9fa76ec158404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b544bf2e0428a5d78f98d880d864405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea358cbe5da9e845dbe72e0443e99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f0e3c46a69dba4c7dfa1c4eb7706b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb6a469b65b6555cb47479a996920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301252a6b529a276fa926d53718504e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645b7f9f9871c90aae9d800aa9401d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6292a78383fd52cf1018e5b8ffa33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466887107274153385451bb73e80156412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7c0af0ea42eb2bddc6f357fdfe91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82778a8940a07b27e171b3f2696cc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf63ae2049fbb7b215f148e47d962415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e0f21eb44ff2e48ef3fb46369a85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee27477d5f09fe58ef13b22897042417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9eb0bd825e14b8a15f6b37d6e331418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee315d10393c39e202da33f2b46c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a69e5d933619ad158e92e6d5ffc50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3daebaf6302d33cff5d3b82754b5b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cae8e87346878341070b267d53909422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224b4cf06a062fd5153836463dc62f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5b73e8b1736ff2fd921392df84b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c358ad34e6ed5526c715e4599e753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9cdf13e347aefc10359f3cd0d63a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bce476bf8ebd9cdf8f4799c029324427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c9b9464683662a4b575a1fac102a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147fa462e74441418570a8f22e1034429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b480496daa3a1a01c11d7e5de5bc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecd81f2a56fbaced97055e1767e36e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfce1fd7ea7ae743191156b95eae4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fa3ea07149043486628d66a60b382433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a86092f8ca0cd57cdbc75f151316aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca2cc7b3625f35b7cf97b6375b10e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a3fa29b7d3c269d008a671d1d414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a518b9ac4d351af93c86eecbba84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44abfb09f8d3ee586a6d62fc6d2cfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b629de80d93473933dcf120253b8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5952ee38e2ed5d3eb48a60c8108ffb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4088937ce22d051d4bc1b89f9525da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2765acb500c0ca35d99a92b9fe0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb55269ce3d1f13092592020fcd2b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0b6ed9bbc74636a30bb2f21ead4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5c26b65c3319ca12c4a9c3750e52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc690e3695b0745e6e6ec216408f97ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4028f899f47d97ad0ad4e7eaa4b848447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822d523bb1d32069fa9d6efcbcd49b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad5e760d306d282a3bb9291f70c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f459ced735fe5f0c993d18ab44204e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217751363444d215208f078f1893624451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8d1593e6c3ea5dbef38157d87e437452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494893c0a3f1e6cf1b4493a7b512a0ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9deeb8abdd51fa0a2244a4d7dd10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5992562a37d53d4d7f44fc16ab7a708455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf727275eba38f38152f638b3b323e57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631d29f2f0c95fdc3ede6b4e320ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095cc3926fcc7f48e09e42f9d0f01e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e742b29adbeb7fa17d10182c30df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5811dfa9fb201ab41b84ecfe0bd25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d7ed34df5c177f991680ecd8eef0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314dc4cc1bf7b7d9cc1b2c11e7b743462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a363ab370a86837dbc0ab15e6dd0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094c05d7ee817fab1dfa46147903c48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297ea8c81c582e8327df363a11b881465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900e23a180161b118aa3da6381d9273466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318797ccd07194bd8d1214fc2aa0799467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987966f6d954916a9216ba701b10dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f61a9c8548c591438ba06e5a194d35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432f9b01b23f2d9099ec9f4372c2f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb666866bd0212b68ccf95249d9f751471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a98583874e68fe9bab23e6af1a71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c034189dae3993a998a951f98cd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0eed9131da57f625903cdbd47f19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb9e010ff7448362a039fb61b2a896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004e848a063f64f6de78eba368ca49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815df600616e69018c7013b1d24460e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac7aae1a6a060deb2249c875cfa79d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429767fcbb3b20f2ef165e6a1502c280479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a5d533de48e253bfe712c699fb8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58bbb1a7625f9a0dad69656243adf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2246ac95ca04680df81240281ce7bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfacb4ae1e9971efb51b91cf8db11c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4ad7c6e475c778f53a064ae801a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f49b7be7f318817f2d03dacd4a5d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6585e707db366c43bb4c3a3d4b93d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7f27f2414cade3df351d47eda3ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014f33412331071f9e46d6d2bc8aef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b7d0defd9e39117c0ffaecf6d0531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306a55185bb19cd49cac704891dfda0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9c9a9c780fd6fdbb2a082e0440a3491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed000f91e5408d58057f26c5636925b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188b1290d397c09df1228ba13f5d5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00159da64cbe91abab49b4f5d7a8e1953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0812c08f374ed6d44eff5cc8e471a1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d6af23b8d4fc74c761189c65b11ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904881db313d05b337cdd528c4b31aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e4fbe7034d7eac1fd78dfe479c69a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075906e8699e963440af0564deeefde38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2488211a9aa49bb4e37b5bb958304d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad1b9bfd4f8c3575efd30b8c50483f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af13c14478ce7bc5632ceccd308d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7f4d45f3dd1211b9eed70922f3c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bff38a690c2918b0f955f5755458e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf1f7f9fa179ea44999435f46c4fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cd0fd030e8b836bc696b4f79367a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8307d134553558750b7dfe805cb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e91158d087bc52be70ba8b22055ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6711f40217aa7f3f339283a3c55ccd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca31739d1310fc8c221b5a09e026419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b430151f001e2efa09e9d413661b5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188853c4d935ace25cc136484e4533321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1d49a4701fcf5c3c34c9c60933cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be60f864e900db1f48b6efb969389c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75110184b9a8e9be7c0f7b88a2867d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1425e07bb808662710f6735ad2be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6ba8c15031bd416ff51668148aec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00f9ad3f75ac38e79ef3bd060d4ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842df318a65b69c9c5137a150e3e3f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19ed2c680f7426b767f08c5f0736729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380dd4b660fbef7627164535dbe1dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27286c9e83d7512b64aacad84b1f984531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2f99fe76d00ccd276c080e99c99432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38af0ebca4affbf47c6309cdbfb5e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5a193ad47c3676ec6686121f308534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33119eb9c8d48bf801a41a943d4f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c1499e0592082b1a899adcaca59136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3865f37b3cf4f727d773ff1654f58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ec9778d13da8e5ae8f2d4ef463d5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9798bf95033c9bb8a14b999291fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1658d10bf47283818af9e3f0435d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373ed825852394b1734478f21e8f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb069fca7f3aefa68c4fb2c1e1c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda61fd33e22d61a78d517801d9d692143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba2e4b175bd8a088c7e09d2c33cf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71127979ce8676f6eee4e109d22c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7024be90f3922fd009ddbed7934a0b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5aef80ac2da42465bf0223d39d67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c5e228955d0128130af0eec239ac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557f079ac5ea093ff1c34a4bf3a7cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae632f47461d3bc86f0df11b61ebf0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726266dee03de71e26c8ca05b82981f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010ae007115e9924cb8e3418b899e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f4038e06c7c9520af911ba379f9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d125621baf9f425f1c0921b810e5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbd5d4c7adc82dc74ec1c61ab14fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593045f9de555b2ef066b6b11626006456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271b77efc39fe0604f64f882e0016457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50613379f7217bb50085e23d5beec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f2030a96a7e9746b64b1fdf4757b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8bb7288f15279496860f9f86d354760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3b5f6d209f6e33b69b89f5e0d94d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c4fbc2ab111dcf0016bb244dbe3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0decfcc95ab5f3b945f79431932ca9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24efb22fadd6cff38229415183453cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3c06fea7ee6ef03620175492122e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42879badfdb93d2234038679e1d482aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d1905901b3fc7e996f55367fb3f1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52390f49fe906e7ff45f9698b43ced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7209f18d4383fe901fefaafd5830d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b53961cb534c3a6bf55f94be71ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed46630f85f7ecc0ab473d92f376b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6631fbf2e7d619ae9d3d7365aa3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304f12c77593b613534e03b7ef71c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593834976d8c05d70b91740139550e2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b9240337cfb9a2bfe0e84b0b19aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb31df19119f35f92e840698fb8de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee2354c07687f5ecfbe8e184fffee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baeeb0d81c3d8f27b769ce3041c67b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d08eb4d5cb6f8cdec1255c875a932b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987392b00ce6970676a453abc2244aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5216e0050e1eaa93639a131542fc17c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724870a0c436cb98d0ce7bbc98bce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc5436560fcee9d4bb40df12d6c23983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644ac989b264fed3413b89552ce94784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290962edc45c3a410be29775c96a625785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638947412201c1d3b8b4488803472f4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34faf6656868e35db3be74471b79ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540569a146d6e23991b5768942fa0ba688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf39e71862f230ff6e14c1f1d78bca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae3be2060ee562cd3dd557c7385fa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba34eb5e3013f04197aa6f845647191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5af8538ef00059918591d517222492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f88c22e14c92821494c6d421904abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826cf318d18ef857232d25b8e09a98f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b158a0f8e3b553b79d3f4547a86b3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf065f052931c3f491cf829df434596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484572f7a51b001cfda668814b167b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508732d9d299a49553a9b0a69d821a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694dd1fe846ae4796a8dc3cfbcc73d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3480a450f9ce51e02b0c6ffe2414c61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3765041d92b88f92810e041016deed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bbd2ec9141fd0a7a1a43fff6e9a63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11207c61ac3feda5ea2352c41e6b1f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468de80419a537c11ee042d33cde47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23653b4dc79e35d482b7c6e92ab19d06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a23df9ec92c09d95444be62513125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ba206534c225f495bf5f1f98f324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847818bf9e220f7339d25d37eb9dc1e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996dec7a7ea6686bcd40967a751c288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb455dcc21e02d0d3802313e9a8f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ff35e197535720ec6552a20845fd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489682d601eb2456b3cf062170b146112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c46c432e909b4792c43a9c5de0c51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e061b583148d61db8f42b4e707bf50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370125cbbff66e7bb74e83027713b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3a4a4ae45a4b9e9de7264ec28f85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d6ceaa091df1bd08566e7ea02cec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d3a6ab052ef7fdbec2891d438de70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639229cf3513cc26f27d1604e9d6e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84538f7f317bb09eed7679e890b17b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb1a9d83cca35a18f608763178fc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8afefbf01142c7e8ad35333d379fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce74bab9baa3fa01c592a2648abad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d552301891f777411697080e8f0e732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfda15a47522d86ff95a8017d62eb8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6ec18c99b4ad0ace9a5f5c78a30e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2137ebcc08fca69a5c13b29aa4d629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d10124edb555afba5e8d497373e3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c3f213bae96e903ee35230b37f98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601526ff4468416bffc2ad7fccffea8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3048cda24cc1250db7fdcc670cc223e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561457774df5f7b5b467843b3188fef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f108409aade06b6ae612565ccaf55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4bef74375a4b9186cfcebbf119f8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da331362e4235e15b1db850f075f9356135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb993dd457a20e8bb526dee492751136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb1450ee98c3d8324ea89216b768d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5501f0d5b2615a0cc7edefaa8bbf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06d74a7c3727e9497ff132da1f4cca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d7acffcfa5432fd31c0f7e68c401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a7cdaf01bcb606d0777d1c32a3e76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c06626661873303b047a4794f0981142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b461a28600368d20debe343f1a73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb4caa440e53fc2f383912ec6ea26e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1ae2e9f547372bf723b819e421bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506940e7c266c50cae97d4928269758146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ab69d3fc9c9da642044b88b1b8db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03d1b2f2d842cfee980ead73a11ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a83bd0dd23451cc623040683da890149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959adbe516800e1b909bf7c3d26d3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aee92199a8b205927af7406095cf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191654bd2a4dbc400d050eb1b44c674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb60e726bea87e14a0790a41e65740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809ced0d09091a9fff5ab1a7034013154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711200926a05d74566d07a1dbaca2613155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d7303ac1af3de3bacd15576bba34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972b089111898ca066751296ec1c90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e600d5ea67304b2028861d6296e656d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196138be10a3dffeba10ce102796a9e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ae2efcb2ab2f8a76ce76837df841160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55bcd11a12ba2044c5bffe0a85932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917855467f1ba3f101ff1f3aea115602162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239b73277b51d1454e9ab4c37b9ec7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995c099341a15d26682d4deea2a225164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2ea54ebe72207f839de518249c45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca481e41ca402ea6e9292d5ec83c31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4473038e2806d3f5fd83a3ea9ec26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d29ac47924c81274b725a76fc5ca8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af507ac5ee269d9eaf4778d70c64d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c952262acb1836bb5d82ada7a6740170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738614b7fdc9c90bc90bc05e58b05ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0bf3a3382eb8bc68ba5acc5b8f41a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee6bf98924c67abf67bb3eddb08197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13a28077588df0831a72762210af1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab652edd8ed6bb204a2e60e598e7d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e01d2d1c71cc20f2af6f4cc5ea01f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e997de095a07a4f0feac5199e4e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f1ee5ab58bb5aeed4da40d4938e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf63a78e4370b0f651efd03b0617135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af9de8e8487a6ca315fc946e484d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f511f9e41f44b0247411f4c633b65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3169c46bc44087565bc324f831e6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce2be291079c019740c6705707622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb62cf18532343c5d13663cd97abb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a886882dd1287d172aacf7d68693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf0f5d69505898bd2b6566127fa03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f186c3867a05ba320f3f782b9eaa11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad17b0d6e09748000e1a40ea1959e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff8631696e9f81aaf0b40acd1f7da9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad085fa8d53b6e23c236c400e68803190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f0c3abdc2a5f21a958a41bfe49f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3494bb93b8cbe3b3ed331784f37bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d5423491f06a7608fde7843fdf84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e35343138c043bd337a3e2e4d12c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1578c0b1778303548ef79a7aa2afd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972849d476817b05eec659efba10e27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f31638abdfb003b8e93d062688968197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f594a6673a96a34bf332c00e6ab1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb55c441b30a819560236bea726ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8352f6b593ad33c03a2bee1bcb299200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f50b800a6917e86603a857b34c96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182148a26dbccb6843ca93661c735285202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303aacabdb577f1b72a00184a485cd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29daad9f14171acc3e574c7240f5bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d3868c84bcb9786e7fc598c2f7d83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c7c766e7a9e9d6a0822e2149d03c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac44d6076c5fe7c68af185d31a8eef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b45b2d12ed5077942832f3f3584c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480fcdc49924e615a0509540f062dbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6ab38b52fe35b57a040b22729996210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca302202c1fef7502bdfd9e6aa62d2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0aaf4f2fcae4a568cf61b14c54c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ff326d9ac9fe4528854cb74c6a84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b733c87f414e93733f7dbfd4c5e556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2997fdb5cd197b7bc36987631a39bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67a92127bebb014af75304d77be45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb4fe4bedca08910d2fc4c4d13ef09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a4b1db73b534a461e28c13f3a158218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03d4252e4351ea41328f8496ee66a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0919d60510279fd30630e764926c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ba93602bfc3e98eea32a103140437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5eff7699ca993fece87fe8fa1fbb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b681a348f1ee8b0e6fde77da95d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8ce4237cbd1ba511aa1a1f94dde0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85057ec7efe086f010c24e5cd3481dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3d4a41c91dbdbdba4861909d8963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda99ab8aaf8483ab7387e7dd80622c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524209f0657f11230d6f343154cda03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cecb1db5a6b4f776bcc1dd56583bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09e70f5d6c8e6fdd3fa961b0f94701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9f97b4a30724cd1284415af29aa72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b601544a5e358aaeeed42ea78ca3fb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df3872f689de1732c4307ad70f6b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6275108b2384d5f4e90a1d8c49611234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b565e930fbb7bf095d4a9081d2c310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b01082353230bf74f114adc3ea370236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb028cf98b901385347bdca2cee0e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ffd9e6fee58b8389252b417dd307238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c51a12f11dcfbcfe1cf4b5b23b40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa12ae8586a2c6565316bb4b04101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7feb8900c1ef1f610e6bd330cf4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de07a793affc8a7953e94317a6e55a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060c9241ee494e1b55a81d017af487243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040463949db380f02849d9897a5b4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9122bab78360c09253caeef1426913245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae5b8ad2df492c27eca7ccc7c40fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e27eebf589d47849a187417505a13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad26a4c1401376ee30876412603505248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832705623dff09d22664912c7d47b5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9c2b7c55fa7bd88a763861a90445250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee218e47ff0c946675418b18d5d932251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d664d70394d74472f4ac48d08f6844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea4e42c840525ac0ce042e7d87512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f32a2a44dcfd69ba62a3d4bc5efcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f93369c5ae341ab8b73e74069327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e7f1f80e7a9a5fac484c22d82892256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c034a4efca36fc355be154eee088257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1479e452547748fe5db9f0637dde955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23a6f5d37a55026cf46f45c01231bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7bb7826136dabceaf6f0c3e93a7f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca057123901b33ba88bdba460faefe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05e386011c4133536f98475f4314d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f96f5ab511312d1ff4b07b37c13cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19a2b50e791f4c4772b01100003a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c53192c21fd58e14fa30dd8b1bb7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b601a3a56138a9c2d910896aed933266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46a3593248f8335d9464b14053399267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c00d41af3e5ad307164c509f1c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ddac3551f99a02b843f37f378792269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be1f3b9ec9afe48485c0b3457bd23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326c6ef162e2a25d0d9af5343e8795271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5603e931d34393de8904f91735d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc3ff9158a31d8ed4fd96c916d67b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dec80bf6cf856087dec3392029de6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e1758c04510b08a1fee8407b5dee8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f4fd4c5eed72634a8a2f467bc48d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba0617774635a7c8609038de99db5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38ec104fe1fa90cc1da270503f295278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976f8485da06c924dc146d38d0417af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031840a2450643ab0e87de85d393d3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a8c6034fc08c53a87fe6e78d3f3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69719bff241ebfb2dfda51cfc303aae8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfeb03ed62ebdaf0829f5970f4fcd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc8151505dacbaa3807f1852946a66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9d14fee70e65e8a2850cc103c94e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c9a02d24287802796a123aaf6d7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459941f297a3d441cc2bda2c55b3ed9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b795a83093112f197def3032f1ef42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de43f9840dcc079ea30941215f193289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c501fcfcb3c826d7956bd460c7845be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e5835b5d708b462f33b1e49d16fcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ca0261aaf66c8a6d035876ea9baa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab084e0066cce225baf801aa7eff80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c607e5987f768dd209de5e05c305c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c54d00133491014d5fac1ed6f3cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a102bfa6171bf77c292b09ebaba994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d49ca932158413217e53321cbf1ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7835d51efff35f881a29e1a0f7b8cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28573fbdeda853fa67592252774575299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b137b97a0e84ccf2103ca11fcb0414d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d507591974f97a8b80c0e022180741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c233083579d1190ae9bf3e2b3f6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b5359a4daed32f8f56fea95717207303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf9639a43d119793404ed010a3855304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395e20f0141f804a89406c9958a9d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de176988864f447c4ea27b5a589c9ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39e811ab00c7966a8d41ce3ce40e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f0fb7e001cb63aedefeeb78451240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e16e9532d9ace8231a6e097a9c33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e009bb59c9392ef773c20abcbfc477310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5077208f1863ba40d2dd689e4b42f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d946d627c40401599a1cb3b9ffc5e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6aa83b2bfe365597218d2c52b9129313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda6ec4252c8b6683ecf67301fa0784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e6c16c523a214e53b3c587e125bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec144d17c99222461c7b4098cf6c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce692f41adf243b59334ca4bdf517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b994ba3f48e1f07bd804a31bc68c972318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86d372afae3b22e462a6fb00ee092f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c16bc928634857ea781e76df986407320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402522f9a55b8494f0b59608933a5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ddc899f0fd7dfefd2a0cd4d910130322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e8a5ca3be5780a3f0e004c307644323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f6f14973a790a7eb3a5494a92f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dcda88c4eeb42fd481874b8a90930325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4b7561156769b128a0c0d50f50ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54f9080b112f693b69073618e9fe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60558462bfcd57f3ae2f92dfef3132328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61c6b0e211a651c4cae63a9e78723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820af62a0755ac22db159a73037b76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efaabde46a1e947c999b9b52cbd7e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056571215f7e04cb6cb11521eeceeb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194648dccdabb43dd0b2a87e39e369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ab1f3c249b801c8760d3f660b69b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf304d0318504bf8a8800ea251c0d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da31185b1818556655856fb1fcaa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a4ddf2ade8066eccb7935f1e4000337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88417fbb17a0c8162fc9d1e514a54b37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea79ea5d6edbc3df3999b02c03dbe2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7dce4df0ec72efd34c2ae3b816b10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba49d64e3219a2acc31ed82b816837341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc63715016d6f3226114623e29ed4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ad0206041a6ffc4e29c7ca3808bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b7e94722c630318039ff7f188b9a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4682c6c45c8e6c8951f6ce8b9f9a993345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00127bc84fdf3c3b88fc9d604b2b9a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19334b909c9232e6373eeb597231f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65887cc06bf7c0dfb4a4ef561a96730f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414225235e809395c2200347af6878c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc640225c0995e78fd7f6ed9b639adc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc08391a5b787e369001c9778f0ecc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27fd9505fd98dc0d65334a9912caa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d0017708759c05aaf0c34e890eca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e690107a498bf8dc19b20e54a0146354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba6d8e48829e9b8e6cfb47c5c99a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b219e63b08d318fa4ff67e7bdf254356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2efc32e13482b92063516af86ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15624a66152d1ea6d5dff1c5d8345f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85e9828277fb1fb8f13512fb96219359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c82c3a6685ec2b83b6816b3852b0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851a12529398be11b542f1e4aef867361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d057a4d5bfd898fcfb07529f94d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511d97aea0c783f6ece091354493db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f560a2bc833b63c846b85ff987fd370364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13051d52dea68114cfa18b37c45dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ab6ad7d515313f538585b894b2d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e887596dc155f9e3981f9ae602367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae82d15874c45dd5220fd0590b47c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e230f990af901e81af7febb42aa25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48e771a1afe78c6ba36446ad67213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a732dc128ec02c91c724db9edfdd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e09a16901782df5141f007f74d33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a61759ee02b9ccd745f13236a9c249373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127ae267d3d3a61dc155ffd65e67ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9e45cf9068909ecaf66393cb7172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdbdf8cda53243e040a5f8d1c50c79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e360bca94ddf4befd77af518506b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189d902f52456b7aa74874bc8b5449f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311efbbead1bf52229ae478b0afb27b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10f6780d4cc0600a435f61d8601a9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4d90f1b092b8f15b9106928c3a53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6be6ec922685f824fef66776223f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d747eaeec03dbdfbbab11eae97ced91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d737bab986d53d1bd62dcab4aabf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074a709231c1938eeb33c79d48a472385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64ad4f55ae5d7f2b3f00c74ff522e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207697f9228ba72120d1a4b774575f01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d58417133c379faaae8b98abca802388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d050d645f6f775ff34201685f75eb81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b82509b410076eb137e28cd33a3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f2b8ffa2e1ac5fcb85d01ffd47ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53db32c059108c95a1e4e91e1df041392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a205e1312bc27c2eb10a8298b3c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89c13c2ded4c74b2eba1991fdb311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f927a886c29ed22bb684c0c3e07d7c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840eae13d154673c6bd95485c88ec9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e5d8b7bc9737f681479f06e00e23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73fa32624372db7df5447cf76c135398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117fb9a2fef27ce4180293e5f613c19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d040ad63a7570fce41269425c6e90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f013eb982d9671049e52d8a8d50dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22249a94ffcd59e4e1a4db38ae66a513402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b50f31da48140ea64ea94b76c9dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7853c1be42652f5c9c95a2fc91b991404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7bb49c7a961935d37d1344074980405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014933a53d8eb693ea6f9e9434b5556d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f798b6b24f840515cfd21988d584407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86470eb199faa6ad5ca46a09955ae8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200c4edf048414cdb891f3c07335b6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3a4f35832f21317267fe57c59f95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492e2b4f7a34dcef08073250e3336c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb552d56313c1152acd1e03e4bf977412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797cf67b5873b98bf5d0130b0fac20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4647b7d73a35fc3bb156f6d572de4cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca56ad26570aeaed55a647ca7a792f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511232764890fa29b4b0fce70e536dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f4b75e52e0b66899034430309ba1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3dbb4d3b71a3492e728826348769a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fd938565dc7f0e393868cf08cd4c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54bc82a02af3adaf39fa8e56e381d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad6ea0d737d811a9d430bb610fdd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ca97b516e3e33c9819e88396a8c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ac79b4e6a40a4d178263a1d2accb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f54f7c1041f6d1dcf46ed9fffbe2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a5fb4584667ff60f7edc19ef73f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9b89ce8deab4d787507934965711f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7100c0398cd1a1f7a629cf7ec546b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e9ae26cdefb49d6107854d8f997b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2613ecf2a29b518dea115f4d80b209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048296f300cdc8fbdf4904d09673ebdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7509f146b97cac3dd37273b9da253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7de7b3ec950526d6b1406d1cb764c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f01bfaee1af5e12b90c5186e5a6b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bdce0e2a13e11ebfa3043861342d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf86d7c903dd0f999b94865fc5294ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7be21037ae944b091bb69711e9f89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c35648ffa3b522a371ea078b8ffbe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904854a7cc842a628f8e8da459f7ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38fe881095aef342806d978201542439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590622f916df08a0c5e652d3385d9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a1a1249f900c991836ca79780deb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a722f8161797a83e78a6df7da15f3ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0154ef348ad825d514ed75acf9e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a145dc66594232fe5c1bd46becd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e33c48c71c449e61d0c7919a508e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f515d861208a8ecf64cbe51f3b7353446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70d22a96e809772a7f62127faf33f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb1072d5426e1bafb20fa2be07ea31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232338df28b55396d8552360953fc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b49b729ef20fb1e76f3b80685a32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af0dd0b929af750d4f44db19f5ea6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52240fb793240a6e496a72e7e7844098452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b296c742417679e9d0881545342f6f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70dccecd0d50196609e50a44a780f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae36fbba0d067818b33ea15297df19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f8b8690b01928b0d43e5cf95f3392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44e3f16fdae071814c7f7c4b5e59f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f6b7ba40580a41aaefb9ef5b2e1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc789359fdf2c60d54c0cac831d32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19357a6cbcc157dd01ae366845dab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22145ca311758eaf9c6b0ee55a34513e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1dc155f4a4264786011ed51df4a89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19ee8b4443aff9208ff2715699d7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d1ba1ec0e409e16a7dd98712d346464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7ae75fb20f5cecf2d78887d59d81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2c5a36b9473ba41b56d86884cc01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae1d0530c160ca0e97187194bdb432467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353577d057562a2814024a7b285860e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cfc9f75a858501614d2458ff91ce3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da8fb66e5d8a930c966f90d260ce5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684844c25a610618ce508bbcf30b3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e988c7af0bd774dc4c39d7e14acfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a082283ef32c8d451ac57b31b53c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ede3eea5756158becbd00d3b65c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08892c889288571270daefe8671da7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8013aadc95b3d4bf4fac9b76a1adf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9725c37a8b788e1a297a6919797abf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfccbd8a5d68d58b0bc3cc9b4c012cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693346fede57c37520197bdf50e4e9e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>