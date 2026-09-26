--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d0ebf6baedbe54022ba092b760101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d999a4fdf9280d4189899d1b66675b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b720dc0bf6794146679090672ed2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da054bb29bd9da2f761d7ec81977f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b406575fd7c684f499e7b925ee4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50dd168b288fb61fad60b24161e67b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183036b35aaf8f86d46ba19f16a94cd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a990aed238ea8e3bf00b85e7d612f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4bbe838dc0ee13c4ebcbad44f1b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475367981ba07a253f7c23e6e57bceed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677426fb47c030cdb5de11f6ebfa9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb9f168836b94540ea138fb8ece4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799ddab0b0d54a980ea50df467eff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4fd4e703b41c96ee3d4fdcc6423ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad4af86b73869db81407b79eac5c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a56ed3a97255c474397fac6040fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ce9e8adc5a152d800ac0c124b21517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e02840545b44a248714d82382ad8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69e17517e6125b78f60ddfc3dd35119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca46ef7723e2390dfa1b56a866cab6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef6b26809f5a0ded42093c633ef7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bbdf93ae9196f5609641536640e7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe830ae0467fcc7a894792163ac9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29def76c06fd0b93deca85529f11e3ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9342ff873d469ff8e11db690570d9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767c98142319f6497ec5785f0c503326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cef9a095786a49e1db62297f025f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe21ab65eaf8d8cea155938065747b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310f5cb5794f42d3481c748d6ddb2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d49832b6c4232a11e1a52bf19e9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65114c8a8ea38337b55f4b48fc03e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503574e7a4442fedc2dbca0b3c054432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae5718c6141a34cbe4d8c9937374133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f55b159121ab0665dc0b03282c23834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1f398e3afc495a51d98f74ceca5a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12efc24438f4af485baa78205aab5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997430c2e6591788220ddc61635c4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bca7c8d7d340c310c563e493cf12f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657ad4b60e0008cc977fa858dcd2e2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb609092be27a462e8d2a51e98d74440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2231d1f7ecb8fcdeb8d20a5470d3b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01008d3c48ebb8005c95dda2f3351c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472fb5ca602c4a92e75d0e89f4ea5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb6d8e1be77a158385978d2adabc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964e8c696d37173eee10106c6892f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d32abb2e05180f0cb3019ceb4fc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875ee130dbe5f4f25d1f2e69778a5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce68d89f6efe9a62275a377fe43a1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a5c58953ac90e219b64e75ffe315b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67466f888cd5b840ecea7866c5b205b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f0b93b06a98203097e0afe8a332cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c081c04d52166e8381127dd81ed3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86b62702d1aa92e1c1bb1280ebbf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb3ec5e4399fe3d7de841b186e7d4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ffa7cd2484f033015cac993858b8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024cb934a2bf575682552d0ac50e8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb7c72a6f9a8281220511b39b039657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bdf7f0d3cb44bce1324e6aa87eed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3dc484b1f1c344da02a74bb93bbf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9f2fa406dcd9904d1ffd000c9b5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36c95dbedf9555556614066ea8a83561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5fbe43b179d8eadf3465415670bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bdd061bb46ffa7fbb0a25790aba5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4bd04e19fbd3d1a8e9ab0469327964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08524792fdf21b78fcf9663d9b30ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf539f1f4db2c23d8a6a45f77750d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835a9527bf31cce0cfbe0b6592f9d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10646584628f4dad588a829c534fd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e503be0e8ae51f6c2bae54cbe7bffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dedffa8d962576e884d99a248a920070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73af8a4e5d436dd881ec6ed7091e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34188a18db2d82025a75df8df49f7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134333b5356d6fa690af615f6e02bc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432579e573e8f19caefe4a5c97ede7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0811422f45cdb57cb6fb25b0562275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231ca4c08d37f565f9c4b5557e4edc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84f85770466b5889b2de76e859b1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561f023f79030aeb184736fa84d64878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634379efd7a1da3f72d4561961032ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4eba6e69e8352266e9ba04119763680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f15e7a4ec4be3644d7279de0f0f2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db26d11852f210c13f5aa32ff4369e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824545f8a3d2b43d01e33f4be1d80c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0bb2fd46ac9b55cd7f2ea43a96ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b00288cc6af50d53632f9069601af085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce296c3233d168e0fdeb49942643a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c180f77116c1a15851cc34891fa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7f658db749a00960e4b6c8538a6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a55d28d3b041a2b77051329afdf5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a62279e8482f716ea56dd0d87a1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356ff5662cd971fea082af1f91f93591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d569481c3564f799bcfcc21910057692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae377948e2083df2e96d33256a19ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36998081cd4f39f823ff9d3972c02894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da14240516431a9a3e09b8b273d56695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc48252cd9a877c6b92b161a6203e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f2ed1b893349323af76a9503953497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdacc0a87faa031a9a6a540270dae8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18060ac58256400a3c7db1faa98d0d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe3cf356cc0c18f39cd9903664376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded82982ad996d1958298a32e8d5a9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b4caf5efd5f12cd31406e95757ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d3b27154645a97745bd153db43f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b4870b8eb9ca2d9b1052f66f3685e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff62c433dbde16fb113478887d5502105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054b35b6c480cb239f3324771fab40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bda05a4258ef6773f6c373f36c6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57f6f8daced26bca09950aec22461108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be87cd72771b60563ad2b4b7515cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05a95ce4042ece20a8d6040ca5dc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b1ca7a114d5f9615611adc968563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd228559bf830ef51b975ea444f291112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5eee980b327092ab7469d3575dd82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1094518b7a10c43f8f3e59fcd136ee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e60715b65ed529d31b5d8a5905d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204b9553b1c9b63af631d51d914112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7940db07f1ea61e4b9acd97c4dd70d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1295db34001c4a83e844342e82ce4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bee4052e86aeee188de1eea0b8a1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc434f80ecd358268b20c5959f5250120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9962734743dd2854ad6bc6f74aaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239047a8a4bc982de4d744c6222ce7bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc82965ad3498501536341501639c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c9b9c8df7e4f4f710be7242780734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848cbff2347064273cdc9bc666efb47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882817d10c1d9327103ef8dcfc62c239126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013536b6867e199280290b1f3d7e8bcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f647c416f6fba0f89de1c90eedb519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594add136228589f20389011db98b6e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd76bf21d4cd88a7d3df13989ee8f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614317c6a8ece447d3917b41a187b13f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04a982a562da1b1395cc758d231ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562479485f67dc7d990aa5aa11a7dde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808617075f95864d03c1a3b872f83eb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee3d6d9060f5367b4ba057d7c0dce1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e32efe7adcfb058619a5f5a540dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4421b7abac046df50a736d71d05607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40475fd08dc051a442f135b3882f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd02833277c48f9db9220eaee1efe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ccc300d97541f9b65026678ceacd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c656a0bc4eb9771e55ecb8f30ecfe73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308c70481d7ba898d07eb7f38ae7d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3a3ba25c00a74ca49c78b3b4e65a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086df759d5a80bd5c125609a1a98afe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73f5f820757699d41cdb8cfd693bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a60b5202165877c070f8058411af7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff650abd42828fb9dfebe635c8a1d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d9d4937a696d35979a45d52ceb4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ee9581d17833a4a7702c1f748f71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aab2301d90bc0caad1cc798a7b4d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f84bd8d8f3f963a3b85830cfe13f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea568326fe1d1011882111787160a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477547ee5832c72e3357d53841f5bfc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b091c1d4cb6753cf086c453eaf208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929bcf9b11d48a779d7a736c40bc8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521054cee521228486cb92a405c0947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e821897270529b96b21998d1748c2eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c40500720a00a74cb8cae5fa8dc9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba449d2a9fda1974e6ffdfc292c5b2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb95ed78cceac039d6cb9ffceed07b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152340a2c5bfaebba9be6b9479cfe745161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f82fe55bf1f61f4bc8d5c94629d71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba79977f85ff580c16213c70d90459163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ccaab767bc749d1ea31c24e287fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702dc53bd3bebdf11c2a81fc093cf7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2bab36cf57e02ddef3d80c2046b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251dd7864d4d2303f9edf6611a9dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ae1b27fc4a79d20bc5bc62352a45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42a641385e1493885023c8646518e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ae90baa01fd0151cb4c95242bac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8269ca3dfb150cc83d4fd699de933b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f8cf0c761b8727b88a0f9e87f37d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c16e912561dd51030fdc690ee5fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c367f1374f0fbee77768208664fbbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56163e865f4acd8e165a1b6d87584a45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221edc3bfa9f0e7440bd25d4a7d4af4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df25b1c72e62d7b7e134dc8dc136ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e00a38f89265d54d00ce5480c3d95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30020f0e6bf85c4da9bb72433ba0c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e21406aba4e3ddbb36bc9d94e445180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879100940c778bcee1466f3a66b6766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42ece4427c1993dbc2d24e9d98f94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d9fbbaecca80a716954234622f2fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee48dec9b55540c24434ef0469e5be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555215c762667d3ffe38f86ac446b8b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821849d4f0bcc37f2b1855a7b0ba650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e055681bf66cc22312a07bd9ef6e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b9c87ceab489670c7d27bd4d8309188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f93141ca2f29c6d2f575f59ef267e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254246ccb3751a4f9f824756c1ecc8ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9be7115921ee72732d511fb361095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83975d159b7674f6c8f258eb15cd2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75a0800a100bf38731d977b3da409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d87570ca764a6a95a805ff3b627ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921138a5bdf452380b030725bd5c28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa284fb9fbfe3dff0a0dbc57175b88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b078805b88e6b0ab46ee37ee3c2b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ffb4829d623f2eef733019a864f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b0ee934331d0cb6ea66a7490a49e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc9b8cb5dd3f1f5f64583778f46e4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b846a0a50eb8d49086110924b85b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d53dd74e73bfe68fd95f34a26bf7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523d9898cb3f87b245be6efcd7e582203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cd14da178688da8faab0f21207627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc97f387cdb7b5ea0602b23c557ed0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ba34616efea50cebeb5002b30bde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a116132e8aa22f0677a5132649191207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e903aefb975a32018a7fd16fb4f0c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14653fd8605db91765aef34e8c7cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec401eb63c8bd03cc2c507d287a96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f45036ab34b1f34b97a407ee501a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aec691b2ea09b5bf43024a79608e32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5461284e8a153766d1fc57a0cc6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5ddc3c6294512cd4e05d7ac1cb3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdcca467e227b8e2d60052da66f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa82276ffbf06210e520a6eabd8bc2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ba3c5a3ff14683220f5a0323f6c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a311317445e1b3849cf88e45f77b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b10611606f81754d564423b497e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d9ae30afba8acd18b3181b45827b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057df995af8d71d17f075e3e838878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45626051520475a642a7ca9bbd59c9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7f124d8f5cc342ee69c82ab03280223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e4ffbf0f31b4637a8bfe3e4cb9eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e9c8bcea01fa658843a9bd07cf0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e6361bb7281d515e1bf167c978e35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018babd1cf7d94a05d264a62a827f46c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e25357dc7b762518ffe3a7e66d2219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98c44e9ee1e6f967ad18b07fd36da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23717bb4ab399eecf7c7341061ff7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a07cc38b5a6376824681ce775002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2db7418d699f3c55803e1546cbd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee228c53892ae68ecac4f1374f04e0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e69ee15021891dcf077b2e0395584234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a9b0bebfd47f2a9408d448649190235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d36d1aa307b1324f0a08d118df8367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b068f843be4cb0c3b1c38c57fea8cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3207a1455cd6e7974bb9d202a0eaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e521c221201bd42ac47546e4ec8e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d6399b000bd0f1b74b06c120814b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028491c802d0334d81b94d4bc0cb1cda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d186a6b8468e85848d824adac733994242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c4e5b48779a9a74512b5655dd9de6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396189e8fdea12eb571bbf1c957b15e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a1d96d025904866fa2faa7fa2dc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437718c6676e215db194f30c6a8fca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825e9c68aa38fe85f872425e2d8a82a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07e3b37838bc18f9820d10dcec39c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a481b54bba6e4073db1c33cbb6af70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8bc38354665969ea7a1b13bbac58d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab964220db22c36714d6a7568aeb165a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee16390f3a55914fc47efd0a93071f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef529162217465d1db42b94a2ccba539253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f39d6d9ac09ce5f73a321bccbcdcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081a57aa1d46f49d34e345f05a2748255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bb2c28498838ec087caee553eda5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519313e300fcf8de26e75596f6df6b59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816505fcc2871e141fc82bdd04b6d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805595d489a1755523b9bdfc75b225e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9162c309cf785575c4042f37d2543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eaad906a3e5b167acfca302e95b38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3fd52b0c324481af8054e1e19124262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15933241ec68cd691f2242b3dd7c4071263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f82d8d15eabac90181219d6dd7ef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60791a1b39448262b95c92b4df317151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b74f52339cb3868433a543d79ff0ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae2c9b50bec5a5ef1f5689c4859477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676a39ece4dfe1d94fcfa074bfa3e34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f53863270109c87c5b5549c1938e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308505298d2fea967a776700a59c2a68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c298d7bb0400fd2f084f6c46be8aa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127afd2c6bab4db41b7ca968d8917c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb675b24c8f8a52596f3a072ae6090c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c538d60637cce76a4a746d142ed8a72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96682af3a451570a9489cbb3796e435275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541cf6330e30858d063102aa0f2a889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe40ecf94913a8ce029cab163badce9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b0d2155072295d6f695917a30fd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7cfb64d242330c29cd6c79efc7f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff11c10aa568bba69cf5245e72d31e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f466fd76496cc9cbead45d09dd04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e969a600e4e19e53062c675a68fe4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abeeedebf6c86489d435e537d6cff0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d2447c183bd91969627d9771ec1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc5c17aff055243a70ab047a1796fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ade7a71bb82f0c59776c1de2fce8c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b211af937ce3ddc5e150621ac62db76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b053f4e0fc062d07cf25e6bbb4bb452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cad687bc4c3b71fd6016e95a358e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e401b7cef9d7fcbc644f7a9617c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211c273352f2b552464d43369d04ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de2cd6cb6d2eb1a27030eaf724904292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca9f98f4b3af92d9f7c4999b7073e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767fdee2ea4ca80637c64828e1c2188294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6d426edb5a417d4019969d6e30c42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80cfc1a16b1e71294f9f405e4fc3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543402e54b0516b41d0411d6f85566e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac317a2323d8ed38dbe4efa76769ed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259673c4786d69728b0a94f18795acf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bdf9d2cc48b4c028b89ee5f33b74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c389a714f1cd32761d028e5d2714d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b63680d9bc8df2c83845eeda7c3ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7348310e744c0c87846ed9fde7eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9fa7a566f59fdc319ad413a1625e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce5c8133d61d06cc3ad748f8bd7dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4baf00d637761cff43020025ce9142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36187471ae7fd43a2efd995bb7086307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2de930f67a3c18fa717bb7a2b783308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b10a2e665bf9f488b9292a68e0cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a33bf4aed39160d8e72b9f459d1ad9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541178c747ca70345c61a25e11f14a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b4e5c0a25514ea898241687347e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93125751ea2dad7ebe634d7e157bce8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a4f998b97fef19ffb865d173b180314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca44e62d16817d74bfce134b35680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ef3a07f604a02ef1e3401183316f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc60e237d9a36f912b87be24f971c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b621b3f7c08f8c8074702d2eca297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc1cb98e505fbef6db64d90d6b6c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbd2203c0fb8a701592b3a3921a58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77cc024d8860f45258fd543bfc8dc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574ae44e8327b2993cf0608d15bd72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbffa3b6dd5cc06a588d8a270de7f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fecde4f9bb8220a6df521903c00362324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3264cb3af7cd36a51b2e1fe58604e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c5374e1c4c19a7cec8ed93076be22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907b343dd217af64ece4ee5cfc6696327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c0a6a2210a32d5442e48ad8e27bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3c08d3c4b761643259c36e6dc7d06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce71dcff0f9b9062a77c3b5b870ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777898f5338d69eb165e25b4e45fe75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7552d98ebad56b4f4b7887ad1cf0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9104efa61134bee8ce2b1853ebf2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951173df4ad02518ef3f106148a8223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbaa15d6d9ed72abd63a4416e8d35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989550bf2604573c9220c810082cf82c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2549ad8180dbd60b3e7bdd03ed45f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abea88735d9572f4bb282e9e32d85a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633480b4a992cc35ca6563e9c1e4b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329a2cd7259ba1b5e990f45f2d1c0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53806c25851d23aebabe5b054ecc2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c59a5eac8805749f71bd5f242043342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022c11ce86c56ef1ceed58d2d5e15bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317bebda5bad407bd10a0db1317fef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb0d2738b4061b074b54176b7c25a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2770d29ddf8b1514dce1652c52be611346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9516fe99d9665a47795ad4f689116347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074635764c252364517ad7ecbee5e4da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ac7e64245426dec9ef8d5fc12074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ded815f87d02b1962ca3a91bdf28c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbde1188b9d4565a67a5b161f2171351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84362df28235313af5ca37ccb8caa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6088043446f14cf4d99512c4db061353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe8daf20fb8c0856404c3ca23de77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7ccd213c95cebf1a5f0a13f2ead8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf6adc3b4cde728c4312ee79c932a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a95310c76ae767b6006bcaee8c08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d706ed285a7dda66c0562b2745044a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8cab304ff1cb9577e8a7b1667434359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c1dde5ad59f67a1b85391356841f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8d5ece5cfe9792efcddf0b802c01a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48090a9a1725bbab2ac0308458a6ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088baee101ba43c34b7fd5871e5c6a15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385750cbf51b293fda16e1f1bfaba60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3394a8898899142609576e2f84630e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936fdef03fa48721356dd5329ef8b8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee897b8ae0fd9a76735a61b9316b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d802906a9a243d34398ed381e574f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7d67212ff1919cceaa24b955771e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00510593e288e752d9dbad8cdfc4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f3f5af4ffd7276049fd00902cc76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabb950b7a272d500fb8faf3961f00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c4b93ca330d4993265311f54ed278373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd21a6fe7e272efd64b8009a4e65a79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e08f8dc7433ad345d90330d14e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88b48d1e0951169cd228613ca7b7da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde3fcacd1199bae0fd7c5c2029952e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b75bc1f9d588cad425a6670846f8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2948bcf1ab7f82205b2b4ea9dcfd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaee6b8afa751c2a1b0faddc001989380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1006673ce18ebe914e05cdadcfce0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738889a8717d43ccb06ab7dbecec6f7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245ac6f75ed2cafe736ee1fa388752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66111f6ad4d5e359b544e9a199a9801384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604b095aa8f23c425cd7e6f849fb939385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8dd5cb4a4fe52bbf82ad6f589e1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e565f6bf902b0d125b301abbff2b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba3b2d9d9f21012140a61a6bbb595f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ad31e482eb95adfb7006dfa2113f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399bc9bf965c27f53b38b71c9cbbd68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5164c0a3d39f6a9f719a4a30b9c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715655e215824052cb83ca4022d79a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d9f7d15722c86708802b860c2537393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e3382f51d367415542786ba4a7b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065935ef8259c2a462c841e970c4d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924e4d96a51ed715e4db4eabd67dea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e78e5513e79f887f6ce278bd4255397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1e4733922fd0fe8c848fa99ffefb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51fbd214d0fd89a13fbdbd6fcc59f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312d4dcefed7be204d4041083ef6c11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f090a77184ed51133fdb82726755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5c28045c33d7898fdaa9a27e5e0eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff103e1ac45d60307301087bbd1d959403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c8ffabd9cb0fa99d531a9e917170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d88293801719e98b0ad3f4be2405c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebb1cdfa845021c3e80c9c7b8f71e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e14e00d80c75ff6ff18a7b4761d3b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00657bc6eb470563592b4d10c2aaa74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8fc287d47debaab141d38fe2baf58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e38cf395f7cac52405559d571dfc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167444445cdaae98accc68c5fce63f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf49eab9daf3b6b051501186cfa005e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d454ccbf5891b92ade56a16e592b14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f566408c5e8376e082041d3badbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f781667370bbae86b16f08292cc37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba008254d2fdb2cb71058c2bcea5fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79741a0da46106d08c549738e64aee1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2187e45378ea2069d409db02fc9f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2327610b3b052355975b0338905db7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9ecae3c71263af268ed1ac4e1406420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f1dc0e884ad509833ac8813e477a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c93f56976b0af566e587d84002131422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a00df46ab5412642048e4c176180423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef06cf4f0a27833ceb23a3d5df314424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae6caf49a0e91330ff88527719edc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0ad5fb61815f15da9eeeeaa65839426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40a97147407c6e05bd01d862991af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487a383c7e3eecfe3be641f7163abf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695398f44178561cb6ffdbcb1ef680a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68814cf3f0ceea8f5dfbbef74ab21b1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14149144bcf7e8584390965ba2fe0e5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b4567ea6197e3c167a67562bb095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f5be06caa684dd6dddddcb2d849d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192925af1d08029a7fe127ed9ff49d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51fe4732147088efba0524f671da4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab62d0c1eda09833307e64dbd2725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed4bf16160e5d2c9667168acc2a6fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdce21e17eb709ffd0331b0bd2d342438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f926cb0ca1b8be9c0946e17b96956439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79d9db67e2bb2eae068b085b124e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44e5c8563ad2f655977c0552714ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e360c4b02811e10647c2db0a123d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed054d937e34f598ba86c72660adca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2bea7f813ceeed405566cdeb3ebb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa98d4e8d4bfd7994c4e44f837e337445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41450b1b8a9e858539ee00b9120107d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1b8b1a8ddc1a5b2dc46ed703109c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167ab9972b1380f28e9ac1abd18acff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa3ea36a4f09e8370d062e7f0bd809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e765b50ba9d4088b486b9100947ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a335619ccfe5e96e047b8abc926faa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbd645bc774f01c17c5ef14a6be01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab048c04ee223d34b360667de4204c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcdc63f8b6b55827a94543599399a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730adab026a8ddfbeeec1038bbfded9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7983220e1acc3e5227445c480690456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176f57401d489918374e123ca8096b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfbf061c952008c7717c6cc049c744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2ba4721bd4372cdcce3f677cc5ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06657544efea587e1f7980899987422460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b3456cbda880024f8e2568ce4f81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e2074638f9e84c46ddc1e52ce2d2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07a91a89c77d7c46ee2fff6637411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581607b51c4caffd044a90c6ec3b8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae1b6fab963be3ddd804b16830c6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcd8d6cee22973026c32792ae9ed3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4a78bfb7e1e2a78c09259820f300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc404505fca1a0f36bd253e04d7bd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06619f07c23f77e1a4bdd3522020f4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7dc98b0a25224fa4fc4e2dee1ed8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26544dc24f61b4ef2a2821f0504d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4abf90ad09556bf63478cef18e89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17228b4dd6625f4cd0ea542262d147e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dab3e9971478095f53d388bab22f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39b5c250fc150eb0afa9fa35e465b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a03b2eab05d7ec97aad3a2446e6ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b132209842555ceb8002045be2731477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f66fd69f0c898319eae4aa60df6f33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1def61914caa065c28eef31dfe5550479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82d680009a558cf68c68f3972ec15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16565f49f98c46953b265f57e8eccda2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f654f3b7c461691359b65b1fca6f9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b02db8301a5262438124929f82c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e41ed6dad105b2efdeda23f9d6ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7c32c9575dacdce09dd378011b2bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d209101ee028d2ce11d86095a908b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b069c9ec7b463fe595bff879df054d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916bb04709d858b6a951854ee4cdcb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907071b3c432a2ff62866836ff228d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600b47fe711618456693f1922b0db4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7779070152d6984492429c6b8471dc1491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d411546aaa4066c0a4a876b555a8511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde53739f6088458fba5fd2ab493272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff92d07b141e724b52ac3002eb6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653a6065bd863753e1f3371802a3c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f424f089121edac373e7c6eae8905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8b0a6c089862f2aa41e490ad6b47e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da64dc66ea2a950aecac97d75408cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33bf26010f8d9fdf4c9e6cb3a838b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c042d5d952b81e614b1dd9e3398bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4dc297b9e207eff3195b479c8508410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97aad5321c6f7c318728f7c700cb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc9840c2b2cf25507f1722da3e50912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d722851b98dbb3c8f63a91ad378b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43737443523d3229b8665d9bd868e2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e461f84b55b636ac4360d5d8741a3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afb4d0a19e4b4b10e4e88a8ddbb7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887a9d0ded82a4aab37fc475c99f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4066d61de53ee2c515aa284622246d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe266b76078b18336f2e6545690e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afe0c2204d2380a44afbe04369769a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac24f9e19250fc72774692b698f3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65eaff23e131c38809b5f2c1bba3fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf6661fd7eee3a7bbe0481edc0788223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab43d5c4ff27b98dd059d211c364b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f7fa8084513afbad61fd40130e2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931f69055deef4d0e91ca8ee31f46726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18768f1bd2c4334c6e122f531e8add927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df44d1c36beaabb74ecf1ed977a15c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8b72d52db64a43488a45cd6f659929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cef70f865a3617dd9288606df1caa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072184e4a433510bd6329c1e1968f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad206dc0fa9f82d3e93d2251fbaff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89d031bc0b24b2b76f03cc8bc78c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283381cd89cd05478e38ff22565ea3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea91989c61612282fda70ce7e7673d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547be4302f25b9dfadc741d02cefa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf427da4143812977091ce9967f1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392c98fe6d7006122ac3d456e6720d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37326e57c9cf950f39daa94bb1dd9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5f8d6a23343cc1d1ad0813b6982840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f848e1bd6ae8b7c896f5180b56bda241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c3907c69ec8c67a200dc6a313f9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d4499ce8aa3cec0e2c473c7b4f01443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7efc19e241f490c75677baa71ac1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d731ebbdd86864b455f19b44381c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2030734184d8da3a701ed3f12d5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49824881eba1a95f9ac23a3bd68578847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375818ad7b0d4136e6a95fff15ccd9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf1217eba090a37e6c471db4d8473649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36803d79eb88279281e65edeadf4ce550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bfed8af594aa94e8775c12716a59651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6ee425b67170d877b01005f2947852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45483de57f13307d75c2b8f5d01376f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b71863aa24ec0a58b3d66ef96b7fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db75d4d4705d0e407b924cb53e60f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb751e2cec7c688119005582d0a816556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d630bfdffb17d25e66abbf26550d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60ac18686709f6154a5d437e263d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a88f50092126f7fdb15277281f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63162db92737131a0f3ccc0bc71e6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baccdecb3a4636bc2ffdd6d3ec32ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372aa04bf9f6093b1c3e059a4ea8d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4091aef4919d76924925d05e1cff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c109cc1454872567c4b131c0bf1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafbfd403aedc21ff7e7073b242c1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85964a21c4a0d6ad7f64c34aa8d1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a87fa20e86640c02379d58973171d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87dc92fde1a969303ed107bd3f237568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e028329a59a759c9cba719644ae548769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4da84fefa63cbe24b6bb96c5f630b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632676315ed46606387b0dea481251c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cdb1ab1349752c64c9beaf70d8b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b973a3161d536eb38d8dff3e921df873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04fd963079a13a4fb1de57c54b323e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a93d257d4d78810005def63be339575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889132947850572fc1a18215e74037ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddda8b3528945eab72ca9b73f93a7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7cb76269cb9b77ad2ed309eeddc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acec5436786f22507ab0c3497cf57879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825cf05f0d920f83c705607aae4989880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7360e060e7feaeab35e4822ccc9b2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89f468a88369ac9b8fb58752d711382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c6f0959573bed15f0b52c92829bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd3731d9e2f79d6171ac0da5cec3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738478474d3127cd3fb77c13038542685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da32e8f36c6a66df1b2031b14be3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb97172d21cdb887d8d8a769ee6b02487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22ee14866c2081093fdc87429d79388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6def648a1a887167a5f4d95dd28ed4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a750118378b7a754a5e212aed44190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2f7bd5750339a19893c331d935a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774fc96a72d4be5616385d6f717626692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e90d136bc5a97fb8bc5195a13592493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9a93516c4e13d4c51dfbfc52f731594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac142a5378a01e5b4ec69fe0072339c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa46d123d25161e397bc6208ea1c3b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b000b4a70bcd9d858bebb0cd2b68ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c025bc7a4baf2c26fb5aca3eb17e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c615a5639267d6f09f129bd6ed65399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98338b35e30f812dc64fb8611ee1f07a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a496476670f185853ec012ddc3b88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24adddc9e7480b72a7f5c972dab003102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c627dad77c5b276915984b36aaba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773dfc05f304fa5c2e2098d95c60775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c834d4e608c2300e951c2d33d0817c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d152a9bf85dc153812e7613e3d492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2404b7195115a6cefc9fdb2577d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bc2647d94ce5575d6c7016ddd5fbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299394c86b4e71f27f6a7ed94f4ccd9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03120f7c2990090069f270a5b2c939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a01277481a7e07366c7d01f1f8da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f723b423610474dac9687e215804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd561139a9bd1d7bff6814ae737b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be481fdbb39b653048b86544f0810240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52580414070770d8aed222e7dc1852a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520131a7e72cd893fa3a000ece9972116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86582e742048b2fa324b34419958be9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680cd592d918bf4bccd1f91995636f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e9a0bc0e562074a66908702d0b11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c5a12e86acd5107250e6cfe5aef5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd27f65268ecc11053220630b8324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3cef668d15c8d9fb838ab2ab2b702122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b698289b4c8305fa39c420c82ead123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674f23f4d4f87351b372b4b98c329f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6572c22b420552125fa0ea355567317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476de7da60594d09cb89a26652f6f07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd58c665d5459996f87f233b53d69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d05f389f575fea2d9e10d5e814512128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b16a2fb1b2c110157b396c05a780b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b1c84549102f6753c3cd497fa5cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874216eb4ce521f37908e460d679014131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7878adda0e30b79ac253307bf4b46e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd192f0425fa5511b024a0c77a2d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6961da4090f98962a4eebba24cea2c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673d4ee914e82d660632e204cfecf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ce935a5b031ba5a83cb2c44270e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb2df274e3ea69bb6b5c8197b3a817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a4551c7727784b811d9fac91bca7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd15a608c7fafc269fbcf634ddeb39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879a8fd9bca9c4181c7bb6df0ef804140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce251b83fc4cbfee5d5f7621fc17d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6643bb1204a82918fa4706b45db3bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a123af60aeaa7a451db992c489ddc8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3daa9ed65a7e86bdf3173edda723a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cbcef9439a437c533937b1cb19df9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b644a11659d411dc5026a9d7a48dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a874586f561e60de5798eef5f81003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034273325eece534c5f5cfbbab68f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a65807eb893ab113eeaf92fb098aef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e89adc8e3808ebb59f6ae3b829b28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df3db41a92c09ce601571d7203f86a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf809874cb58d54410b0748ea86a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c894a3cf516b685db1337221c67f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4fc01516faebac88dcb90d7e2717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c497eb8b11c69bb25e17f0c906424155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337dde98306bfbb39c7f8751651444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9150fb3a365adad8b79cabb81ff1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1e6fb241a1cdcf26c32c377b7250f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14525df119d86da9df8e917223873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f36ae554b7331023803fabcdb815dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0acaece6f6f5172af2dd46ed2777b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ada009af623a4cecb68b27326f57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b6697ff2d58d8fb4486b0b14031df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddf4b840bba2d172a21352eae2fd66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adafef44e48f8e73eb3f1a8a27b8ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823086a1c44147ea2c384449c7893540166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf296276338f77d7e0f8ad0f393a29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0ca1c77d3783712bb0ade252f545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f199666deaaed0863d069c7eb371d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f43a97e7d608922f1226327dcff14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008bb7ff350c44c7d4a37db62eef776171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e9c4be8fd513fc64ab833327cbb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb944e77e1ee067008cb8d176dbb8f17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3eabc8aa56aa840b264bfb2155c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b5167cb1d7c37d1226b5ed8c73d89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f9f3c44f7ebec2c2bcac9297b56f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b7c85963bda3826e258205460b91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4315c676ae32fb861faa56d29fdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d1df898d2ba90858eba83c9af2a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d42043e6a29afb8ae313cf675e9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961980151d97bcfa85370166e49218c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03d9bb8e5c742469cc6320fe1f1eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632593cd79b42329e722a019a73295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc007ab373d4ebd22c7c90172e29480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3918196d1bc99e1600b38e6666b5de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839615a0a168a6897252ba9628eb520186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640100155934a0958f80f0751451796c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc103de434b6d21eb93ca74f6d548e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83eb0257bb226588f7865180a777a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c49b98a5291b499723bc640996da6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb050cfbac71f64c98b12c8d9e3c2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145f46947d39dedd912db1a906f773192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64425790eed243622f72783caf80f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565911fe76af8ad6f9e6b0cea5131f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b75e228b568dd254cec6ccd28b01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de2e095169a80603aa2639b563861196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b379a760084d1dce3f717755f23acd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971239a44e2a085150dad439989eca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca3259e2f204d049cacc83b30269d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdcc2ced9359c22f2233595867295a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c24e7dac3d1339a2041d0e3da98e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45288585743a7fa2ed9382a5846a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bffe7723d440f79848bac1f82284b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6266aa79f28eef479ebf59c77f4ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4ee46b730d158dc60be2cda22065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6549ceca965c50d5a2df0476b9053206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0326e1e937ecfa1a80f5486846f6510207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cb040fb53eaa5a3ec576bb00ab63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bae8a6d8e6399feddec4cb31a1b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b953932e5fabe204263a77ba228f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122e3b678c57d13910a64511936d3ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeb1501de6293c29dc1c7b5b161697212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adc46aae14849ebf0f02460fe2f000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac782586ec003905c0ad7cdb34e91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad616fc2ddbe6305a29302bd98aa03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423ea4cb09d038f941b3094b7579b94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048749792e75815cd4f578cb5a53257217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f658d95c98fb94999a59a2a619462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b40d6bc3bd51918e8e3516976cf75a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628d119964defc15fba44c80cbeb19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803fa10d59c6eacdec81d078d43211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee20fd63ea5f401eb3446564ce876222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a96b054b60dfcfccf0e6ec3e9c897223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106424d1b57095de6e9398622e0623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac886c0d640c010f228131bbe78d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463728c532a66a173a964abc976275e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620f5d8515589a89103150bcb6bb13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f037d1fa09ab481689d148aeeb3a06f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93d4a21285f7251ae6a99f18e2bd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946c8f64685af1d5fcc3f9518b5ede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b42ea58141fcfc6d8bfb61b396d1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0427dde8623eb692d07d31cf43727232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f668de6be1448c610c6d49c3e7fee4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626e72e878e4fb78b29922d071f58e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da117b86dcd427883cce00ee2be5ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf8ca48923da2055a8e338eb1d83c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1407ee00fe711423519ac76ac61ab1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7c550d8fd20220ad57ba88cdfaa1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ac181a760265bd584693b3bb7371239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de22484512a2e02909484f29c68861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54c1007ca79313470e96b9d0f4736241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275eeee0d06e9c09869a902020c0e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf83d3c366bdc9f4ca93246988402d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b7ffab338d293199586e9f2e6f14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5a49c8e6ff7f4b7e0322baac471d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccdd4106ac1062a7480f1ec0ffca97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a1c9b97f63f085b786b260d06692247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664746c769643342ca617a0da473ab2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80488498ab04119d1e3ff3c35319f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ab78ee02512ecd46c1ea46f7b122d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf0bdedcf6a18c86e34beef539e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a8f42221bfcbddbe443faa17b2b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5e1f89ef14199118d50d6263e5d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf25f1ea72ecb7519b0cd8e77f62ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594ad836ad572bf68aec5e3a1f1235255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be1a452bbcc51791504f1159372664256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf802f8a4bff119df7342e320cc813257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960dfd5164b65ec5168a57aac483bd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de638517ee7e12b692988dafc496bd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea592e0b91e9430642f977cbab967f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c086f6829bfa888a5eabf148f917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b98d16e93dc3f1bd60197be9fa13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29424ec6ff46031a5ec0ea26ac8c2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99bdd34b273317de49cbedbf9c9dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627e1bc9b2064c678747700f1d6527265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6dd94420cfc03180dbbe0e4f31db3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eefedc70385895b44db3e8e8cf089267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135915c5550b0eba9b00c2432b3618b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f08411de38097e3a7ce171eadfb78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52dc552a93bf089f266386b2392798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf4c42d14bcee9b6356071a994e485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54cb61d1bd2227df0b80da38ae42c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e311917560957466e989ede5ef58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d218b6b5d58f235addc0f5594d4e9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf349239e2d3967f0185aa5de6cdbfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3309c3b616ad39b7feecb74070dad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179881b822702a5a3b51a52261d59ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc882943d8d8bfaa265a8c194d82ecdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87a248bd197f6990b05a19a85f611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e33a9bd93ab9ffa5b0680a8e8e66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f929d1786046683ca9d10d64e9b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac75057de9171521c36a01ce406bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459049131b0b91142851f9db8462f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ced410c7b3bbed72e00a80f168058284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f31567a68d5251ae0bccd4bf1cf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c46791f44789c4b68fc862d70d50a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c1bee9b98493778993ed08307c815287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfee30826d96eb1947eeed55b743d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f287b06e9eb943e72bc0dbfba3d3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5114ffe01904160e2e2f1728e895d13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f932a33e850d91a0c08dc3b9b05c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e85eed0e06a38059873ce8a0c3596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280468156cb8bcb6c8ff68ad1527377293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14982d5de429456587bc25db98cd1693294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea3029205043f77f6faacbc6fc1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a0588c91d6e2b65fbc7b960ff4b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e113ba332c23ee025a532f0a662912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520f8fba5053b43d600dab3155bd29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5538a3329569835c837aeaa38bce715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d9b3a3486c60c5db19204d12b265300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e1c92fa99a6cf5d88c26b6f8e2f14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39fefe067039ca37c89bcfdbf390bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f88add7dd8235a7d702858303d43a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fedb38066a680e063ee569e366a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda95516009469824ed0e614a7cf383305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627ca4633302c4d1c43bab706801a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68665aecc3b2c4979a31c8c98f4976b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671fda7c5a98a1b4f30f0bf9d516ceb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ba218261a0079a3fd1cbb00c6a4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16aa13033ae7c26b06a75b2e85ce5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5191870464c0f9b74633e1c07fc1a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c8ef6bc909666eaca903b326c1e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65010cd9f404c95ddeae242684409b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dda003b302830ecd9d45214862fb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad61ae7345f37b47698712b9c7d7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe9aa57a8c6495272d4a2a743d02e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d6c2c874c3b91c9d93f741b20add317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870ff9a0c7114fd23d198f286c54cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325f95571c29a436947ac93da61673319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69163158eaf9398552635a56f4aa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d116eff3256d6e5c9620571c120ebb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32ccf174b8d98008d3db72aa27f6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83da1aa620943931769a3a0fcda535323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb175d9f802917006aa51184c8199f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a20913a7952324155b9d25e4614d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48daea4037a63d69c1a510593aeeffd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c1fc7232ed6b68dcbaa8994ac5262327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9418701820814b76dad57c66781c49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dae55aed41d4325e4b304567158a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68148f258932f42e56e67472936aadbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584b63f2a6a804875f3ca4149eb9a4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a304e89a09fee1e70698001884dbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cb3dd955d84ee786185b53ea43fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff55125128cddeba70631364b00e858334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980a7f8192a477d6711578a1b20ada335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cb0159f8272f8dbbaa740bb07191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539a9edd3ad4236b6f268af7f9c264337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f9806a6e2c24bb9c326bb7e1a28a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db0897895948b07a26357e71cea3d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffef8f7f9ec787657f2b02ac5eeb1dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192aeba12d9546cd21db1830bd74bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847e899de277ef73a25294ecf4c9a6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed88adbcc3ab52cef6a8e275f2758b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278aa6b2fd89cf30b501e01cf737a93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2074ac43d80455ffc96ffb53d58f21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820a610baf3a16de8d3416837bce92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399498ed84272716a6a2f9ba2960a9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fbc80026d4497a317abd8f12eff46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f14dc7c4fc50ce9559ecc5fce4361f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3362c2fd6e03c3bd25b5b2c3fde33d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542f78edbb5e7eb822a57b313b9a6e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f4f1288a47bea2f7dfc32cac476d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bda0e29d6b791dd7b5814da5af25a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ddb2f2e1ee2b2f4df43968847149354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2dbdd0dae512fc6788a1bea04e979355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f91debff4ebf8c149afb97681dbfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea301236f585117302fc928eb634d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216666f198ed79dad64d428520f92f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740fc00e05b8a305c9ad404eb10ff7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b75969d5110db954d4c30881b4c60a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2013d0236c6985f314aa47fb6143b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6550fdb76a889d105186a5f9e1caca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0c5fd394cc39c72a73474549ead1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e6772e08985562d8ae7f3d1a78d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9374abadd8af1142f3548a94fac723365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124b705d3d2a3d7065e7f9f6448a30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871984412201135403acac58aac93336367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0082a272e11e25fd028fa1f8f57ce75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac094e01e6d541c84a488a47b0f796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e26f8902593fc61a543e1c62f742370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e6e89f35b4b356f25876e4766e1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861998d1d0c9093e9e91a4badf864207372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1a38da96e9c1d439673fca46d615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec30852b9a3e7048488b97dd47deb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b209ca35699b21d810fe326a183c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61f8a239956a19d19762e1a92f94e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36336227b3855278b4738bad8a495c62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3322ebeb4cfd3f2462f8de0c0d605378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd37b62e89f1b843d4f90edf7998e42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79a97a0a8cde0595a98b63f3d4883380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669144ae008b42b081863fd2dab9d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c22f999f7dbaef67eaab0ada395930382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6236f550a52232792591b638fe010383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af6f7491c0055ca7163b6cba19abee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568d735b5b527c1e82452692e572052385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a053506a8cde95218f56f398fc5a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9e9215767b68d9960813ca9cbb98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa190c9d9a0ed606c644e7d702e2f815388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d03bd4d769fe91380cd6e6d37cdde3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a83d462de0fcad73ea03ee8d8d412390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3bf5255465d5bf0f6eff05b1a205391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b306e9cbd00b8df23838805744646e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174a091c68299ce75348d62a67aab70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f79a977b82a6faeb6a32ecbde86f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d8b9d03075f1dfd02fba913f19023395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751b77fd28ed780af03a871158e897396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9f2c916d4b20d676bb5b349d940ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b41efd97b1c38d63e8674ceeb773e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba7f27653d1997e3088e06d4ad196399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2cf4f63f4c43a25e439349594268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972f4f0106dd87885ee8e341cae5d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c01986c178806a4872a51b50a550fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20fcd2075c29028f613de9df2fa95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d9a1dd53413ff2b2a2fc06d4ebff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381b018b7919f253488b1070db242f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e921d560a6a1c9122aebeeb79b91e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24961b9743b330d81f806147934001c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf53ba9f060985914760b9e5b88aca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d3e49be552d7ef0582996153f495409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a3817c3fe3606a9d753e78d77f8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc424b73ac2abf3542a60b5b2ad2f7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4324d8a622445ebcf9eb9f9eb8e735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d8d72ab0c8bbe6a1c442cc25a77f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2ca57a4494d13ce3a6128a5fa457414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67502353272892be810312ef0382b527415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522270b6e9bbb90e1a7683d85abee7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04e1206ac1539cf45b8034e919acf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7114547d418d1675176dfd0ccd6ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf5633288825fe100d62235429431419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a847366ff5956e5a5af5e768259f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e318b8ff21d332122cf968b82d23b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415e14f78403ee747a4a39156fb32b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d7866f7add1d6f8fd5659a740848d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca322f5939db8cd9530e11d785fefb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b2df67a5887eba9501a8c634aff2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bce4cf0e00209fda47cfb9d54fce2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24b1337e43e853f769972492bd9aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df13003c8124dd3a9bdf6ae297afd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898d6440c306e64bf922b9685d2856429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea7180c7ad2771015b83bd871563e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236337134dd7347ad722976e2aec3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e31310bf18b11a2fae0b95033fde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e3eb49e650a097bbe3fb8428202e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578bb2f50b8488a810c9b984204c4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38928f92480e1c0671720156b0e51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f1424235e7b4c4007f897ad62436436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea579a0fa19bc7c8a046341bdc8db4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee0fbcd73e4713ac55749b909466a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b66f39f0a0782979e66514a7537c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3072b593a125e2d330b02fc4df6a4bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910c57845ed6a5b27f601e21664f5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae32bc84b011471a1cdb22e593097d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca927291032efe22789506553abf054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322399c4af4f87789d78d16f1eadd63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc40be007251c9a96afd4c2f098eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a1dbe153b26676bf6dd6de58e138446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d2f06f7f9ab5964ddbe8d2d5f4988447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc700b984fa25ea2e32648c5dc91b4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00facd0ffd01976685b1e691e3034cbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca50c439888bf05752582b510f51a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d485c88647d7ec6ee41a6c2fab7f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e301f2a59258e706ccfeaacf5032c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1622a65ddcc3fc08d81ebf9b1571453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b46f9d2498469275bc13b270f05e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e16a8d077a116363e7f8c6d41e151455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc203784bdd62ea5d98170e2f2158456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4fcdbf30ea43aad36c1090a546c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b83fa29411af8c1d9a8c5603da98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e096d0bb7b9bb0ce575e0fee79e73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40afbd935a42d17e31890802160914460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc20d8589bb51ae29a91829c2c2fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6568ea6d451d09c1518b54d30b95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d026448132a273fb2421a2cd5ff1f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5b087e4709f83161d80bff6bda7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4f9643dfda04c921497ac2827c8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fe27e7f6b13d844aa8c36809887e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7314c4b99c1d169a1f97b7cdda6e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d55e5c0b3dfb40ec902b08f1f533468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deece35f6efc5302e096a0bfc644e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eae7a3f6b3fcde0bf7486f125a822470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a826e2d08ef158a454360d1cfb428a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521b2f33fdb7c959da384ac51d523f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f1203ebc43bc419fd454c32488fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70d989e0425c1a780fdfd9d5e5f32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3f19cf1492350a8fd556be2dd23f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8617b1d00c0f62e2d117c94899374476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222b53664b2295c076dea3faedba56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c7197cdc9eb858d6a60545870242478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac950f397122d6c0b4678407a05e62d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342a4b074db474c0ada832d43ee3f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04a31c7a028fd89e9aea5a8e4a58df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99eee63386633ec8746ab03a6ac1e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff6050f64eac83b80f2d436c16740483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c940e6493d7a6586452be9dd3263d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a381eeed482ac3b3dfe14a045cfa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60564de97d6a548d6a2f35a750fc11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb04bdba08876ed499e2335282781487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da49dbe5408399d08b6d084ecbcf652488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59246e611a12b8f218e575a847e986cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989155025b6d84b6f4359d7f0cf77b8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b50ec7d588550033c4f4d15f49982a491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>