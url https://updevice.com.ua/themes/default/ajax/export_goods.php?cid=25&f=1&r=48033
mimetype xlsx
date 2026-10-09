--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b41473fb5f3fe9b9052a240eda6ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff80ff293481856e1e6b9aeb37c842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd828c0f60e659d8dab74421846bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fcf5a2f46a19a013d72506156c7574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2a9075b3a0e13ff1db64beea670c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f58c8b043fb51b17b53a272110d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ea59882c40fa37eaa3d42a06d55f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72049e6100fe7add414a5fe4771169a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049938cd90e2549bc5652f44edf8bc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c718b9e3a57f907266ce3827e81510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654faf89acf1858877458369a020ac5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaa88ff0eee035a34fe179fffc216812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15aee6354f3833b770069b020ae3d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86e21cfdcbc015364447d4ac5788514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40fb5c200b0b0468ab96946d50c3b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b6918a37430ba8fe787fc781f73616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc068b1ae3b5003b5b5eb35dcb8b2c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7436bf26e9607417de01c2332c08a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71481258a29c6fe89ded8f15a0a58df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df8d577a975bfa590df8edc6145e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063c6f92294d13fcb89f27063be80b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df4351cfddc3bf4d52783fa2a67f4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba07881acec9dd5fd24f909565473a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1564fa50b090c662cb550cd3a029de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297673ecae047a665476f265d9b4a56825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b38c5856f03e6eef56df78db3f57d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027175e22ae62dfdf5270a9c318c7ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303483bb1dd1381b03ffd4a84ee10e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598e677a7e2ea25ded4d214f0a6ac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e282d5ffdc2b6877632795ba73a19430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288bfc7d0d07c154da105eb3dbff11331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe6229939f52dbbd66a44b44477dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef061cfcce2f71849a0053c5ad2cc3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f3bfda869e061571e766791428e6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4140df8c334d9ca0961757b84bdb5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba38e6a77a6ce03e91a84ef941663e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea76b26533764a6b19da31525f746e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b9d3e60e0c0af95eef48f6712ed838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce599a722e6c531d221b9a557c3e0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34eb420684980df88f9f507d369a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a818aea5feeffaf981a13fee0773741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dbf60c3abe3d7843184657380f40142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55eb17ad929a6650f56ae3b171055e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a12a2f14c5d77733dd09ac9c46b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8503337e00326046b2621e55ef805c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ad26188718e511c3a6952cee70ddc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cae91b5b0296c386d25f5d827f0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef93e83730fd1200c1412a780ef69f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a33cf10329e1ac848473436130fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50af5f378b24954d68f0c2075c08f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9670f7a2aa14c8ebc4048e0386aee851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2c10e40c4c5f2784a850f9189ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3dd8ed350be522bab52d03dea56853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b470c46de7dee62e5ef38b98f622cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c5759e5f375f77157c44f7d56e6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ebf7ca741325faabc81e49e34aec956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6937d0119ef64e2f9feba9603e96457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95d312b68174bbe5d6b677e44dd5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3983b2b9015efde5c99de503d63db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4725964adff5456d3d143a36aa55960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f090a1972a33bac7d4a2350ee24c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac5a113a840f2fe3eaa82e66434f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023644b10bf0cca7dbe2dd6323cd24e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb926d25f0cf22459a90a8a881716164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b07d72df01f8409bdaa45df0065b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bdb633602e89efbb5fd14e5df0cbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9b7cc7cb043e21767ba67019b32e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc14a3e31e3104eaee0037d73e01f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc13ebf68805acb31841a4565afc4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63a59e21a84b1eae58e25ffa74ac8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042b8da17ebabc9c2808d4ff3753af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1b1cbd4d6eb32b6ac19495b498c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf4facc37d0283bcacd7a442adf26273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319b1a09c13ef55433d1306aad9672074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15965f8d6efd0e24a6c2c80b6d848375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23781ee6775cac6c28bc55c83e13b05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a0b015ae5de4ece7ca0b75805d6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a51b5837ea69530c6ed8808574ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55034def0d3b8ed781280f525cb985cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1b3745765d47651299a15ceb6ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706e7d3d9b0c7be4552d29de78d7d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313b6ceee613e8f12b898cb9bd45d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdfa63e347a5ad23d921de71f9439b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efe40f297b03c19a798750576fe1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d8264e2f3c4e0fdd7a465f521beb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a685aadf32ce0616cb8369782b63ced86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e8875c7c2c07b4e295908eaeaf4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c704b47e3c58de6ab54c0b68e0e271e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404763c619c5a8b14590261408a49289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96b0db48a7398dc36b511f0792b6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fa0a5ac0af14ae369498a02bf5b2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a022db95eb28d172170d633f55dc1cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92319a07bd85dd17637fcaf50a63193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54791f51aa84dbcafce36a8a4ba61194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391b80fd15162f99465a756616254f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79db6c34e8e0165412fc0b619cf2c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf667fbb098a9ec6a000a885e019eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d492854f630d119f8a62f983689fb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce483e860bce540d2e10e2300b7ac699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e2d603b036e9caf4a8ba183d573da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c05ba84898554d17a6ef5fcbe0665101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec60b72dec7fde5702155ee523b6df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a826bac4d3d74d1a1b46f392d8e4da0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e3ba1f54bbf590c53d789772f6740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31977f903c871b01259634e62e6405d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e6be755aa139bd81f86fa3b0a7fe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a286a76da26585c802dcd2f6d508107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72e2746ed95bc1c228df5c7b56ced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cabeefa43784ba999430b0edd4576109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3432b241dbc930db3ae4552368ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9538cd549893c063611ec056850590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8eb68001a70d5261cd400144cb9ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e0d3fe6605b081d08a115192eb302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65fb38341aabd00004d0f97d107e42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638814ae6117c244999491d69030d26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309173f182e8c1e9f06ba2c5f1fe949116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1b32a21c8e005e278aa892eb1ee7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e62749f4b45099d041c3d85ebc778118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e5812a700da282a25e11a5273fa15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152479c65bcef1e776dc1b50ff4e2942120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab373bb58684aa81a0aa4adfe57fad0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3972c1978787f4d5e8dbfe12305c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bfe6160a712182f49af319989f573123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb581d9f85b4b150d89a65a05969262124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb940ba8fec2c67065a98a18297132125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0a04dd81b60664bf0592c846d511126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e1a7210097293ab71699e78b39ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a61cd5c3aa7871f5cbb746e08e6377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6594401a9530e09b5430f5b093acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34afcbcb45a1c595d33dc1b1e0684a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb754c72205e9648c51af2c47260fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed87277475937bb10211e524808562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0d72fa27ab81d26c222108c87016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dec6f0f8eb0fb2093974e4ee5c2626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66762b9644342ffe99e76e915e916f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f6940ddc142d4c616d0f60650389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70c1bef7d2491d826abcd4e0f787c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd8908a731ee11d90cfb199b46bfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc28d6784714e750893a18c4bd412d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd65a8d153b795c9c629f4a4e56186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e919efa533660a4192f25773e859d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b28e13a49d57ef283bbcd981b638e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6a42fe5e3ff92a4917855187f1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ccf7f1a67da19740f793939a37945144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f841bc8fddfc084659d0e03b651502145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71806115d5661c8b85dcc4fa76cfa74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d506623a5f3cac8fe1b1fb8b918f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598480079af7a4dfc355fd438f13334148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d3f74f7f57719be1f5350eaecc28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8274a18627dc6953196025afc0bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7b8dfee702d8e1c3b5c86973fc00f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277b8dbd312b11018a5e514f7d3da39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ca8bf5548dad2af37d695ebb5885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fae9d7fe586504d987ae9d422db52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa83989d551815c0316b4a31ee1b6e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf523ab660dfa269edc4364695b1fb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b326af2961ea6c788c904b14236db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d74444b9133cd830c45385d5fff12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88952c0397776357e25b51b6a5be0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930cb08127a9625836b3c01017878f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48568e42ce6c40212170349387a0895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebccce8ec229d329f62dcea0689d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a7389765b91a7531935574f799c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdda1caba28bf0c671f73b53756c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b864f20fe0511ce39753ee0f7b9460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e02df0e4b7e049e7c849c34cf8951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194638f68a7ad5637df629d8592233e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ddac3089d0bd6e2a598015794a613168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9dc607f05e5f85bcfba0bfd40b63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8fd261d8cabe5b7f1dcad329c4cc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787ce936e92768091cca74bfe3f1da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b971564e4e57d8f0662025b3526d3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2be06cde1290fc78ce144d65a2a0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0798fd98c60f647d8f8aa3de68550174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82508810b3348f784e3c2f12fc916c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b04c7895a1ad1106005e4ba5f1cfda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f660966295ac59f3dd28483986b42c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484ddb16f4c3deca5775c6c5995579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174685c46b7a5bd6296bbec42d5197b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822f1047b2b3278351c262e504eae8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38591db2f32e3f9deca698bb60c036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556ca7afa5136d42e993124d1df915182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff292dab6846698da2932334d88a0067183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf182e0c67361eddbb2fd0ea79582d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401de4250889fdfa96a2fa080a3635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee78720991c7edc3249916792ed083186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efa01030201dfac3399e61602607f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9acdb716d606a54406a24e588398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b5b303ddee1d65657049cf585233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f2b2aef71fe95450c8f4abaafa47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac504bb28dc05441689dba34424e880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5bc3ad848fc11e9a4ad90c5eb4d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86bc3b99a98f00a9e9624c23c0b557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df113670ddb8920415b46f08fe39fc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0ddf45c74812e7c6ab5706ae1ec71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f2c1fe290c10c3442b37664421bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4372f1c9e46443ac0c7762d7fa9fa1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9362729c482458e997d55b98c12a158198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b7704b5dd2799d66e67e9979fec72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba9f498e2dc792452e463e939dc1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81887d9b10eabd254acf8fd05b42e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dcae0a6f93cd95985d3b78362555202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b8822c1af2e56876f764cddf6e4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099979ad422a3c2d2f38a45be07cdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d90b953d49538844834a1837eea4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f218dc70389def0aebc402f36a49d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271004010b74e8f10f8ada711ad7495207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9742eb81e8e58bc337fb67a5df4715208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f44a1807fe078af729498cdbaa7d43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f1abbc47523a0a3fc53387d348dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cbde19f561bf1ab860e732fdad3b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a012bd79da86078e0aec4ac6cc9b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc0b13648e8e2538cff80f43e74943213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a462659720ab4e06c992d94925a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859eb49926d8be96bc120cd7de618c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf8b09da7c3c983a795ff4fc6b74f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde3afcbbc64364f9d352f79c957b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9073798e51341c0b3d29ff7fdd14c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b54b7236f6067076dd7f6dd50eb63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09203c4d6049a778b2982ec3826c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c373c1d3dce4367682dd771213cca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88f9920ed0da564bf2c57e53e9088222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b8584c5b60d9992789fab88342d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15a24bdcb0757bf78a1c2a9cf46b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cec0655fe03a2e7af86247a6a9093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607b941cd72e194beaaac4fd9eb79f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798811ec8ce6bf754b9983cc0eb0b0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc090ba16cc9e3fcb5ecd3bb0c59f56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce7f1b5f4022e88ad5c802d31225b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d664535829944bdae7d3d6c5bcc8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f77dbba8717a21a5b98755aedcf79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9aed19f237b74855ede708b3cd06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e88ca7ed632b3a0a908f2ecd208d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f2ff7553f3bfc1a48e4b073b0572234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e5eb36402e40170c3f68653497fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a764b46c79420599bbef3d647941236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239189567f9823025fccd5643283cb3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ad31b024f64007e5f2f5cc65b10bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f3a3dacc6a87fe52bead2285c8c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363f4c0ea21fc730ca39adb2974c98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f1c6dabbf7f77f77f35d68a65c1bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4656f79d706c1b6b0a1670f3af7d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916923244f248fd520b30540aa8a334a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b97e17665f955fe8ab654ca86507e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a219914d93e8bf87d85b5a3148096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ade4612a2c7b24d581e5a7d21b9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fdc3d545b75f8db015a2b06c8b64b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c16d6ff77cbb980e3b7bdad7834e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb42442df4e291aa682abfa074c9af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c5005aa304f88384c7718d3baef93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3af51a86549c99f829b8c117a6afe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c58149aa2f2b45cdcd57cd0fa85aee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784c5a0c3611549731144ab31e8cab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15021a188f3e38817e26cad9fc1e7ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154c2bb0d86f9ff8cef52a6f38284a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d89119198fa1c7827e507e70e594f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b20de4f41eff9df751f7d01e5aefe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a324ab1c57e999c12aba2c9a9177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d50148b5146eebca128527e58b1a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582185424d9c8e93c280b970a39f3846260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af5bf7890678b29354347d1d79331c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cacba9c53129a87f1e4f9529ed1016262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7130f3801a341d3f010e353baed2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031a4b4967d47529f502ff5d429c888264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee858890920bdb1df69d2bacb452b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d3cd3017e12489550c0ace6af8d1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25bac9cb0ba15ff8c07b7e2b0e481267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50814e2f17dc46b4f7af60958cd76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a74116d7680718adbe6243c44e65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5db095d203700ffaa1a2fb91eca3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02fcfff7c744dafed648980be6a2a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918823d0f9c048a405da18dd39df879e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf7ffea79b1b3e2d556dbcbe46eb69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4fe02bc2351d13a26f4c5f6ee776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb896c2de75b0ea003bd83bbc0fb50d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb85bd54664206f8c72b3958b993a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668cbb47c4b7231d9b17da52c3a7edd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e260820f3d98f78662fafddde1767278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19b166f01880f9711c397215d7680279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2691266f66d32ce12dcfc6c95b5425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c31c97d13e61b33f1870446e60622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2437cd3192fba7ef2bf54905938e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576e46bb13c9823073ef464ff9fe3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa018665d433f0dbc31cc19b926e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77288b277fb8a2570198e09403809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ca4f6e7d41cc8f1f03b4e58d069f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d8de5b6d7824c244df83eed7692dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda049941c4de07ca3dd0bf55b8e9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe106b9f7d7712a191ed0b761f948289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22679ceea6e11aa9fbdd3c6b37b7ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69068c065ef60a22aacd6595940814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84363261130a9e59966112a1a4ac7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42aa0eae5d99416ff0f10f7cc30df0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a63a67c8474f45579e673e0dd02515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c1a9eaad1da3555aa5cb56502fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24ba998798ed0c3a25ccff5729a808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d3b9bf1ffa4e713b05c8670338fd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27736c8fad0958134ef200ba66dba8d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6832578a8e8f1ffb7aedb6987091b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef8ccd60b8cfe8c392d50671db6f81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeccb77f313f0ca3d2a762d325624aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b328e03b9f9d9a427aad3dbc70462f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb57542bdd8cb1adf19ebfc65ac1af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582689228cf1f5489f1e487e11154ec9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279381955b608865b686f253816e844305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df404f741eb2b4a8c93dc104d104b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d353e39e38deeca3f48b24712bc4e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628fb0c4c4c97462e82b90633f8eb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7729eb2106b5dd09b152d9c5dac2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4fa881a8c542ef9987783774b2dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c14f0f39371e352e34cf504810fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f031b0e4311817e344d0db35d21f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addf02e87746dc8b373ccf88a5504a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405821841ada6f227fcd8303bf42709e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f29d9dac561fb0c811860d8a4a8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b75367f553dfb16703732b9b981f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d25c6d10f95d86c8a0728ba78f31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e01be1f6749f597fdb69a3ee9e22e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971be106e14183ad41805351a0a3831319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250f88dfc507355a361b2e3792f54a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ed38367be27e33a44baa35c3087c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd189b8ab0d76f494e42c14d71da88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb21f192362668d4a4c5185624524323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0b47a51e3748c00038a6f7f1c8d0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee64d0ebed4f4885b9d215995076f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a45fc7132659fc93313a6fcf22c87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d592c06797d934d5b2455236b213ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3168eb7690a7723589c3f88640e8fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29dcb00fff0519f8999a02fb19cea0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694a89dcc795e01132b46c3974ba3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121c1b81d7e138c5bd8e5bbb945741b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a4867718e0f840fb72dd851c34cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60245a36013aaaf82835f4bb11f7390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb34f7d398029c4e7dbf4be38ffaeae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a26aa8a991bccdf844c99926071a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673cc50a8b959ab12bfc6cf1bfdc8ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067d42cbbcbe3d5759566f4c47c355337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31966553f72bfa260912bc1156955338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7445622355d395f507e5d94b92e10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2377650521aa7a0509d52cdb6145fba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b89bdebdf25b3252467fa9e180f58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517bbc5931be99f9dba2477c5a6ae64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55090277fac1009c2c9c9a7900747ec9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c83a6945bd4b8e216e5638bc8270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596a010fd45109591aeab820de49e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a4d27b2587de09913eb6a3720022d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3d9b6cb1fcd6a16ea434715e18cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652da73275525b4f2460c4da1a1b44c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae78152f4e48d75f39d1394ea2dfd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9c040397a1468b39f0305114bfd36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c77d6fdb4d835b0539aa102468aab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056446f1aa0f885fbe53bbb1fcd3f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6e58e1a925b181fd8da6eed2f27f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e00c5f74065a58350b8a92aca4529354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b859bcd5cad97397456e199998c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9827f53f69583b922aeb9e2eebd10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469763759bc6750c03c50402bde2dccb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d007fc338f71031f4271a950face30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa85aff9863c1e2616be9e8a67eb6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaddf957d0cb3a16bf0c0a509cf43a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e829f6adf6f672426c6dd5f69ed76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714d2c9a1ae1c298357e2b255fee49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de99a87d6a399b78dcad94f4becf1a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7967590a12c7172c83c7ba311e8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971058519035edbefe9273e75ebd380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de32967c3757b8eb74f5db145d93bc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb63631872e62d3cac58a96d60f648367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98722c4f17325597ae99455658b029368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b0cee1aeb8e3727b0152a14a3282f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f182d92e85d342abf6c39acfcefdec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33788bec83616c3c42b58f699c8faab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4fe4347b8c9d1a306f4f11e5906a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea8a934875499ffc922197a67d9cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62ba000a0b96f476db00194a38b6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6bd4b97c174977f3de1fb7e881c5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236f21d9e9f788ce36b81ef8af2633376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71ad745f039b8b101c72655ecfc9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3db40f32fa1ea7bbb4dedb5cfdf358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2f2712c6aebf3be1ea4f7270607d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87752cb483d0768b0957fa959eafc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196c1d4976ccb56cdf1b15447cc149c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2bbc476adaeb7d0c5a2f45a4a9764382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f851bd0c2467f869a194137b9895e07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c266585931be5e030552d48d9ec82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b2f54f6b43b5723b2ccb5693967f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53ac7c026904de4eec935e053a631386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e120de92efe60a6006443b671c2b54a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3528e8b580a21a8ca1176218d4c27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e2f7757cb585bc6e359e3a9fc39f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a2141719d2a57456472e7f5ceb083390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3849eb6d895dfc44d88a3e34a6c22e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be497ca6271e9120b1d8e56e8a0e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeebc15cb2d24e7badfbe6bf74aa3b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234bed1d5d9a8d8e81f6804a0a3eb26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d0c89288a90769ec25ebfef27474395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006fb880245008705694394bbf1ba15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f74b281de07211c2ab236a2337de7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aabf41f92e023a703aa0729f2f318398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45938f19d0a573a50407fe30a6ab8c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6284014de33a3367610104dff3c77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b626783c5b707e23090e860db0ca6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351f2099727288525371832810a752402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254df16a7e91ff664586faac82a5d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e050d80fd3aad70d9cf68c793588404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b86237b89b747ceee2840cdd9ee29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccaa510ef092419860727a6a5ea9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d111cb1221551cb1902248bc58a4717407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdacb3c5965e1c9886206e7fd03eb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba5a68b01e741fccd7e14d768784c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c5336caef4b5e1aa2f6cd15b3480410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d579b0218fdc48f386406208aa235bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f594b2b9a5b51e5f1792812c20301d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0993bf6b46330c2a3841ad8623b60c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88b4246e7649e96bd0b157ae79301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfaaa4e1d42cc1d30fdfe99eba05c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff3cb56d3f4f99b9488fd6f93c63e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca1cef229a55ae6acef927e80fa1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc375f7de9878dd69c6a54e32f1ef7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a27571eaf85269e73a73b99469b8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29fead1340601c7c656c2ecfe53ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2bfb012a643e788f3d0719ca1332a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f02f3cd9600927b494c09c500d38e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de2ce4936ce2164f174b41a8936b92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65927795ed8af49d432ca9467b1a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833680008ec573092f9730c21b2013dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4767ec5e771ae5e15e3b8531c9421c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f3d417339f6bae5f87187c2559350427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c05ae203367c16623cfa2d0ffc7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6015925bb2086e9f4e859a239bf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903c3f93313b10a719fe9861950775430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd688270146a3fd9d32556286801781d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f082bf9149875a59e4b39a04d66aab2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b398cc5939f0b6fa7e81e9a8f5a2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d311370bae1775d0d10f079a3614c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db0f211cb449620508fd4d3a5f04a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a92d457bedec12033a038ee22a28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba3f7725cc2959f2d21e90d6f6a81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900865c91d37ad20907f41b869abe9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b808fb5167f148fd0beeed5dfe8fc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ad499d200b4e54f0a4b3e221efe9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5952615832df1dd2d76466ab1f958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57c28ce47aaa94a48e3bbf8fd5e3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba3af610da2d2b3f336cdbcca8e634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f5789f2aac1639c9eac6e6789cc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762bb2ff787a6fa23828abd7e4d2711445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d2f855ae6135ac48bba9a989d820a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927196d9318a8f91e4b2d2d7db5e8808447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88436d657ab9369b3ff8a1cd14edafc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbbdd867537d43bede4dae3cff6962449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3d08d4dc38fe02c6543809656bcd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c9a5d31bf8a3950eacae105a8c42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31eb58e98ab77dac0c81e9c4227d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7e5166e38b8b1067cd90ef149b25c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5842673d3caf9b45dc14b2b952e311454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099cc2f849a307efd36322edfeca0c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1730e8fd60a62a5e0c7664ca123b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f341081565f7f0475efd1247e85aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7793ffebabfeafffcec870ba8603502458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48619907586f8cb1eabcf2d9fa8a928459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b41f6d529783405f361daa6e6debc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f571db8781bd4ef62effc5b382ecb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96cec23e55164783907d0ced2867a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2eed420a52b32b6e1358270b06f01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd63acabb4d49d97f65e0a18545ba6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278cba28d07ce2ac0faf297b46cc58d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f33f3756ac36104614b8d3f0fb3bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab6095029efbb1d64d0717d706532467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a4da7a9359748ae405034bb6acd5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa1a98feccd7dbf0835d1ccdbb0a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b1e3fd3de576afdb755f3b26bc699470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f985ffb8bf40438b18a92f381447f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866d1df5600b9da2db786cb851a586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740a125a4f716b076b29c204514b26c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa82e80d22def35406e1d2fabbdad7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e8aa8b6b62c418756a96e7ce0da9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697941834b438cdb3b9b874661b98e43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a48a5ea18072a3ce07f945926095477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7c5ecbb1bafa459279a221cf537f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c675a97581e390f0aec33d3ac5c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b961da216aed9e3367ef13067db52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e86044b3c66fa8edd1d2a7fe88d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479eeca46c4155792d700edc394845482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba339ef7cc2346dbee875b199af31b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd99b742e3cfb5667f839acb885b57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c069094c95945aaacc78ea15c0343485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc23991e8eb88ca5ca558090a9d467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7bbd41d938c9d343272a16e9c9da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa01411c8fc93f5fbb345df7005e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c20d14a6c232233b8f8309d65325489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38d6de6cf94288b1050fe9a8a6f428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88f5116bfb7dc97c94d792c69b4be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce5d5e25570b9b3981b71fdbb63a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a0c2a4fb49510b9608cb06c1ab3c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d10515333634089dbd240f33afa24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04bda4ff386a4c3f47b0d37d3cfa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404568270e3aeafe0b833ef287c5790496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb97293d42f867bb4614c59d217195497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b2080fc4033e1a49e77876df9a551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16af3583454341a511fa3994753702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789eaf53b43ad04f5b92f11142093e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8051ffc94f754d0d199a62aea61c8f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f55be44abf0eae979c13a53c2ab35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456121b1a7c31071d5d9fd89306b8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1817009b2d827c384b9a7642d68767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efc1a38ef80ce7c5c3625847dca488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ab7e33a8e10d5427618f23a7a6b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1fbaac92f781d3dc5c684ccb76bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1fc1f69efc587214b9aaeb78f9f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a141638afb6d02447fccf566e64d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e022afbcbf6a2db888a16c3c4c6e8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79641f6f85ebed34f75f63f2fb077c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae0a2398a992b928632bca9ec1026915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b2601af6ddff6f3a08b3345207f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01948f6f42e034b9cbee48fdc5492e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11bf03e296b680b94f63a46c37af0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a6cbccf73858ea067622bc4b2dc6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c15a65ba6bb1096ef56e8a7a0b5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919107b4e1e76166f2552dce743820a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1bb7a300e8947c496fbe85c0ada022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52263eb7e368f70874eb8b22badc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2a0fbd2259bafa71356e606f7a6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bca231a43b3fe57ca3c4700831d8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e353be99617793dc9832b450f91a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626da83a27af14c7da18584c143a30727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d4e0061e5f1af544dc4c30748d1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ed280800577860ddea2e66166ed029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab90edf5b6db1420cb659c6a8243430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb9cff45300e842d9152ceccce84031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6b643d785a08dada9cf89643fde032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357fafe0c4447a98a706a1382812a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddde7ca325a4fa6cc0bb9789149c5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fd3c14ce9dc331ce307a5e6dceee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095821e4d6cb91042b4235f162d0c8ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5bf2164ad1d67ae6f416df486ac937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c383adfab5e9f046705486468d49838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f00b2fe202ea31053ecca5d5f4baa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230989507ee05fa644580c99797eaa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff66b26974a190b0afd942b8442e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a8ad44e3bc3bd2056ccb529f146242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693f16974b06f05b994d214d5e98b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3727a1464da1712097cc939cf5e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804c2975396732bc20a84497c9e54245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590099a934690351fdd09cc93f5c8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3d6374ab5aebf00f3d5958026ae547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adbcd44ad87fbd62023b3f0ccdb0bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cde5fc3a4fc2f81b20031c7f9381149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270cabc10a975dacb7054bd93b7bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683aff7abcbf9bbeb9abd624300c1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1fb3907c538faf5acee9b0696a9e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818f0a7e9149ba0428eb09bc9f96d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e614bf1890b66462a59b89307c147954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b1c19e1720ef2c9574da1e9c610b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a80a751fc6b2e4d4e6c82cbc7e6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d4132cc6f541dd14fe04ceaab5e5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4597fd838c1c42aab33f714c958aea558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb02e4f897c2981ce3180f8ad773dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24db163454228af3f22860d4092ce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89388bbd1ef39a969c9717adcfe7401061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc312fd05cd4e4996df9335faddfee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad944a0211cc76b968f198a567236ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed586957b5b6a9789a859cf532dbd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a6271b58ef4ed20470d6da1c637b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1288fa40e57969f6d665c5f1e5f29266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999acc8ada0cf5cb7a5291b0e6bd81b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208b9b33102cccd0b8ae750451552d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666122bcaa5bcccffa699fbef50dffb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82b2d2c9a50b6fddc1cc9c93c397770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb5293929bfa2d39cd819e9ab4690971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531949c4378ef326ec8fb81ab9761272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85f3e8626bab427754308e1cfd20373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b05883baf7e5ad567c24dc141e9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c66f65bb9e9bfa7426738d70fcc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e28dd9913aff62fffcd1739285b4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef1effbb6a095b654321efb66867a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bebcd86f4867586c77af8461d5a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f121993413191498e2716e30a6ac3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d61e39b7f957e742fd1c45656aa8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ae3b988ce3da4870171598ddba5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb7be136566090ded86d5629a017282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ddfb74da9f64a9c817637642936183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365446129adba68f9bbd4a52db8c3b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2431167e7b191a22a3677a48b6292185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b6c6cb805ec0a3bf233dd7e7b399c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e80dedf9c6af87b50517708d1473887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fcdbcc561d2a6cebd4d11abc5311c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9e57e8fc76245bc1de525b81ca5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a73df4be495cd02dc0e41e686dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4532de9fffdf2a0b5cdbe2775f772691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d591fd0bb28182e9f0cf9bcf2b42e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7915d6460b45ed363c9055239c6b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babb041fdf0e81f361c8957a5384b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01acb3ce52e52c0d36ba449d05a3b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab7c7516314c43a3adc512a925a3da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014f803f972c2d0f6647b137c0722c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df0fd4da60a7d61ecbbe4774b70b0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a97913994bdb603c45b3c3a3555db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189273d13418ab7bfe9f207442e743e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b9fd70d4fc5e89f1eda90cf7ca9d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4330692ec199de18c03e1cfa14f0b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8760f120bb9fc172e16520f35f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341620840fbee43f39467d5e7837d2ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc6ac219ad7c5d102f89e7f7c05bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ae554bf978c4958637b42be3351e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99477b21d2da3739907a6480d108e6d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa86508d6698df740b37fa86b85f16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885315716dee28acefc358b87966b660109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cfca72c2eca9278ac72729b3d9eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcca430421081008c00e7a0e2098f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa955a4c394b50f67dcc90d00d2f1d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044ec4fe77a32a11e2ed901ad36fa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645303642d1b6ae57d840d12a6da29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f74e5f12427a30c8cd1442966298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a90263ea1b895c6f987b90ec011fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9fc047d3e70f3219288bf6f6a4e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8935db5c9c1368db52fa3aeb422304e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005c101ae76b85078d87e9c5217a379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db67370d329291d841e6ae7fb8d62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d02e002f94ad36199a18f00ecf203a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf554e7446ec219a28f427113ba2d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cdd9cdfc4a58619cdd677aa266139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bdecfad6b9056be2f79020fc2ed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e044e02dbea45b708ea384ce1b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca216588bbb9a6620b04932a2aaa381126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784db26619c99c519ba7dc7a919b21c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b9b89f5b71a53994fb716878b156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262721399b76313617528b93529646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11bb7ac383adb5c87e3d42c91dd297130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124c0980896556cb917c97be2228dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8fb9536d75f95bdd288ada55f463132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7be5cdfb3895157ebd7cc09c3fe32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd477acc049ee5c6fdca86f27524d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be144b338b1db0a54535a999c12468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9f109dbc281987b98af2a277d13d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acd698b6c1b814edf7f95fab688ac4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a947536af1c1b727d3de181a228fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb7523848f61e5a2be056e04bb991d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314493dc5feea53423a1742656438163140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe88e38c3379f7f2c09edcb2d96766141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23719cc7f1d59c32c23d94b66d224e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cd575905d7afad2ba8ded714fb55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8860480fa560c99e3f7d1edfbd642d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102afe8467c6dad885843b5d378d570b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda4a74a21b1943491621589f2ffd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e6522a75736518b53178e8013b29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8191d8667949db5966aac203c32bf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890bba879da8543b8d43dbffdebb981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27164f8b26c896da7556470a175bec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b411cf359ff45817d0db75ce2a33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785eb76c89d74b441c93fca392bd7eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39b046d85bb26a160022286b00189b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698a446b97e0cc17891439c092db9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647a3186abc5a9d2cb4fe3ff950264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c811b46285401f1f930c5bfb4efdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25dde9dbd5367ed8d9e46f7fdd685e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f8f587f3cc9c3bbb33ea2e092967158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4bc9becf4e2c3a7b42d85bdd58b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f67f433e0883e4a98a9bae56a3f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b4c34936be88092fb3c6d68889b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84154fd0128c76171d79b08598013ec0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa60a9a28a97f242ac68a574965f35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244131290df52b5c6ccc2f9e10e303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0964fe201f062302271a91e5330b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412de6b8faf2bcfa46e900a35c1a191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c21059f4b0891fbd951f4be16512f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b205c97b63d9700c61609baabcd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8e62aaf32f27cf9e14f7c3707f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d6f91d004ad08d8f9a3acb98791d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cba0a122e00f8ee84ac49a2fe52073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e934775670b9d29357a2909529c18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ded61be5f9a77c3144f402536600173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009581cf096c3af882f595014a7ad889174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ab92965327e0e8d84e8fd22c214f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955fa88d162bd54f6f9d507d221801e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942caa758f83833a3ecd4093586a9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0a087c2812df5d9d17b2a5c3406ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af045c59f586173db112ddb3b01a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926bd1045df6bd35c234b0912136f2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae3a3b2555fd64551d73371bf6f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0491c68e2bc7298ab7edd7f48c6b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816cffa0f4c66ca17a0ea9c542642c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc3c52ad1346ebcaaeb669143a2f99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea19c6131ce83c522c308fb6d297d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb114cda0ea7dd0d9944a2080eee5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56543a144cd82c3c25d8758089c06595187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817ec15223e1ea6c574c9dd8ff4ba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeed02d193b6b41bacb38af954d7c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5452336b3c092a861f3e92a5ca131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f24e116352699ba6f7cfe7d8f2375e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91005585ba1f29b3131571b5060125192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5dedcd4dcc7a00e38b93d8380ff30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77978bac571c0e09c22374c6a5bd0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3762208562e238e95abe458a320d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0c474d4ce52f9e52ac9bd3909310196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7dc51b939dab8b9bd894549931c68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e81f72a7b18fd0d7e920405a27a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974d703bcb7136d92660c4cb456c9a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd54de70e62e3d8f2f9bf5919c54dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215b3cbd4285ed5d995c80fa4c97d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a2dac2c3fdb5d19d5f9c37684eef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190a9bd7eb5016e052a54203a44289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29effcbbeefb11c56e853aa35b3413204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47964ca9a68b35577b0ef264f30a765d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ec6eda417d849256b5196f739b75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ccef720859d0f9a632cc238ca980207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676599821fb5ffe405fb9f48cd07f43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9b398b16087c8bf7d94c53485589209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a73a441e17bc5378fdfed344e4ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce952dca33f347a0503e935380710211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f39ab929c8a161fe266859b7b80a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a828d1781bbc21358352f9d373a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490260ab802706b3cb4dbc3abff57fc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e887ad5a1af155f273650fba8be7bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d8fc593182a5691df3b6a665ffd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ced82219de6edcd29255c96b8dcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1779c1df68d412df15ecaf5f6b405218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039d77eeeec11fdec6017af5c9cf50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768254c8cbec273ad8164bb0d185e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca76936133815556c3499492e2f830221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc47817ec2a5e849c9daefd30aa66e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3dc2cc021294e3bc1b25f17f8ed5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d429cd01e2798886d7b1e715bc18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9c1599bfd74b3c77eded2896c422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651422deaa3d34f733f7360054b81b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a757dbf62b6b4614a92e0efb78f8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cfb3303cde45540c90c257a6f4258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022448e9883f0b3fbc07884d3b0075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af8eac17ad3a86d74a15df2db560df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2d92d2a1152cd7f68cb7594d65158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4807a36a4c335e042c3003b5e2ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780a0fb830811f5a08370a8a1667291233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6280793f8d8fbda3f097cb40878ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e2ea695cfba365939c312aa9411aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade9cd73cc90619e4189285e981901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb678f9e9f5a133cc31ae8d51e8b680237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09993d8e45287f9389b43ee2172c14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9055e1cd4eb5a6137cddd9e3cc941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b72381e7c22b94e8dbbdf0962f982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f63574ec2af97e22f759b5a275ef19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b296591c0b3e82beeb7951e0ebd20a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761aaf48a4a3d506c37d60c3ec337a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5b4822efd63a9eb24bd971a568adc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150eccd43ade359432161a068678b18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8d56d371a0e2bb3dd51acb070bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1030f90e86b851e744f41718d0c50f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba941a115219c6908fb3e6244d139ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8214a1b89ac52c838398744a64e00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c3630706ac5ccc0fdeeae40f3bf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b28b79659cc383faf9b049580412251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748edc94eb9190f86a03e0c1b86321b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124da18aa0e1cbd55328f23b18683a27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ad388c395c77560f5c85d46c86f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71d6c1ee4ef628bfe08ae2282f906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411f5eca44a5cc7cbd28b5b4c6d2cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c86edf1074f888498655142924ca1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4946eb3176f925a80b7eeb765fbd76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23101723b3d7322f9b1966bb9b5041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82053fa591237a8c6dbb7449e33dc71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb4c1a95eb3ec5e36ca5115e4cfe3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ce2d187bf6f3781e9aa917807ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258a8d20e814540c408e0b73113dc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e4c5e91084ef63cdaaf0c77f9f50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f948c46a1d1e15e70cacb57da7e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4b57104dc52efedf89e25fdb09552266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae668ac018aff74970f9ece542bd60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c609785d6bb5004d152251fdea61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44d56c354510d7dc95b324db7f7576269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c0056b25654df209370c389f45c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c3de5ca75224bd321854cbdce6ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbcc6884fcc86992c2ebe9c80e1943272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60db040141f4bd77b1bb2c0d863d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8685b81c4ff062d7a7070ccd786ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c97f913303f326c9e415c129cd34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83970918e4f2c88e53ba5b96b8c81e2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a9877f50f176be9850430c69a063277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c330209b9556ed6ab61522b82c8316d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0cc0a82b00c0909379fd1831e6526279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bae8e2b5c63b2869879fde7e4c4b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5669b7b5dbc802ccd4e77ae4b3577bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566975d61f09da1684ba77a017250d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c30dcbeb17f695b2f05cee85a538d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d2ad32597ea13d6873978e9f5d9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ae11ee6cd7bd4643fcf1f8306b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e447ccce0ebdd1ffee27710e08c21b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e474c49c48b3f0defbe153de4a1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdadbb44870330bd988a9c9cdea1b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b00ec2fd5849be999a93759fbd14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de875ab35be794f497e887455f8354e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e5bf7a2cdb5c6f8f577434a735f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57bfc6b0388856f7828d254fa06808292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a936cbf434681c31f0c911b175a80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956cfb59f9aa243d11edd5f96dc7cc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e90d282dcf5ea4bf841676b4a2aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d7a59ce69dcd6054405a3d097754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000e8df536bc3c0d3136aa7dea9948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517a39419410c91dc1ca4694589015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73afa6fe6dbf5659b6b346751b09d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0664c54f29c5a5f9eb7a872a6199dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac745c4fd359e85ebc750ee8b0c3f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c343f9d1ae5a8854cc61c025d0ee3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3895fa41c8b89f932cb9a5e3c22ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338068baba4ae486d51bf7c1cff1de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99196b9e041d28319bb834e2d4ffda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae4c37508baa686b7cf5d5f2ad2e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230eddc4391b15f11b8fa59c2aa1362307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e812730ac773bcf035f1592da449120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5612c28af3b1d2c00078cef9e86f400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8e334804953f69a4ff344e0a1448310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124cd1a999ebfeadeee37103b9a1e4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12ce04650915111bf991f685c95b2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99df555e4bf2392bcd2ae3d98ff7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde5330c22b2e84d8004b4f582f515314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90040bc10ef6a0cd3e6c62aba84a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854977a4dc0679ab2cbc359155219d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0378af827115f8c64bca52354951b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71df49658061c34603de8e852b538b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbf4e65ee7fbfbc660f327bb4ef45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6db85dec21355e1b6d22974b3c1ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968139fa38853a9df7ae053649bbef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbada0bd85dbad4eacb50c104f24c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd56fe1f490e0ac7d89fff01b499a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c5f44c7b80a8f5661a4f727897aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79b0f7624aba9d111d1d868017b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae74ec1da77781a8432f9946ce1f03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aaac213f12d7428414c9fc949ee74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2258527dbe85263617208e1e0fd6dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3150d2088967803718813d84a090f21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf635b6fb54860abfda98886a7ec08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d3065039e4b4c7489ef648d627a0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967163647a31cbea708848a5d21eebf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da56760d5aebe58a8828472b66b78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd558276582978ce456428921861a09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05e4f85ff08e4615790aee2836255d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30765db9e0a5c74c0795766ec67ff57d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d958ba4eb7237f6e69865d8c96fe52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1a1ddbd5aae33626838b439d70b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9bbf808d5edc4975ec69730184f2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9381e1037f94e666670440129ec3a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94152b11007fcdef1723449f8a193a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892a5eed63bca80af7319f8d52e5f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc7097016787d23ea0c550756e642343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb363489e395e6178bc35a5e438e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c52dd38d2878598cc98b93452327345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf88f49a2c40f44773e6c729231275346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa4b5b64c34cb146adfd02b3e52d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce473ae5bb1101660a2ca782666f9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894393db17f2d9dc812658b342ba58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a478ac96a623e819ff5aedc7e3590e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814b15d41bb96a9f77c1d246502a1a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af164921c6cccb16cbd565c62d12deb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569221e48bb1cd4d93b1dcc32183f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad1d7d442353d124800de9b14ed27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839eecb1009c3a83ef81531ca442c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff9d0eb224b8ca2b0380b5c0d0901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945664cd991a0f2d159d9df67953768a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377caa9a4c8b57477a5cab06c6bd0f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b187c3098c6ad4a99359498659b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4831e15c7d83bd77765bd779c23126360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6662e27b04db2b58aef2809ff097361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e118368861917db89ea12266b35e47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8d9f2c9746a59fe312e4cfe143e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10af11327d433c02e7d631bb20792b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14096ba05299d7c1a0abe74734be55c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f973dc57d8c78547febf5aaf9f94a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599adf23ec6101633d60fdfd26ae45d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56f01811ca474a85853ce9476a2e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ffc90d0763a464f31a948ffd83c3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae175f5580605bd8c9751118413876ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae1fdee5fc909dc7d6ad318e9436a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af377268d82eb090b6c70e667cc08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635f434927500a9ef0ff5769d7aad64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f516dea6ed962d61377ae0f23d51ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4025c944516ee281c779bdca3f82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181f1f034e580f0ba6f5754e1fe5c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946035f2805073af664ab56d756bea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a397505a0083778d21fe88d1021e28d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956720b18e13cde95450df44dbe63c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a4b405b133be75338d85779193c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec357bec9b758893db311b60e3ee0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df1146626abae03ec1f3cf6749665382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201181bf7e19f52db840c4b09bda798d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173be13cdb8ff07081934e2f01bc7d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2b5463118f1a4b13e6b8d2396d430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48025a685507c2b0e57d9b39f9a0475386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cce15441263c02b47dafa806e0af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba884ada27bc56d6b5626a3b6f7f8cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9179b053dc8532878ead5e156dc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95171dc4ab0c15c968517e1bee176d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327889e87e986cc4b6b25c52934357a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300bede1e5b2fddb85e3ee349f6e3be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f7a1838016427da7d913ed9120b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306387b21dfa17973c3a3f9cbaa1aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1d95f867b79d5acce0612246201f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9304ed2b4f0fc2fc626ea4fd4b8bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b4dbe482385c85c29c0357fff28b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503fc5d5ef4b30dc1eb3307b1d93107398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d88d689fc4ce905fec25e35e5764a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634888ca16218f4432175e0637e2e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be941411c62de17d0ed87428b18f5eb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646b6f24ab98b0c43ce782f8314aeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b39d015ae939a8b74248d2a0f9fd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee890bb9f70e27b831f5f05bef71c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f79c90b8ff05d908d7f4390e08e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf809cbd797fba88cc5737c50d25162406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5af486b8a68ba267e91df3969fdf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b7ff69ded6ee4a6ee90d6cb6b8a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07b144c9c9ca66f48f7b3f47f1b0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed5e4766fddbdbddfaa166072fd265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32808bbde8f0c6a81a5585188417bde3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e656a14bd7cd78a0ff62a5c3671ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72edb3e710bcfb3b6a64e053651099413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5fd16c211503ac8ea8c24c5c7490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77a695ab2045f317fa73e4ea1eefb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1feb4cad7bb25e510e952ba44334416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe45a9774ec837b99c9a00c0ef7d77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b93f7d4823339cb1bd8e7c6655b52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cfb70632bf6b74b6fe9defc74ab1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548713518d2db040fc57f97a2f0f184e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf7ecd6695a1a83e6c6b1b3dadfb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f0eacc7a03f3d8d45f694240bc25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0be3f75de2778de6273b8d56722fab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3707f6222647920181eb417e7dc7b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311d03b763dccff01585f8f808e3f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2dac98644bef343362677f4db2ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206d62829e0737df11daf913351a64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60d96d89861102c0f29d8f2924aae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8360fd33fd220dec5551058f896634429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0705acdf3f898463d68b8dd87cf94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d044c9819fcd8ef63e6889cb89b01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c95100abed4c53feb01df6cd9843432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd870b4d67e50f1750d1e5ea708bb46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a24fd3bdddad20ca9068affa94bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8bc83db229ba312c15cf6a1d29d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421a06e3c38391f7d037375d3be195436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532014016bba36240c2814b04be977437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ef6e661f8da87a61cc6ec1f8346a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8754579a43602cb5cdd42dc31d295f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63024d800dda7b8868827e266adc103440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07766afc6d8ba608b12a201355218441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1fdee102fd01974663ceb5909842b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431ebb91a56bf2e6f2060481c38dfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2cffb63e2f2cd10804f24ae44a686444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef399cd8052427bc76a0233950741445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656953fd77ee092edcd33aff80802a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d33d194a8c1ccb9afbe1db6fb6973b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506efd6b987640d8360b260f06971e10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4184597ca44e0dbd93eeec9b4244449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951c4b9a56638e8d03ea8393b0f1d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c42fb8d61190b1bb6bc32cdb38b05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c9efe4d924f363c6da60a7c2e2d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c99fd3f58c7edbb9c554d2aed27608453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084fd7674e7f33e1a61f76c307e906454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8944d715af18ea1c9cc4ec300a1ef0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b0cad5d430c492cc0c419884b8a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12480a3655014efc6673ef2ab5bf3cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ea8486a6c962d86a716fefb46a75e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cee3b5ce5a16c64e3983f2b43f364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffbd226728c13ec0cfb18fa186da07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d08e6275205f5ed2ff80b8025ab20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed58eadc6d62bcce8482849f97e85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37663a255b7b478fbbe927068c63f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b88f3f6f6a5a51ba925a06038f5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc36ce2244189674d7240d4d1901d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35993332c0191314e9d26d1c4f95403466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30d6f91bc051d662c05196c60bfc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b505049042b0ab3825d51c325d05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5de67f00521538f037f8aba1f45b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c975fb207263f96ba58e946a7497e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f752f3c5b165d718684742921fa5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce94c543dad7870d9eadfe91777f18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa4707efde7a821585334955b7e46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e027270dfdd43929014f5a11d5951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d789217ad44308eb482c2ea890f32a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76900f2cc1ea9c1a288babcdcf4ab1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24e664c8827a28be12053aa82d093477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c32de3e673e3051e12581910127964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544d64306664cb36e0f19d25191dc47479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>