--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e2c82242b427b030684cf821a7331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea04d810b2a81477b3a6497213a4472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e7f5b70cf937920cf50b298601c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e5c222ae111a6e20f9b6db7e18294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfff84bb5b8cbb0b8fbc5a293d02d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567f11d2cd7cf87b40ef591c8817e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1199f9f460ca53a6f3ee76d0794f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e923f0594e7e7bfbe5d04135afb17d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55836f635de2b3363a02c275ac0699c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d99993a4a90da9db492a9622f07d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f229e4dc8116b44a1a7e1b20b997511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922964bc5f78ff9df8102b2978bb5fc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0a4fcd62131aececd5af5feaca9aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d3d94ecee2ec6929bf50aa6da6b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b84af0e0096980f8dbec145d66126f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765d4d91802a80ab3f0883a7997ff3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96910cab9245bfa3fb6d016f795c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867551be31c7fbeb330d45cc16ecb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0e72dde3e36abcee24b8d6f3a4e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27864b17c4b3d241da78697760f2f56920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cef9265e85843029a69c6c1c46cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a394e178c9bc5b58d2e52fade2b86022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b08540039637e0511a2807a36b7a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce3300e20a20eb4f143151bb0434624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8862868975e8a00b6819c729540b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4552cb3ff9d45397a234cbacf708d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d166b2102938d6c7841feecb10d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b775bd336b02f8a26f0c94239b051a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c87e67ae7ba035513da9f6bcc4b6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f04df11ae9ffaef2e4902e228bc3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb70b59849d07b0821308b88c906c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b9ff3ad50fb89372c4e6d71d68bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b57695c92a866a91a060bc22a8a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5b2e8c470f5f540ad3e0dc72acce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09312e96bcb834c1e5512ef2ba554935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02136a932a75e0c668f90c883d2c60e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52978a8fe25c466551fbc1a6fe5e13237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88321002a8bc685421cdc0703c74947738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a65488d8de91fd0edcd1b3325e3b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37453fcffa375609cc5c9534a9b52b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b59a82780f871f808d10992364f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a3f456183bd6c655ccaf2f74f7ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafbbc76f1528ca109dfe3d8b4e178043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b57fd9d9cdc3361ac04dfb308596144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211cf8e0336c06da980f1040afe885f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a3f9e06f47ac6fb3fb7561a5b21b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260026b791a27bcf0ed5291952be6d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba5ccd424770befe38951ec92f6b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592860c34e69132bce4b3100bcd1637a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0da2293e6d6bee54aecb61a9c9d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc47af6a06bfa3db0473f1c32a8909151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7475e5df33250bf6d2209f730d2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecac269312abef5e4956352f8c6f5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005d40b8ceba1eeb990a1783a9e313454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250c8aa6226ae793e281a9f0f6201555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f065c01ce44962402baacab0d06d3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46135de5d24cd90f07b010f6439d207957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17dceb248c05e76c43a96f3ffbdcfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77198befc16c581daa5b0a2aa025d3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cfa1d037b265528a7942bde74611c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a5fdb7d59476021554aee0625c6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ee52b9bc99df3c0220a74a70a12d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d10acf6e826e972b019fcb4c79ea4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b287a162ea3ee8eb8ef8745459478264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847bf26894289b6169889ed66f6a8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fcfa4a7b3e6891ae8889cab349e6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e038cd9d1eb1231b5ccf3d20ccd9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd8926a4b7b9d3cb383712e15ab1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9d08626a3c06e054ce2ef3564e3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d9f86679a6fb4e77b3a03af6ccd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e59aee96023645987cdeb2cff25be171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc41a0478e86d17d88a4a5ff1db8d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da030c013ae0601ef473278c93cd6c0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8208dd9d19ad8089c60d5c41b5dd3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe8074380ccfa7a7d4f054d045b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb84bccec0fa71d3b7c995ee30d8df276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a2690dd06b5681fd822f89ba1074377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f858b66226f1b406137e2b4303d8f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa997ec78137489f68d13ab245fa7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48bc9372ea925c448191ba76c6c4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d40ab8ab8b2cfc209eb19ef5a07481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f48f2cefcb1b6b851c65914b9888e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd6f15ee604c29152c26ec62448ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1cd3689201a0a4356f3e4473558e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38e45737cb85b685737cec7147b0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969fcd5fe36fdb6836d1ab29497f10886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e0b45845677586276e9743814e4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84bae754486845d766dd2c3039bae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441328c774a12cb635f33b659fbaa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1300613777685756c96a14b28f1e2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b930d9307a53267b0df83bf115d7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547cb335298e5cc4e3dc0b2a33a35eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a040f2a7df7217cd243f04b39f2ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0777a8457c5623bd9328f8b748d1db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f27dc94beec1586ee9e223bc5bcbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3667aefdba484d5882b7749fffd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b77fa73f079dc2f6e75ec2b2afc4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550386b835e63a13af0ee043f72d5da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a714232c40b5c9e6c1c46a3bfcdbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8bdacfdb27c5d3b7400e24ae5b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af95a7336424f4bd5dcbdc8518e4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d71bcb973dc9eba8d4b43c0e5847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d742f1b198f0efc1085a66a620dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a506d4cf2506f815ba7372ed6780c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2d83b8119f646323ad3bec6bd65b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588d578e3b300ff8b5f96c437aac82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85abb302ed0a46b3c4e69fd2eb3f70c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd6cfc411f5f302f9a098921255d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e593c3b9a526cb9d3ea03ef5179e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512354cd5126c6af511c70af61585e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a96b98aec3589b4db957ab06c31c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0b77cf64d3692fe1b6b93750bad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ce3a63aa9518ada76b28a1120330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a89bd59ebb62c3a6ebc1a37af23be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b8a0961bc19693075f1dd085672f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23395c28649f84fc0743106e77211059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1543cfc0f777e6ef4d0d23399b5b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2208922006ca4eabe6778b4894e1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62803d7ff09911a8002353eefad5684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6372a03f0ccdb23770c2cfa402348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66ec36ec0ef155ad2b5347f6be4a3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c8b690c966ddcc2477f6eea71ec8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ae42335dfe692401cb4d3c4dce16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ffef4fa94ff8b1100181d040dd2fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d65eb1dc17447e96130ac012107d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db72122be94012e2e5d21b481b52053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa902b09f0ae7e71f51d23eea0caae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99b213fcf3dfd2364646b509620079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14156b625ac57043d4f91de8bb36665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ac02f29554bc6a383e54523298b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf7cfb58baa2742f66e39ce43ad37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc477c782add81bdb1791c5d59d157d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462e4a2a7046e053b0951b01639c4f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70721ffd486080a51775593061703134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456cdc92b9734a2b8daab331b5adba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4983f20bc3192549ddc02e8d6b373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd26a415a52392d1798af26da518d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc20754371a7623d3bd6a50cd819d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7ac8d5643f85553325e2bce2404ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560beeee266c04b3c87cfea701a68c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a8148ba5c0501a40aae2c4ac80ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460fdee18eca445ecb498fb94e2bf9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70867c056bfe52c0c791743278f84632143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebedd39b42137a121c173f2e59a940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ec79d15c595fe6a02266e7fc11dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c47b174794fbf59d9e98d42c15393b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568255061d4bbe7683da2b5ec4e74c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ade965e03232d19882dd3f50d8e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb153e0e969fe7a306b3a25b15fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e7d838567513a63c3512e068fc714150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd42696cdc46ccd2764960add18098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752db67eefb316367b72812bf24b2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f48f62b5b7b900813cbb8a3b702d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589422ff965346ec902d3a80e14836b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67da60f3c5fd9bb9d8e22e463f6eb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73632406801bfa8d4465bca49bec0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deacad2e4cc63fc639fa7211524baa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965579589b02bde6089274d80961c199158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a005303c537be876c25cc7783239b23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4130029184abfbc91d895e1ea7f18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3aced6690da2885803494eacb6d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d29e1b397c655067d8de395cc873162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939159e0b5d51080bf8c70c78e23c937163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926542ad0a604f9f19b39a3da22d5d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac9caa1299155beaa71598a40e1616165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e92e8f5978849de0f8a912e7ba6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b91b98df2e73b35fea1aedfa2b5377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1e1b1b47d078d1aa8ca093e1ab68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad1ea40b1726e3ecf0a2898e0a297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce3eeb2fecbc7092b814d5ee771942170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221349338c6c66b70c3a711d68ff90e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba155941b91fe0404a0cad506d9c83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec2a39ee643f70ca28738dec5c69e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ca0f32a07d462322e973b2b345df1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3184df0e17ffe2ee27bc4a63e6317175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605eb699bc9c9bc388b6cbaadd468f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91376d142a5fdd4e6b76a5cf643fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc9764f2e648b004e9247180990f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b3a5d71ec51648042405bcfba499b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2b3d84262c29d0ad0af7343da324180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51343942b9d765889f6d50f1a19815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91cecb8e96fbce27fefa18d1ef54f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde313e9be847970984bb1173355ea35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9001719c8e47d229b85984510ebf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2bf32be9e189819234c024d18d38b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a6fcfea58638d718604487fae113f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4a1916e3bc2cc5fbc94c023d2ba8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3346c57e390190ed60930764b80b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c137031a3b4f336e0351cceff9f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa239a0d65e270eff3f7e2ca2904ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42aaefa442506c02ce0a2634d6f252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20baf5c3cd48c7e71250ac36076358192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144875501fad0787965f51d630071b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077de2ef30ea1c193fda2c700923ead194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff640d00cee379db6b4151de2b525e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ba115cc638b0ef5ff7d99a8dc9d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce286ea32c4a35d20c4fa79397eb6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad8e46564831f5f650c51c1cee691d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16390fced74a6cdd80e14e2cabfc2624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca0d2ce1b2dba39eab3888400f06c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01b9141e44b5e03f1388429121050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc905d029d5c64e0c3ad52730e36ca5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a7f052b2a9dd7fc742a4fadf46d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90b75914149896a6f297735e18e4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f795444dba3aa282571b6c3ca20abda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e4ad8d15489bb4963bddc3f28198206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0893bc3401fb35872753ad1c646d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46aa47d2ae921480a8553091516cf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffa69d7d142ac201499b4c0a1174fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f204caf0f722a9ca8a45d2a62c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced8ee0a7936eb7f5530b14452bcfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fb5762c810e1187983ef7fe199f81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e470096e0333f84128557a7e2de7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196258b896faeee98702ad4225611c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da967e67d07a3e7799aeb062265bfb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee9cca1da62097ac7a379d10f958d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074667019c49cc17941bf0f496e4b86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6226c7abb19b3b2dddec36882e07f20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06179346657663cbcc24da9a3e5dbf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6124732d1426ed7c3f90575b5aaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c143b290ad493323a233db02161c17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca4f828f6636d49b43406d380c143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a6d92d4b43f35bf914cb1ed7eec6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda175a14dd7568e65b90ade5f5b1012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507226128ac538ae4228ab82fd57270e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481063760f51d0419afc811de6330ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bfa9508fd723d4940a1d0570e9d91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60097c8951f7fce96aaab4d5d9917228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988313158dfd19532d6be3174331781229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44c9d65f9ad606e774659bacae277230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f7de27b50b87255564fa43a01fb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49e279df0adef81f850fd5ae76edc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89d77a9a0605d45431146105e1a63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511ad2d43866da9712104008bce8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871a7da7876af6cc8f797f82d9917f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce6a988cef9e216af67479af86dcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c185339193fdcb9a9b766eb2990922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27424c7df8260344536f7746da279a08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f927f54065905ebe357ea432f9d7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c3ef81042d695947f0e3c0cedb3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5ef23780a263973d31e9451c01a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8c6faa8d372c36232131ba656ffbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17875eab849c1668d4aec29d7145f96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c21aeda9dfe53b94b9cdb23c576b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2a51eae57a05299d50496cae9bcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8b36787943b37b644c0d6307caea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814baae0cc0d07a3876cd2ad2509f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c81b2bebcb22a59779072a4def733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3de093db357a5884b992607f029a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185c69bc69e4deb3e72e106fd77abd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36253ca6c609313f9fb5382ed1fd48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1e63e16db39151a646fb4d9053840252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbc5000394ced97704d46550b5fc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03457c5c4e0a76f9c9b860776e7808f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086d7e57c855e56df4f9280c7f635b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54a00f5030c17fbb022a64a8eb9d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24bb9f0c57549a52b2f6dc7c1b979257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5261dc89e2ed5d47cb0b3e806125d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f1b4282d6c531d05bec0bf8d0dbb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f27f3e5eac17c04e6a29dd4f8eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b439e24a569352754f81bb14c76cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ec5577d3e7d706e188a50ce84364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73b764fa61fb969c0dd1d5606493f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711806c3f2f231354346e6ef02a9eb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99586e8d0770e7f6100e0872847af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15abb82870465764c642c587f63465a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68512182b8460a9856b9584fed64d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d43589bc69f39e919458caaa9f3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fcf93e2f6000c7c56fbdfc543fe6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2f1b2990591e9a887309852cc574270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ab062834fa48380f652330f1022b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ba32f3ea4182010a99a8b2cddfa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b2f9f9a02bcba89e84fa077dd306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af622cd2057e6687515fa6d4e2fc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e1aaedbfa40279aa5a9b7c01c16b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915c6f097fcc4bcfcf5f2de836176f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909f2ad22e261473595de8173f4400c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f9cee9a208470f5b81b2cd358d69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f795873a9ca42bf633aab4591e0ef9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2854fd10acf78008a5f9446ae9352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a1515ade553a3256a40fe88b3ec1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30e8a6eb0484a474637c0069b044e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba5bb5b20467fd7ec5b28394e390f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7803b142bb3141fd1b74089ad58cf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5dd292a54a524d457593b7d38a19a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5ff8f0c5bd865fea0432587f63ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec851c8f775310a18bbd1e11253a58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641fadb10fec13c7cf836a9bc1de27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e3bb75bc4f66d868324a0ee4a806289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154e4539c9409f93a356f670ab02048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e12bfe87a47bf88121ccbcfdee7f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5588aebd2bb7b3e9da1aabda533614292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845771343049a600bd2ddb9d4603f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a373e6b80f6f5d41d856301f2b3bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495a20ab74d1a2894ad5e167b5deef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25279bb1be6646015cb8070b34c0ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23158e68c475d0174cd388b4a2914297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8b240ab1f06f912cefbca771c9544298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db3b30c563514b8fff3e152074b9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c339bb236650b807dc78600897b0593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88959b9e950894f144634e64c73d6ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5b11add42cc73d2970980531f6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd1fad343ed3ba41ac5df38ba28b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904724026bbe3e1a6128dc065033c8b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975618e4accdfa75fb84d3c5a10d5cc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549387b451a1ffbd74c61eb49832f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692eb8fa5cb6054b01a75e1c7a46a7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbbe5e9683ebd83da907c9c089206c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22640a380ef5e5340cd6429d305af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adee2da6a8dcbe6fbe399da431577e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea96109c7867262a67fab553563d8ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6974234e1c8f140ea5cf88fb7d342ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b3b10605ef44637fee7c1392eba7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78605f5586344dc4fb5f8a130d6e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ede244031c0b29c659e89f767293315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ff91f76a4ba278d720428cb3a879316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be382ee0b73978fe08be2e3e0e2e2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c975ad45d9d6b026631cdc7f0da36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7232e3165ac2707176b8bd4b5e60f72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d6ff781f72f35ac34bde875b6860f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a604a0ed248a7b9c4e75f86bb925f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c9518f7c2bec08ef77666e7ef4ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201318338c228328e01e0b4fd1dce9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e8e3bb5cf7e9d9663b791f1aa0fe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e73dbbb441f74d1832d92de0dfbb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9310217b5ee562b14a6709370c7fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f4de2998a98e96cb7d9fe5d952d6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6bd483bac9ad4c3f4415412854a8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf394138fc3ed2992951ad73cff4e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577542c9dfc16d5916edb70f83048fc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba15f2c89bde925376507280732f0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d16403e80d5afb939f0d8f4dd111d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b77041b9ac9255aaf7db6832a64bf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0352206851fb06e517de82f0a50694334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627f153d1c8369af0fecaad77998ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21747a55e1aacd2383a2f3668c21ebec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d828d9ae003ca10978de8a3de3bcbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f4a7a0985d5510003f771217fa0a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d62bcb4d88318a834e5180d54710e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dba8905680507f36260d3ea6ab37d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eeb43a373dda61cae196da91b19b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed42dd41855fcb4bceeba540736b5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35946985302b80d5f126f8a55e04d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc85f9159203ae5d5dcfc156dfaff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f8c88db3769eca7534a6313a9b1fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17315159fffb6f1808473b38dd628096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b81311617c5a678fb0b8a7ba051d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df91c038fb07bd51721dacfe2075d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b0ce3f4d8e2b37017effacc73c8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a776640d2778215ab4aeba69835d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91ce21e30fd1ee210c82c2f9dc56d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18f2c0ecb19d88fe8315104bfd9ffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0d907ccec2c804081958ed2816f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8b9f1dee5bd0b8656367bc80f6cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53505f0084f06374518d630cc3898b56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49091ca8b8e4695467aa199cfaee41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ded5e9fdf72c9118fb6af968a40a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a953758a24984741914ec6de3600358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e560b8a75937c81ba1caa76eb058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f08c470bd66ff710384a69b14545360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440140d44658c9619209269636684036361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c344133a541d7072be2532825f9774362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7d2a86f0c1dd52b97d257e4a4d9fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ded4c05949b90fd8f908acfa76146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f307c3ddb02c0dc83a7e9204c097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14321506b174a521a89a152969e668366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36bd183d34964626179ff5fcd8750367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0470667001854381cdd5814ca5acac4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3a28205728f1f3dd4e7d8fa74d9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24cfae18077ad063aeab7fba814fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636ad18ad6f7623608fe7726879bec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4720cea9d8d732c1710afe1b3930c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529566c60804bc2d746a4a196a0c1cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca533af726f471011f45a05328e64008374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718bf4dda1bd4753b7ff4e2ca3daff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb958e2241f8fdab43f540343a286bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dcb710de21df83429c5e043f2d771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe4bd79a8a95ffac57e0028c9d61c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aebe0596db483b307b576fadb7686379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511175a2d66b1af06f2c7b392cac82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b57e161758555a5fd51ab6975a84c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b4ed2859178d35b4229aa2997cac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0c9ccb41b4bb9e4e81dce2982bb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239b95440c3e3a039f10121ec615ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399feeb743d80eb620e953992b9005385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78fac7302cf80bc2fecdfd3b60c65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4a47295ef3561b36359f282b8f19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7626d2487f8996f2b661e96b727488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264bfbba9ca864d2df9a0fcfedd8fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c9f3493969d72ce3fa4752665027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ed296b18fb96f986179c89d42b71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b31cd21c92961724b0a811fdf5f204392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a548a37a4393e30c98af2a304e6d60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f419aa9d7ec8a2b744756d3a9341394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a40e2901edfd7eeec9467848e8cb23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f678ab7ef2485110259b0fe9812f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69762c22f7f62ff6c60c76fff64600dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fcb5df353c95d9646563bd7b7f669398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c9b358f1f6e3a181f06e39b9fe07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983ab188a44290ba677ad5a01661ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed3a0209ca5842a3a24f6f84c578c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c7eb6adbb358f9014a775dedd63b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bbfbf1103348a6e2bbc241a114393403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7ae994ff198952f3469d7bb0e068404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a9432b0d322e440e61a3d53a89b34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5bb72ed0f18f36c4b9eb0396e0be5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d327a13eef6f8e75f9f858cb4751d61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96920799ac336aeb24ac82ec779fad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48952e73eab3e59bb0de943a4e1139e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbeceac02913a9cddbad6b3c91d1ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c03d6b2695fe27c302b105e1465c1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6cececbbe67cc13ca13c09a06b3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f7906a4b1a64d8c8b5b8fc6ef8b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a27222a8b199a9dffa8f49df7783c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a552e55e648c83adf38dccd0419472415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04ff8ac6431fdb8a10e7d219978ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bfc158ad28438f2241ce968f192dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0e2faf59967be4c8479ba3a4bec77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3204aa7d270a0758d1a7d715caa9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230ec272599bf4002dbca2704f72d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4ed86948a9529ea1863bba7881c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987879f64751de8d2bcd8db529e3e85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec20b05db79402cedecc95122c1c457423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8228f21c0751011666b824dcef9ab6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77308fca10ca51a4a33e8514951c762425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f80d46a2dcce38285b5f2f26b13a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d7c88eebb90f52492938437d0e1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512409eb325181ca28593be66e99b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23726fa87778bf2cb60ada0969368019429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d98ee24251e584d70117df9ff304430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd4965839792a53da1e6300943fb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ee6893893303aef05f587585feeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14825fdb378c46ab2a3249792d3af48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94634e3734f31e9656652479945462f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f92cf85667cc395778ea7cb31fbed7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315abb3e6671dccc4772f948968187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa1715d411215179a3e855ee4d720437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb96bc0f9a50097e0050cb772a21c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae502dede2536c42e9f9aa80c3afdfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21d06e9b6b4d252572b6f9159d2744440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b25753e4bccb8771159e53dfe4c01c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010084c9a9da8494a858687b5a392a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31bcde3313a776b01a552cb3315e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3257446a986b19fa99254000acfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6013a1116b23a05104b91ab1efeec2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7b06236b20f8c5c7e0c92a824458446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f0a1ed3bc033911ea6de551cebe37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d0f1853e061267c6d8127cf17aeef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4d0d21b9f9d198fe8c8b0ac96483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4487789794d71170a933bc68f7b896450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ffe2cbae25add0aa2409780c0010a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aedb918aecc8e3333f597746a4e582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a094a80445da4ffc581735af493a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a859f359e428dea4c53c53c4a90f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45bf6ad4fe7a0b1fc131fe57c9657455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b3b939e9bc58b653c73646147f6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb69452cf0b6d0d94902f4f0fee12f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c5dce642f54de972da34a360a836458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a05bfe33d3f0872eaf546895c73a15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36177b2ebf2290c722a3ebd1bf1411c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b811f52a7c787c2adb525c4367f88f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd277c0d55d4790c9aed48d2929fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646daee3b8c8ea56c8b09c64553db91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd5af39c64bfd43461344ffc98175464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f1ea47941aaf03887ec89b4d6daa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aea5fc4ebcf5d5aea89fc9fab4d10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb144b2546c31b5d77c77b83f1c4c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a9bcc95fc1941c99c1414c9862951468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5fdc88c798168cb71b77ef95c919469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5959e1949288a25abc050e9f75042f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b912422d54f45f8b391daf1e5747471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef2fc9e7640e709807e0f5f243e31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e645caa20bad3b8deb8035e6b0236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd4366ea56871cd9792c97ef4df837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efdc79614099beb202082b5f0cb50d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c37a60c95695957682932a5fbe70b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b176b71177381736dcccadd32827e84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1e3df49c9b7b8123f3ad4875c10bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77f6ff36073ec57968c02e9e2b61c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832324d9a2478668a4fab4201a22cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b68868f4d8cb30bdeb92a538b7773481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf42cd1b1140f944bf55e2f152c156482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c9fb41041ba463d0d3aceb5c031c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57abe34e4e02c6484b9b46b7ba563f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e5322808c4fff25c7bb91753f6c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da44464f19caa847c23ac2f7c08de1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658216d13eb3ba24eafbc680a24a2a8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccb5932a021d624fc5c24b379257a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acd2998a1ed77548f25ca4297c0c57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d15b1902b5328305ac3f8980d65b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b2b63e0b6f2456594436a350c4f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6fe1773189d4cc78b0c3c6ee6469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299f0e785676ac6ae9025c04a4eb39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ba33f0efc92373df818454058052494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf918a31a8d41ee255644295a2a92a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da2fb048edf17ab39e69f8ed8e35c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c312950873b0b735de715960bdff497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a29c98910a5edd14b52135cad83381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69910d4498ad6122002fca7824d70a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b29b2241177a50678d0af72faad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102bf19b0616a5a87129cd368c6e8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305540d7b7dbb2819718eaa0ca1eaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d745ee2be5e7966cb2267ff20f1e2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b21a33dbf10e41a4c400de0a345e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9717f5c61c83c56e8bac1f3fd64db6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91c61a416178bdc6939aac613ca589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e632f7c0b29778eed7b948651e37510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcdf771b00592a0270f1ab87dcf9a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7682aebdbee06cb7d226baef680c5db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474136614d9dc0779d9f4d1c0a84e1ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053abc0a486f12b43fd00256b1d1fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3649d911617d471b3f529c383ee3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9c1967a979a83aa3a1f6706e3e5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884109fb5d4aa0275902fe0d3d34c78317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb00a90885b401589c31afef38391318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b33acb682aaf51d18d9092dbf88c9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea587f73adba115edbba5aa7db6ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c54bf2e6bf97fa1050ef0f329e9d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80992edf406944b5395cfc34db19f5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d235c6ee3c09262c410b65e104a20923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a97b6ba4ea35219cd22e90886d5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf07ec58410df1d060ba99d56574ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc5d36515152e8d8033b17ffc771b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab4218a4ea80706ed62584705d763227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ffdcfcd28ff339309421aedfbc1cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2346cca5e63b9d75fab69ddac2a8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660a01075672dbdf3227966429080d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb26306ffcd7c6cc4c9567e8e07fc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595d83af87548d8fd91dae901ffade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fb947487edb522d6b1f9af4d41f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7711f23af406d4ea0163ac57a4ab1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681c7bafad0a716a057bc4669986b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9fbb57489bbee993b5d8d5f3a34c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14dfe14fe5e442315e5d115a8f75537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb231f221767b726271d01642774738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a9dd5be880eebd96ffe5ac638b1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ea4821f75ef2a772332f4e65bb6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60041dd8c7e89f466e232e9efb61841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec73d4a7660994c96a1b579ae793942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee5344da34650f0a74dc6406623fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4241e013a46cc7da0df101f10289544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf3847d9eaef1a69b2e94d5ff623645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3448051f5cabfc496b392cd9801b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc065fc533fa5a4daa0b2918cfdc3b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b79ea1179676a9b3c6f73bb6856848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac41948a4402681c7dc72b3f3068449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4778a127699ec0cabcd7ea7e9676750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad09445a566db0dc6ab09452c7982e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81db989bda995e24d2cb8a8aab9c7da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a82fe603976f72955e5423ad25e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505a6b62e7ab1c83137f7bb59ec18d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4738ed9bead90c76778c5070a3b2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000157751d2ff84506be07327206ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ed4ca66fa52072ac779155a36ddf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a6eb01936c4ff196c95f04903fa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014401465ce4ac80a8e14f6a31595b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e71cbaa5de1e3e76cf3169d86f0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a733facbb3de27d63f693911d9b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f101f28630f477952404eb18de23362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cbffb0a1287be918e8fa706e1485d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e696f55dff45f6121369e711e73464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c600cb526747668036789f1ef569365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e3672ed2816271555a60ef47f61f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fa3e4c0b19ff2b95c6bdc2fba83f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad61a1470a43d09946184f281014968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020b780911a1c61e6243d42b0c5c9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c8ec5c6399ef6fdaa9b4fab3313470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40357be86319f6f0a83d15d28a90f8b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc026ec63f8bf9f238b6346f17040f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628852db76a24c9209aa5088aef6a0a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58438c28833b7d199e0694c2fb602b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bbfff0c3d2e8d51ce6bef0d0d87a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad4fd5b69a56270b61ec2652ad0fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3eb2461543dd3edc089fb7456e1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d45bdf1f3f5e2df7cc5fdf8722b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23c8ad9a0074168d5b6af87c51d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8ecd6f883cd1f65258ea8874e35680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6df5ead3173f0c2fbd1028fec7e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99e39d20aa9a1fa66622862fd4d79b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d239978e20f6ae332b468c93985f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b95c8262af5fe1d1a7782890c03484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca182103522be4b2d43415639296685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf636b4894c76ef9abede24bffceb8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a664b84596f3cc8d31724ea8a64e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb60eede18bd81aec2ad39a7f342ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ac7c236c53704c9dbc89a7760dcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976bd9d8aaf93ff3e34b69246df941690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a61dd28958919e01b33dcedd14d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a51a24da64aa52dbbabedccd319892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d91b767467207895a72199d83384493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb49aa769686859041a7efe24929f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea28e24f5609eab5b47260bd81c55f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ef572fe030905d5872dc5398a32a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354e0996b12b07a8c577ac4c2dcba197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ecd4b69a8515631ef92227fe8c07098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34c59c205660488913db26cc654b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598c14359b48c9ebd0a047fdcd179bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f27ee37c7213d1af0c9894054f8e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e204b4b30611854b4461d77a5174d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe654a02ac92b5496a4ae8dae1399103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91a5be47e2b092003e8196367edc76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7299fe3fb612710df58d7b95152f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21776de4cdb197e5fe2d9a1447beb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c40adb8d9fa7468b8b8840713cf46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9fa6efb857e6843032aeee155cba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9938d87e580d8566ff11ce965095109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255c18117b677655a5d90442d1167f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda99c8d23496f09b289fc04b2bf9f9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6352f69c0af65146214292e159af2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d49a90b210b8bbcdb551df138a80a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df334118e2c7d088695961dea491c977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f604b5ef05dca2275e3911c510651f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9c476bc8d99a5d3d84ff1a56c603116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47f0e2c5653aa278d3c36402eaca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351a5638b52c9a57bba47cd165f62c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b7295b36c30e076be4171c0bf63e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b18dba7eeb15875dbce40e1fc2c7b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9c0c6a1240c679ad7e28a6f3709e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254081945e077c797658f797a9cd3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce15da58089fd5ef7a187dfe2d18b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0becef6d1254dd2b93f35b6335baae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3685e4bcda4114a3612c3e8bef6db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079305361045d3cf7bfb5a51189b5536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a74a9b99f181e15ecdb7f1d8a3449127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c07dd804820dba7c731bc5d6dafcb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac1ea64990b519e702ac074eb45cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5539d3bc6fda0ff92f92762bfbd083f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab78cc2abbfe26444cc5a9ac404ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a25c8a8f70a834ecc82acefdac29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9677aa9c4bac1baf048782de839267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882a5014c4c68f74603aac8c43653b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35394f461de7b862180300156e07fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20781cfd05302e136b2f3d26b1fcf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110aaa6c853ad78e122b4870b923b58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692215cfc21212115d09567b7cd77637138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291572f41baafe183083511071c36dc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694159a2be8e1d7b5c9aa46c70e8dce2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d4c9b1719f28f4772be598a18492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637652ed6e2a9e624d329e31fa6c870142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556efb5790ad66018e36846792f770143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e7a4c41a88d5df09ed7cf8433f4e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05dc30e2aacdb87101297217784ad0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31499b374f1bd3cea7340377eb4cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0be8c25ad41000ddbe86910d71fb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd119b39087d850be0eabe431bc5db8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccac96a556512d896d988730de91a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132dcef29ee1c43b238353ce7ac80c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff18d0104372536ba751020dad4cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0b08ecb6d9a4e30616076d3f12d92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6fe3d1e74d1e0a52af6a6df7ff310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a41423820c38100e7cd2f4b97dd8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362404a0317fcd155fce055d39457f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e83928b98dcbba77286eace5ee890156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd9e57ffdff4b10de2abc3f1e1cce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119067cc0810b6cc0b2fc61bd98db1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d52da532a41ebc25ab5eb51dd40e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ed7b9723e530038a714eafab1aaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32fbadee5aae46014e7979692c4b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0ee85fd442a50d448949f951d2f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974778c64a2fab8b3a7b592e1549390163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c247d8e5240c5d1cb3ad3099d30c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47047a43e4931943dff1936bfe16a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933496bf32e820a580bc64b405006252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726827666a1d3373d3e461747749bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5ca0a8dca6086a47fccb5a0b510c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b9191fe6448de8b8320370c512bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18961d89d8372b8242cd4d029d950e61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95ced069f3ef7d42b0fbe0b465feb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee233c68008900799e13b545068d50a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20588e7c6729511ca4f736c2d247190b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a453e01cd0b22e51c7113766a598174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e13ba3778bd6f75648e6d970c06a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bad322379fb0498e2ad2111c633cf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ab4dee5a893eeedcc68bfd522f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f53933e4ed72851f3ca1bed92761a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22cdeded435c0626b7f38fe9f7b73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442950f60d1315c40311867ee83d054180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a53436961abfee4f77f10062564b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da59ddd34222aa17b95c2ca09654a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dafd75a837d3f2736253a119eb80c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea38e26aef9cd449c393c8ad8d55c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6433ef6f8f10d979bbc692465e9286185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63691b1179a792dc49e0f415ee969962186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f4434f4cdbdc5adcd190c37db019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe186a0261d25e3900d1b03ad1aad1b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7461d095abb7ef5e4b03e869b360f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d865d5176297611aa2de971a82fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa05ed4c55ca3aca3649f85de860062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b288db27768d3f7d2f06b5b0c51a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52796686fe0aa0de8ba508c8044ff92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29c046e4c57de8779088bba0698d51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345132c687c397042ef7b317485eb6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519963bd4409285d5052dee32ef3531196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bce890b250850bb221a08d7d97cf33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8437c3cf4c44cafb786216ffc046b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704cf2055ca0a915569338b86d2756199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37559c34692b00db0024816067eea87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def5f27051ffcaecf49e3d3e8ea16c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea59b7c93956a0c7747bfc25f6198202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea25f01e6cc35909e3021ed16172be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094737b7b0d4e12c85448e04acad3cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c7ef4744ce65b0d7dbc7100f2c4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f8f6e0fc84ebf762ae0cc701fc97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff1f74ddc99728d57ec866a301b92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeabc4d693c9d58182a1d0ce280b332208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835c56a92cd531606b5cb5082c107d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac49129163faabae1718ddd098042210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e996a5991c99761fac1f74f1ce2411211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fab3df12ea213ad9ee1b9a3e27422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327fdfb2ca4723eb5d61d97f4cc5acc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754c41285b7d3840b55567b2eca2dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce6fd0c95165f4983533688eed3584215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc1eaa678ee9681d3cc769caefd2b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab175493dfb8c324a3ee141989c15077217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2a8a94e149bf0a701aa5fa9a6801218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458f4035e62b43e28acf791900936d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61180e3252220fded880400dcacfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc0723970cd8915befe4de4fcdded1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50817b685e3be82648090c7c6ec549e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bbb0069ac80580732ea7f035fa19c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548ef3f0499171102f4926c78cdf37e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d24b880b31be42bbbcc24d17ff8ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effdfd332177b7d431c6becfdac312b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30bbb96182438ffd9061308f8be8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02fe656726fbad1c1d5b1f6634125b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5864c85a5c282cd9f677d585d452b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a197feda4bddf7a29785622c469b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045a8da42dce02961fd23624cb03f7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b15bff7e525480bc8b9f61f42d7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a41aad2493c92bd467034ee498e6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556da9b16f2ee3b60dd79123c0e26a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea5453a9be360ed4910c4dfd6ec96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874ee51ee6eeb30fe1a10c00ac4286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f5e0f93d33d3047a308fa56cec80f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0763f94f4a902c566f0efc7b49519238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df95303ffc868f326eefc8e5e24ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecedda9fb4bb992b36be93990a8f535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc008b2ff2706d1970113c19db05c3a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ee1d051a6efbd8baaf287cfc0ae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9eb86631cd22bfdc8c2cb15b20ceb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288bf87ab098511caf9bc58aacca68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe5b6959d185bc4f4072cbdcd8363d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794145a5ec9e0342f865c32082caa3d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549d19d9c1531f62dd5efd6c253e78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3b72a1ba68e50aa786efa477e1302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43093b37c9df87626850cdc71923cf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae5890619b10d3da587bc69e292a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7069be453b3d96c0a4a99c703c418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ee8b2a8208135f98f63c089414c46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc306ecbc54784e28b560f8774d2d48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da404444257f1db4abeef74d2691fba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14628ceab00d3a7f0db838bd0c608e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aba089dbcb3a8e32f6cf592815ee5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922281a1f8a62beeb73436e89d24fcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9ccf51c24a8a3a0cd661995cdbaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9bfae43de4fc823399747077014c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1b43a92afd5f445f4dfab09cb7c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b051e59bbe16380c77a1c6afb2540a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2e833a66d8d05d80cfb6ac46724b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8ee65949d885d6f7dcc61b3501e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ee42459afb45c7caecaba4fe20b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640072c11363358359b3ebba98be23d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80facb0fb39571463771352880873ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ea7e22b97b3b687b6789ed273197e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995596d1a53545dbd4adc8086059d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e18597f6e9e2b09303809929aacd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae7169ae918699ff1a7ec5bc90479270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d991358b89881caca7573a38a94b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc98a43ab58917a84d1619a0147673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc75b0f42a9288f335f6e9ab26738d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599719a0b3ca14279ece826876d1eda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e2f2323af393e29eca1d8a1d11c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634cbe1a2c5a61931bb882458602d3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b9417f3fb92371ac8d48a58032313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c289e82e8077c1b5f088a54dad63c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5662452f478ebcccb7ef85bd5286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec47a862692afc5c048f6e945bcf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073cbbd77cc63f67e7fa48f596fb565281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f0c3d73f201099e2022ce08ae11a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e35299fcbdc13618bf213b1ee33b8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a455d29f899cb17a87e95e7d9edc45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491423dfda1b9576867ef9e0ff75de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e26340269f782980d59fbcd93c22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27644699136c75bb457e468427008c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15d3b54777e6b272873ea0d9d88f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ee2dca5727489d4731d9a191a02f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981a290b18d9642a050e9505da184c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d17682faea4689f291a9fbdff670a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193e4022e2c374d726b3b0024f5d10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dcb43d325fe37a219254469159284293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe4aab67d8967f80955e12a79cf9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64cf6aceb7ce16366e16bf5cab257295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1c910a1d7f27314b3aeca262737a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de387bef40cf6af4b7878509b0edb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e88afcd4feaf3ac6c555a2f5975d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb34a2e74f42fbffd17f42b9ffdb7c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc0c42c1b954177419419ea1e2fecd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d5d462cf22bd84818bc397a4d1fa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364eb5297064807ebcb347119e9104302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48918195f6f09178ed525a24383b61a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933842d1e73297254f42010445d4f2f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de058f42d83a024a3875d0bc3d5d6e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8cae9b89a42108b2125c05edb41c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f772243ff0f6c8069bd98e54ffef263307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a347a500eafcf5e22f4e719866bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd2bb829a8123ae41cfc13f6d2fba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a06e877b47edeab4a66bb2c95354310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8432a7a6943cf25e8d271bda95139311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072982ed9a37aad6ea435040bb28184a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58961ed675981c00ba0c44756703676313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f131b95a1b31c4385e72811350293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5dd7ac3c221b2b76d5217db30263e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205fe5beb1c90313fcbaef9fe7da702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558aa90c076fe18a0d3d3dede4d36a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf72270046db7f8a58ca26efc7f26d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ba1181c582f5f9a45ac2a6b88d25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e4cc6595efa389a4d6949e8e78da1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73c963e31a1f1227eaa8dda152ba4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53008d9836962c4a9d4e2702cb140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf183326b35ae79c299a33fd4a0ca90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba43b05c138f4425b6dab87e719fa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46250c947b57b3e6070ac92ec5d7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7526e0127b01a26a19512333e4a5a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec771f4b6a49a4751a03b1ff542ed302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d41b5cf5568a6efc222f45afc67bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e948e8b1ee7c79f3dd6aa890226a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbeca8e10ba6cd1715423c50859ffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f7c0f659108226e7cce799890c3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8fc07ab220f0e1e2566a55422b19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd9cae423782d4ed45e810338caa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a87df93b8fdc21b8363304390eb98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df437506dff4afb0b92322d405c0d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e411ceea10b6a91de2abace72faa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529f089626b67671472df5245fbd1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076eebb279b1ba095a3daed03045f79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46928f4ab767d86ec90f7fcdb0fd7488339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b1de66aa3139c86aa49fd5d853d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc05f75d2229551da808d2b47b69ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912b949ac8ae86438bc6f9137d7db2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd75da42f084eaf7615e1f2723f0252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71620c7f6d69e0d568f309232c119da0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6c5787b91d2f56eba66042240149345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47376b9768d2242d094fada723e44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07506e05dea24435213725acebb63b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe51e95a74335260d411845befa2c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fb7bd3cc0addffe2882a85dfc6c29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be072b91459c7fac28aae4a052556e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f62d458fc0d1ec15e440f79ae1906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6e90a956840962b1c335171c9198352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5bd7b7ab78f1fa82eacfbd24f51b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0c85e20234fcadb9a995859e916e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6368700b9efa0f103b0d5d0f9525190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26713d38737892351981cee4ec396c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de28e65fc3290b79337c3d3dc0fa92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031c1aa988e81d9bb6bab5559b35d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7732825f5a4336e17969945f6178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdcec12fcb5a7d6abc530e7879e572360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c25d76ce10e2e90e026d312c02fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1627c447a04b228c12ede3078add362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c598a2bd4c0984cd05bfc9ca05c0e2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529769703bd31275a9da9b8a8d35314364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d75f6ea3f40dc7bb1f5530c9b35c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c194a464d18ae5f66f8e39af342190366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b11ab20b535188ccaf6a7f3a4679c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c086d83b39a3b95d2d122a459cef60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d091b07b0f0aec6b165aaac73459e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dccfa4ba046fbc9a93ceaedfa22b8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19b77e43cb8b161d73c9586bd423b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f5705147cfb7ff9aca020382fd70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b945892251fba27e63673a4c1c0d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98e0ecb6dd25e53ba2bf3f40ff411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c938e557e4798504bf099ddaf2902375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee0fb8c12a9e4922134c2d499d2e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b3cf4941e36578f52c1cd052ec6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a6919243c83120c1e5b7f0ecf35c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449f74a021e8785719d122dafe2182379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08c02d2f7db05da9a684de1a71c11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87a2baa30211c82538995027e1094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564aa9eb1302770bcaa66c8748e5d96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2eeafdcc750b0ac62ab268f0037a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776528ff73fb73249689109ddf7823384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6ab0d36aafe5820f69408eb1b6b09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636539f51a0b1fc2edf9be0431f1bd05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19efa4e5d9d79435b70c8b8ad55d18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebba1033c788e155e7123f2185cd87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155f7f69683c08a666af9218a7b8c6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4768316ff3297ec11b4594261ee109390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b10f7babe9ff7691840d66183594391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705ee5946da02a7d529e5640ea7b61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fea22a9e21154d240385a931da6c07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f5fff80b25308146c68a37ea1d696394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd40b6a3acd4141e810a746f5fa09ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a949360fbcbf5cc5ef180795f8b0b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13895d115ee64516021e917efa2c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a49d9f41c6cd1556b758d831c8242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c0e4f15823a18955f5152739275d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358c045958452d7da706aac5deef1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d40b413dcc3b9378e0b0bb05649a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8dff68ca917ceef74e0f7226af5b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8647c158ea6eddc558ce76f5aa8250403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497109742f1606d015076b93dc99f4ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1614e41fbb13fe8a5835a3059ec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ba39c4d256abb8bf4e3d61773152406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b83031a240746671050c6051333c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e583c9e0601a036f2696df80b4c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827426c59905c898e3615f5854e658409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c23c9961e4861fd1f9c215eb3fafb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57c197d3f8ba914f45e0eb03a0fdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7be01fd76502bf9aba49e2eb816da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f39451cf1204e2d0ad62f5cf8817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4b395e8be4f67a1c09d17877022c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f814a28ed76350f8baf605e2805b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495faba827392318a5b613f158cee1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae34ccbd35ae4fcbaa63620857c31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053453bf0a0da9130a5d9ca466b9015418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81437d1a25e9997e2e4f26d6992168419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7290d54cfc48073eca8a4861a5b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352d59f08053dfb1eba1a9f3717b93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c243ce5e645c0a1e4a4d532b308e4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a767b7e52ca5dc60a064acfb019f67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84dde0deff7753b432cb11c9b02810424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425604b97a0c49c8acffee208e628f54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345df516614d35b28f3efc99540081f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb9a3b81476c9a9c6959cb3acc6876427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777f79c3d79f2d8bb99613b213843c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08847bb30e03c7da3a28b0ef3215bb4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b423e541bea8085058d0af7e698e72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd4a73de019e07450a3ce38fe12db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507838b594404a5c006dacd212e6d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27711485420a64fa0ff495212f04a580433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899e52fb655e62031ca73d9fef1c6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ee52f8dc534894258aa23e634f87d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499bf7ed47871fba1d26734abad0b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0f1a542db719032d27de0b067c63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bccc423a2c42808a1858dce0d63c45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c627531370bc0b6b04d5786fc69c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb582883f77bce45a499d27dc907372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8133833eda830bd5c75dde271794a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328316aedbf4eca5b67894aa3679076442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9241c6acb9f33046dd9c8c218eaad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6459f2dc38b36b3af55c9c01f1cf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683247dc5315ac7553b1f46c8089d32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9918de54a45c740444200ebb0e84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee12cbc770f104c7f1b721faddd993447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dab368ce8387e67d9b9c395f3c569c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f8c2774f5b8e658bfa520da754e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eb9246658310f14e6e8c936c14148450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c561c082adaf3544bf91370c6ece451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495f3a2f0ec4e62c1801905e560bc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349390aecf3327a0f21da58aa62b61a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf508351cd94bcd2bb76e60a4748790454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace6713632932a13cbf1576ad55526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49da340f31b85c416daad0b3ba8826456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140aa9491e3c9511dab013fae5f6b1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0fa6f7f422f0dbf647836a0b3012458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d482432106fe7e88737f327ebb84b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3e0c3eb7afa8753018061b322d63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe089bac33eec902f941dd5fac32871461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595517174170ce3547ece484099a20c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb9e0982827dfb72c79d168267ada463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f1bdc3c8df0b811c7d48d9de78f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1730fcf42166535f2570911b3e76d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1cdab9e8f116b52a9bf68aca27fde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd4a8c26a8bb6f2b5a816db6b0d817467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc9cf7440941730b8b3286ce1c3a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852971d5ab1d3827ba29e0d63ab319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f62a6608e26d7c5b09254f2b1abcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b054908affc3de0ba655e3c6315652471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad319aa53677e0d52c27ad7f1265e3ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c3458cb28c254f561b6c481e73d61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8db1bd36627b743949a2009261e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c1e955ebd0b8d3edb8b0d2d3b17a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdaf40a14dfd913bb2a2e48f84a35d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf84e388af43a777b708bd0a29113477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147670c02a09a4d47454eb3e731b0e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1428c25285d38e1d2461ff31cc0b8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>