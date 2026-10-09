--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f265087295b507e585fd869f1cc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6639f968ecd77b37a3b7d2286df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f168725925e9ebc05a6d95ff217c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8e3cb1212ce302e675ca89f0bf3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe4871f3d2b98122f05f78b3d081d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d801cbd9bc7b5be0c50ac78d5b295c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc40aedc0ec55a31ac665796d704fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d49aab590d6d4ff1d9b37e91a6038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f0073edfcbc46d75917f35c59b769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46fabd0d5fbfb8b5239692badb39d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f27c3c22713de0e46fbb88a8236c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e88518554e5f722e2765655d81a8c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea950ce03c2d06e82175acc4c09d74513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0804415626fb7f9ff67475a87af88714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea287a4e8fc1d2211547efea6be65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fda215ee29da73bb32960c993d19916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa385d2aae49febc303d24e2884b031517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44448d9de27f36e5b1f9ddd6aa832318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b9274aedc3cdeb91a71175e5d854919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ed6a7e0fde5910af35f18f6878c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667686ccdbf6a5ccfff07da3711c40d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da2f2e8e80f9f3c0861c6d02d2a9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffeda7c2a34ea583dfe93f4ca05d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dde0a3c6c98fb27c2811ddc51d09624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f368e8609087a6c104b589f1bffe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc646609cf04f252470514909234c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb33971a0bc424cd29f89c3787c680427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591105c813c6a6cf056e5b546fc7cf0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896719c3280491092a5fb5868ef659129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd564bf440cc06045bf39e1628883f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916a2a8a1e672a55533b8386aa991631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82db89f200f0a8c21d420073d9c78832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e7445dc41c3f332f692fe3ca606e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d8e753f0a17164695672e0c4868f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6cfccd09159c8f6ac33334811fb6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11ccb2358d1a6358e02bff7051c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a355f299fa82dd7e8d2781bc2f86737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb282b413dcb580a8a396b89957705038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1ceb99f647e27942bfd2d7513675439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788c228779eadc6163a496fc833b54d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db859913523b42e475ab8ae7dda6e6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791c8364f42ee3b44e0d6ef44b053b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6a9fd6dfc5b03f88b82bd038e89f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255f98d95d8e21d2a2544862061dc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e4c4352354b3b6757f3530eb14d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314856a960fb485c28d17cb9e516ed8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb0b3228c03633a59b1bdb6448e2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18217899a85fade969ece01f553fcdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9dc0c149fc7e2f32c764f4a547b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d335ff6e323cfd66136261aaac172050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73dec580b3a308fb64f90ca1136fab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4acc331357ab5857a04e704eaf3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b7438847541a6335603c8ae3c13453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85e4c575c60206c79f16d44135e8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af173c60e638ca5145fe470498270a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3daf620d745c106991262ab46c353c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07676c7e73b2f0ae60d024bbe04ae21957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f49f2760400b5eec3c1185824cd9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360fd929c801143134cf836dc2f0f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce538ec804bf7e525e03d1f1ff485860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b9c019d6f06403b49e4b5e82de11561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f87c7ee32742c0b3389de8289f2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045947990fc1078a8c9c2cc1c36f215763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6be72ac82e45d2bf1f491c829db6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1110cf8598e53829d012c4391810f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354416db81e16509365d0beb036c84fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c0004bb6aca3a98ab68ab2fee37267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a384c873c30f859aac74f4dd06918f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253bf0040ca607b78b46d26f0b5c1ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e774d9cab8a0c3cca848bcc61534c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd63d01965e4bb61e03dedc41bc9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de99cc61843c1146d9fe5690eea22c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61baf7057ac7f1ad197118f082ea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad936453f69f92d2dc8716a215b7ea574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472339cfd873eb9cb311b30bcc53ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125590ac6910f4f764e0ad96fc33d2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485a46960815543a79ab976e86574e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5088350c71403793f2a39a5f0efd2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c60823bd0621dc12b36a5b297c9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae67744cc83d52b43fbe16f65a6d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39142e845ebbd3d0aa52bb734bc03a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cff2135ec7ca4780ddf706781d35c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8736dd39fa4b8a0172ed0563c90983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c464aa3e740b95bafa451e1aae663f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b2537d75a4810733934af7846080985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ea92b9a7ec9c7e19887dec2e853cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1836c362a8e2c8c5a39e994af10b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321f9d074e2083ebfc5a70bdc827a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bff808bb440e54a25d4124536b9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd4a2bcf469dab71ad188d6c05ab390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc4bde40771eca3df8a1d7340e61991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8614c171f08b4ce9eee5230533897192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea36a0b82c7e0a75ce8d10ad5c07c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570813910e35317716b8550b0335b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58206e601c6cba0524c41d0626bd528595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86c7cd17a0b0eb6e4681b12f26d6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadf114138eb96b78b5cd6c9745a7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda713d182ed3b5620a21b6ebea231398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d05c0affba87772204159e6f38e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddf162e722d09bd9e783b2ec8bb4c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039eff77ec17a18ec93ca920577b709101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5b7271cdd3f26cc8df2c79c4ede2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5859d85245241678df2e7bcb54c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439dd1c7133df172d5cf3cbebb7beb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c097b00855cac83e91b7248cc3743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc57ec4ccdbe5f746c8c58bd84aa605106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b01b16dd57d25216d9a5220eee0698107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c355e66ffc0a941607d7e365d880f72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f84b43797e079d1e3aafe6a07f7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d57bf36debe2cdf87e8cad8d0ad5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d8318b327dc43f343682a2fa0b0f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025988d28b42105bb3d05354cc8a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570ad98fd2995d00c49a569204d8d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea68d580846551c352d270dce71571a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef27d8c8e58a94037f9c5a61b628c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239740fab1daac1857a089f40f7c5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe1625bd84f8281a2091292f16a89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588df5a02e2419449166550a206e95c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509aff27de9753f28546f69a8bd1d61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a46bee68b8cce61401b2e2ec8d984120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e832a16c912e2bbdd2b657eb2abecb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7b09fe18930b10481ad2fc85f5b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141bc2767f42fc503e93ecf7302468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79bd1f20bd48aca47e14921bf4bd54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381b8dda4028a04ece5acab902cd90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a699e0385bf7553c771b792508110126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcbcf417268cb6c1307d42d881ccbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94636515b596d5dee9be45e833540e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14bcda4d521d687f130fb77c52bfef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591aed053f33f8d79bcf2dfc0bc2fac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d154ca9d268d2d32c1842f7a13ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9121db071a75dde42a70726bb3a85c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd686f91797c0396503aa1b5a6ce47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207cc6022bd12949ec38507be196f56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc99538113e7aeb764158b892f7803135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49948e9662dda51726219f986aac05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a50f5ab5aefb22e11bd9127f4026137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5053c7eb1c940a745de8204344cf48f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3c0896acacc347dec3010782f434139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81199c3242f2666141195fa7fca4596b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933935f02e7d7d196d2c00c085edbd92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694da3fcd913fa81eed41d8faf3e7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecff65a9797d506f75b2aef91705ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc981d6f8cc8fb6c8289b496fd82119144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61461eedd5e00790461d7fcec6afa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777151e56251d04eb4c8cea14d08a5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3947b2d1f61ff2eecfa046ced7233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740037f9f867eb8e8b23efa6018059a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a04c7bea04d8d6b2758571d35931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff53e3b892250a5bb3a248cd5b1e4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea627670566a9d13ecfb05cd8ef44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03139932ce60c8ab9ce189838746bd84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c90e445337159d55b36efc3a35b0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d50d31db92bc7f1970922ff61661f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a01fd9ab53d36b03d7f7f1fa803ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d67b72cc4ece11a64389c5fd2cacc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291443f101715154276fe5b04e478a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300081d020e7cd78f527ed2d2e0d3c31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf76e1d11b63d46c356cfee337b053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd89f7daf483f3907d6d8e9a89ab11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd983b5ca43ccb4f611593cc9746e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e90cd6c4428b6f21c68e8a935f26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe457486276fc34f1978d3b31b6f7dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372d580645143762f7b131c935d278164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dff3e6f7837269dc217764a427f21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac898bd6b8b6a86dc0e94a9d3b35c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b397164e4373d1806d63b90e62077e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9da2b82270d7489855bd50e9ea90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf14d38749278084283d3c91bb262169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2419a2e9adb9e6cbdf68321ef2a43a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23373ef57de21832fa1b261ea1534e11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b14270c92f0cd9155d9102d0ff2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae76d3ce14e5618c29e962a00f50c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba6f731d772586140033deb10a427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1125f3d500946519b4fbd2f8ec6e14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb12bebedc4b511381d4d2e2e26b83b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91141578fcc85ded3912f8d8d7311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70b0697a4efbb99c3169079c91475178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900966981ee7b74c28186bf6933628ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aca5b724d8d0bdf14c8f483f79927b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c99b81a64495a9d989291aa6aae45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c10da1a7dfe0dbc10b53b58096ae9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2be58c3000a2f65564bf38c140ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415392d24a008874bd4f43b0278b57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c65a8205d9afd61a6eb5d9694193a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96285e47dcb82d08ac313c8776aec01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa7cfa571d8fc8237cc084b07c2005187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197ffb27a2887ae71af488f8201108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef49157ac8c04c1b0a0995cf96efa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af37f6579fd8f6484d2cb4f298c76d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6879d53abaaaab2c4a8d039983cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0952538970273714264e37b39838c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efa14b77c0d1e56386ba6ac5d6f2d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8dd10d19db6fa26f2ee56b5243c7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d41c3c7dddd6a2a6e22106c1b9ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf881db9f186271d06c02234c91a372d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d7dedaa58224e5d2944e3ae06c74f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e15864adfd6304542362aa71f2674198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdec130c6a6cd31cb482657eb7393199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b6ef0a5d304cd9473f32c05897b00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b178e0f75aaa3937d6b3b587545df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967ab489d45694e772392ff667d201e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8129a287763898134d0742b6d9f2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f61e7f6bf34b02ef9c25cd227052df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e6e9070f62b24575cc23eb1a15cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5768fde2e6e6435c3c33ca23bbad7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba15a8c44e4c0923262b87a57e170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258f93d48af0c51f8e9f232527ec465208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c460350b37d70fd4ce4c4c14bfe0f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ee6e1a49622e8af05a6d36135157210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6723df96eaf7df1971b215d292b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f623637393acad31a056dd9ca1a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90000c818bc4bd904a96346e2c1c8de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f17571698fd0ff4a92b49ca088ece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1f35d0d804cd6a327847a2ef777b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf34abef72f7f89bf4123a1bf5c4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9e853118895f8bd81b8ef8681d93b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f1a58582bee0241f302400751dcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4521004fd2eb05089844691e5c7a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214018982197beceb6e258f687b7814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6d70089ae65fec19540559ba5ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c9cfbefd3cddc5fe113880aafed60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab059f5756ee5477bc040e53cc65ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce315fb16fda30c97bd5b060d95ad81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e02522e983ad9ae3a533d77f24d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d129ae284ae13da9e7f8a31962d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9396751fc6a8138680be895198b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba523b6ca5dc4c1eb0d2d4c597723d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936ea51b18fd460cfd511266544efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9390760184e2e64619758d5815c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d978fcb2bc90b22e7628e31f7f222e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d70de3d63e524e2cc9086b73fff0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d894dad91c0e1f6f32919abe60c3d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136722e8b8aaf45691c05bae3907770234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b328985188406ab4d06bfee7304b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efecdd454a02cc0fe1c6894a552e53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98053c69c1e75c57fbb3bd744fdff8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcfb975924bc72e80cb6de58249edd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383966c3a483a3d88bab553fc56dac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332372b74ed35c8cc53137e2daeb585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90b3f5eea68c917220a6402376b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a1109bf308410ba6c9c32716324242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b81c57ac56475d908c2221a4160e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e9bdbef23c197e7213f278c9a53aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604440321d6ccf56eb3d860d8b6ce503245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9eaaa0a844fb349221b36b816830c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5cdf5db04d7277cfe85227084dcce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3733ff19f57f4a71c318ccc115aadf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458be1c2ee6a7abdc9dc739631c332e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29a7486991776795bfbaff2495168250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427e93926644933ca4c6a300ed3b7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6939666c1af8a5e7c592e33d80adc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710eca6572e9ff15aec28c46bce7cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a15b42149807e50e86227ef09f92a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd788d8b8ba3f6e5260a6152df38b1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957aaa8e23a5dead475008d56cf1a23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672b2eabb8ddc849ad32e8f956c4c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766fdb13358aea0263408f14984c8eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdace50a608af694ad2e41952c217b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490594f87772dfa27c185ffa55801c0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09551aed42dcc37cb8c322efb51251bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4901bc5b6aecec034ab464d4ac675262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02da41c16de62f9c0e26f5e58501ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437418d1a49e08ea7a3eee9cd7c9b400264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1204b97f04a4d54cb24bd4f706a4f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50c97ad57a4dd68cae1e937a7bf56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742b2c359f18e19df1a644306e7a3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f785eec97ee56e3ce971c60e96abf15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8df8bcf0e65d640ecafe23715b5f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ae369a0d06e509d3954ed72e0b8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288d19f50a48e28ea6d408e3973113271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af6f3c575eefeb658ae6f583f2fa5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8121b483de201d5783da3a6a88e2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b14028b4a05a5b4eb1ff1c24ecb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ff31df18b94232507fa89f98690c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f58619acaac127c18e7e0e2e8d7a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5dff8bd25ae9ee19d3b517a53d674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b538dbc1583dfd225ed27d90cf475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8eb50f48368dabb24875abfc5ecd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802caa0ec8a5d1dd99fbe1f4059b89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3868d0059bb335be8fd08f92e1f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a86b33195bfda04a3846ec72f3db5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba16b0adc673949fe6192dcb548305283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30e2b3cbdc27aa2a6ca058adbe9e3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacb63a391e2fd4791ce3143c4c5c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d94a3d61d63e59966868a7734eb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94cd3a0ecee7aa1ae56add4b66661287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ec0b4b3b299ffca644c01b9103ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecdcb98faca8e5ff58e708caa57df7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484d09b84fa37562851fba45d74994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458993396b9ac0cf3d6cf6f2d3d89f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f2d35bc8063bd47963c47b8c879c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b3d704218c3579ca6115da1baa25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d150989472537edb2443cac4371e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51ef388e38bf9ac40cb64195f193fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef447abd1220f11fabaf564c10f7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660548b99dda5d26adf6024c459b6816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ebaac6e4e6bbf4b0074052fbc7a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a242de48e7d0d58d74cb3d9cdff785299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489e12dd8a52cbe1acffe8ed1705ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315396500a35bb4a93cde2cdd167947301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7de9210ce4657f78bc69f8f89fcb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116fedb3118ef64ffc51bb47d77696303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b3b43785af473367f2df8add3717304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbdf854ea113da4d72a94d2405ad20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734afabd521768feb68eb609af58e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d13a881b7cac9e96053b8c362aded307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfe15b961275e4de96bd4d9a8dda7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ba90a42051d5857e336df54dfba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c616160029039dde8a93887f6a1652310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b01ab9829ff8ed0587a5c8ec38ecbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19953fa31b390c58a8c3fc10a1e43955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2cb821b1cd3f8c359dabe5f7b9b8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba108e13655dacd79aab78665b05f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157aefb11effdf4796ca56d6d729db0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb94150e5aa8fc70304971e54c856c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239be5d6fe4fac50b4d6b862e9c8235317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d97998568c46deff42ea8e40b3f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b67255c7981219a9bc481369be54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742916f3941c9f2da681ee024256e28d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15810a408b0f3e1f40753c9305b258321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26bfb0ddc2f444e9a7aedb32125f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb4639a3840be12337ba19b7ed9349323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b07a5b2c8aaa86ce9605154807fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027f6b135c9bff1e96a55c54ce6737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a4dae9805ef9f7e09c25ce1d7e91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029845ee14e626f6ac5d697a01aae56b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a18df90c484495d2f209e47a83c2dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f07279d250c3ce3b5378343586bdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213b5d23a3e6184c893fec68a94c9dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78c0c3db83a890fb5b0fc5f6f8d12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826f1efeee85d24bf1b1934337cd7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba23de35fc2c32a0d962343f196bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a0257a02368b689cb1ce024f62d0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1355c91702d66e9b56ac97309a2b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9ccf3c13282a36d70a4342db983d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d301db3228a6f4a8661b3a59f668337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99705f3510664ab36c85861b17525d09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74fa20b1d10a198a77b4d3fe4d1a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078108dccbc04453ee8a872f0bcff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d93f7bff971f8e5211e75b7c26bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a4c23aeaa49e2abb8f232ba9e776c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf3bba66dda4d27afdfa23738f851343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d141f519cb4526e97328723d5962344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875279f128bac519f6bbe46b1817b6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562264f084ab45cfc39d1fa6c5e27965346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f7af5bc79ec0b9d846ed012df091347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992469bf6478f7ec53434cfd833070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87f001c529de79c5a82aae1354f935349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a9c83d7cb78131c98f68ab4470af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97031584a963eba7f0d45611419de945351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0acd4110c99f05bd4dcaab3f46fe7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca39da06c783afab84e85a46b1a29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311502e6be3bca91bd6e060841bbf19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003d7e78c52d9b306cecc27f229a3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d285d6cf9101808a7a76f4fdee6759356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b445fb1dbb22b9b0538e6b4f5f0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099bcccfba22a01005e057dfe72a7f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47597b7a0a5e1f79c1c8fd8f75e01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371735ac621768d5de8389bb175cfb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3972c009a8d8fb88de9779fb0d6f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef3489e5124758ed28af2e26b4f76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4823105a75f58125fd7d71b61ce58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba8855443da443f2c439518edcea2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff276e501d79ffa5dc9548fda11d4a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e0dbbbcf818d765251dc25e6cc17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc6c4c7b94654b74fe36be6c6d51b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0ff0f8145990b0ae241e4e4d9e7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e817f8844540b507777cc9704521c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75b02a3ab37fb2d04d8b449c322eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b305e4f1ba60a22b21548d44484b55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434db9d1e19ed7e0f0536901ba4cd02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52610e01493061ffa383b4cd9681d0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b502aeac07cf09286faddf37cf35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3231d2efdb8405f9b88a5271735e81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc6b810d87cdabacbac60cf9ec814376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b270764463ebaf304c2931bf9ffe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e4a80d55957f385a2600855b5081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de363f8d70727bd703c37cf7cceb7e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2757a31abee645da6a6b7fe29f86f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9004079c98dc8aa9aeb92f6d22d36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c97e9b7d6fe1ee15db46849cc19099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa80e79e3e2a43a990c4945bb56e1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea104af6b76de97f87458f1b8eca7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c798967db49e75d3d68d8de03ed39ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082113c232c29584605deea295b0d8fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ea873e71e435264b108f745a0d01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55889a16c88addd5ffac540f41a6b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015aef84ca75dbef2082e853a22c4df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdde86b6b3e161b125f08d02daa9e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcab6c67939c7144177ce54077b327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d336182d44e95071222a1f7def53d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3affa505bf40c8c551367c245f10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14929e9bfb2789fb19d192d0572248df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325abadb8cf9b809b86118cda12e27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f869bfb15c19b7c743c155254ccfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765175d9bdae4fb5cc8c16ecfaf2e2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb3c10b212d06e9ad998fbf709bea4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747931754121e1abe232f1e66c757c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1e075403acb281ad0dfa9187dfb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8162c266253d3f22aa27c7408e8ec49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216bb13ef4f9a779bd1df2a42d2a51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7937b019f627b099b6eec1117b17b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f804933b680d0cec393c1b12a472f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743c1950954824a1324d0ecb4a2d64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ff1a63f295b25c3ac4e8c57d9fca7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9977ff144364a7a9f4496556d1be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7973cf30061f2200d2bbbea464c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ccfe3bcf8fcd084f56e9d9c1413a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775948b00d05ad6ab7ccf6c8639b2611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246f564d7f3c79c15533d1af6f0f75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1d85159ae7f13c6f35f0897b4865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877749494b0d70ba64f8fd474e92b047413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc374f66c867554197eeacd5bf2bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c0fc53ed0a00f268774a88850507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b305d4eea5270ae23b1efcfe82c3a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d62a5c9ecfd16211c315ea2a87b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb18cfd78130e5ddb3c15739aa9bd36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43f9892ed19ee231cb9d8b74bc34a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9fad13dc313b3dbd86c3a74cdde7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486544cb75415ea8af4f0e3fe08450421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc24ac111d1629d17f76f540ed7be59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c13dc1eb774a54bdadf9c61627ffe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d53cd70c56c6fc315fd433dfb4e8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c54ef4082060da167ffd12186a52f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464968bea4232c812e3084ea38414b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0445eb73461aa8be8f0b7417aec70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f19dc11f4c48951a875833b1ca8c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac89b86f3415331de9dce77b14a27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e612aa82486597e4ad4c85f432287430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5433e2fec710a35701a2eebfc9f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0325be3016455665de7d2eda9a40d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962be9f410bd0ba7420e413e9b8aaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fcd2e334e9de566c6cfe11e65372434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae390f37b47147dc9bb2e307945eae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42f235395a43ef044d3c81b7b022b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276e51e6bba7c5f85a189030ad9952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440fd9c323c5f4833a87469f062abf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e6f5fac8b980b22628301a476a00b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e6b8af55e349161da635ae7171167440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d7ffadaeb085ca4a65eba026198e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911920f011906ac2dd49e01437b3a99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b295ffc132bcc725e8c42491417be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8a18ea5e3c91c0810138f2563561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe7d25ac57bfb1adfa5bf37d64f782445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768139691daf63ba8b255bc839244d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abb9e82d76f79e86cab1ce15c5a21c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2e40e05fc28db90260f317d07633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83314115704fc4cdda1728c9abd185d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb6cbc8e1d4feff67312084d8a317450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e6b0daa44cf8e6f342b0e8d3be65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d001dc2ad25605ff08d3156f935a17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128e836135fcdea3ced1ff5574cb828453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb747cd5b9adccdf6d63ebc1cc3243454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b27b989c10616c170292d71ea0a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0827d0cc6c010bf07fa628b1e4679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dbb5ba652c7beff64aaba0feec5fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6ce014032a093b88913b24b460dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77389e22217057b79604ebe9d65ee6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1146a3488710a953ed137d038cfc4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2c19830298ad3a47ad71411c19d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c03ba242bf3a61a9becd733e502d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4585a006ecf13fe528b2c14314d484463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3143d0f40ca95c453ca9cd10a01368464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce358f826d581f16d9cf619d07c36b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6867b3bd6c4e4e4fa76554474eb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a27b51cd580a6b4dc1be5aedc026467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4551ba9163f3fdc8bf56fd26d4bd07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bd2a60fa0185c03c5223beaa6d17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31101594aaf6ebd20b90332ea95463470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593eed63f917e35f29df748ef156e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849cd610dbf9cac96fe9b8a32ff1b9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb282a9be83335396e5805d7347f212473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f578039bf6c2c964bd47ce3d4abc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c1432cbe1f0e3a52755514ee56198475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b5a7cc25cc08daa3a2c877f18c2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf28b8ae8b1623ee34a100401b16c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5467be3f19e127cf106774aa2a618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709fff147ef96d9c44df4d379d6f50d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df73cc016e22c6fd1b87a033ef64a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f92d5c2388dc3e9696e3e608a1a4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79176f55b4442c40c575b347d915f7f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683ddf603ec578dae29525a487f5a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3a70548eedb0285e92d2e45d4ccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299e20732de651e2c95dce320b908a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ad51315383b17c8424236d529303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6748ae171de466ea0cddd77650ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9ec928005161b94bde8ebacb5e373488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877b5d30b94db927f99ae4e6f83b84489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739686de4777c13cd3785b8d3ba448e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eee0e35bdb6557e35e3e1ab9e43622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd49c675971674e09aa680d103ae1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0304e8d261165156032e3da124654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc8cf33be43b8d4946cafa8c032c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5774b750c045cd16b6742a94405ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a16caec0ec4b4799cfc17fc12a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adc6849021d115f81acc6c0b432928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f44c28ab6c763d0ab148763288db29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ed485f0e953dd066d57f4f7694c8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ffc4d329b584a13197d1afbe310611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989837923352411894ea4c8ad05599d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6771f812825fb6f17c390cbc1564d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdff46507e5ad29d8d4bde42246f1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488c80c3d0e64860452a7a397039c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72399fdb1799249baaab17eeeffbb9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca282e1806461decc2bb93534f6b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ebee07576c2f207183a783e65966d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40aa659e20da510eee1f2a2d9284f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a1f3fe660c9af81be52696e9e593320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd72fb90498e72c34663694620bb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f587795fa512965a9af78423c562f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fdd2d8a81e8f63a9941cb1cab335323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a3946b28bc7cb5e4dde59446061b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f478eb22d3e6939d468bf3788f25c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33183688b9854cbe667acdb933c05e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2f2832ad1bfbc7a1f112a5f2424327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91107d38cac92a50dc879a1ccdd95bc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb305c832db4f43330affb3672ab3db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40632b70adf6405e45b4c79d70cd5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f5b040e9a48176b2cb9c3bf8a76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c14fa2c2d155f1d0bfe69239cd5f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db859d3f6ff64d01b703170f004f13033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12136ef4a1f4aec555ebbe8db27dd1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba766edd98a76434fee2e71301e2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8e2c6da34aa04ce0040b5b42e4b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258e07878fc9499db0850f00a23bee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e806e5b0f8f021bc217eaf79c6afdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75e3469b74acf8e06fdf0fc960643339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fee4e0ff8c635e3505a7c065d248240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff24af01e1e967c53ec4069ce783b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a062fdf26dfcafc54eff5bd13a6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ede41c4743aa1480b9ed83ea3ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a383f94c475d22856829cf1f986d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2b2de85cd2a53f234ccf9f78371c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11753a70fca744744acfa7e17a8275546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e1a5d62d0cdde2e31cc18ac47320947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe322cc5474370afe3c8f181746222e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880119ba82b0b51e4839968984ae7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac3b0ffd356867b4bd55ab1f84e7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00341cf5ed92f7fe259dc4231e13deba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef42f966a2d4f8aefa3f117893df552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6e37bdf3c61de0041aec5db7194053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daaff0007f87ef695d1bf308bcc93454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab6ffd988eae80d297e05d334070955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac13264b84a0c7620780756704c1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da79207dcf73e2691ab9795519ad8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45b69bd14861a11a7666fd088b13d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c75dd8238f0a28e9d67575f7ced259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bc992e549a0e5abd34ec8d98360d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc97d48a978207e7bcf86fea6457c7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0858005c2f21a5690b129e924fce4d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44acd7042ab56ab3c3042e22577cc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bd76b8627ba36559087bac72630d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7c80656975f0f7ddf17dc0ad412265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3caa5f95f73fca85a2d4ad23de9d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba6748f79d24c0f5c9f69480c402da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf14a437ce0699d8748e95a590948268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa824616c0200799578e577c1e22a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e4a0c3c8e7ca89df8b6113e9725a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a300f6b0af5f3efb854ace73474e9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5605e24c165c2d05cb25ac7d8b6c7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28138d375c37bc43d183a71d6e13f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a68f4c41d5871efbcae2182b91cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262598faa5908443eac6aefad78395b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9aea80c66d5135efdefd1b9d6bd6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb5acd39c2f010e2135d588f429f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7157e3c9c9917317bd175b05969278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b62427c7f3e81d1d517fc23e29813079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce773eeea5aef756e4744d35e8d0df680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6568138d57712bf321510d04d80a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235872205ba5403a77690b2b2aa17a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1817d3eb2a7d468c6610fcd8c134883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582baf07326064f59cb265095a816284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a09b40c43d1ff80d268f71386d6eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf910a18f812bc857952543235c62e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696335c699e85de95af13475befb8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a76e52fae25550649ababf69e15e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac48709fad30307cbbadebf7a7e6b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3255930a66d770afcf8ea68c261090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261c20bb01084246b0d9ac5e7285fbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343b8b2aaf9eaf8d16b2f4868acb7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f11527a9b8ca400bba9354f520cb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457f0cac07674fa409be56aa36a9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ccd7cfc18c9a3377dc715d4a36dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343b22f654641715edc4f53da668d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d81516919d9d0eecb042f94d399cae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f6cb663cd3af4d1d841b012a4b8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203de419d9074e28387ad923e99b61ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ae1ee956c1dae955b6ddac2b3782100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae7e2c7f78ab23e984b3783ffabbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a0a01ced5243743d1fd2d57e7dded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db437fd6e816a7b8ab771a8beba68e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587debecbe560844241786cbf17d28d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31940045f290b6d38891895413aee7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035a2fd08a711098fe50d81c6e64cd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d64ffec5adfbcf461d1a3ba98a74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10cb592a21f25fcfe35c987dd158a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cddf10967f7a1a36285d7dcf60d02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7cf3c10bf0cda4b5620b930fe601d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b0d271b7648b7f96ca6d1e93cf3d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365388c5a9a9f34ff5177e4a1e71dc5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ec09ce6c43e56fc1dd52e5d0beae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e27ac209aed99062048eeb6070a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18a4a2c3a3749aa6269bc37757dda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e088c91cc946b75b02e2ba14824c5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f30e0e8474f04af2cd1b1bb36112bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4896c15b104d6624e2a300914b081e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394d816aa85a2a20145f88dfe2382d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3910cd07510858ba941d092c0acb9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a6fb3f1ee123d42ea476cfa77109121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464165c959f2f940ee6f49baddcfbcef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a19696fe3bff19d5964f10bbdad27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1737b82f5156efa0ce6062edbc6307124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6309c63fa814acef8a3b5a83d62f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349c170c8207d81d95eeb69f8d5f5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076a3cfe14bdadcf9255f1f16164710127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6233b97fc275e412a7c967abe8b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc86202a031285370a7561bbdad8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91d360ae00e18d9ab61df2c2fb365130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9e0408aa0f5cd8cecc55caf1219f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b9e50052721bc1c4c82ba1fc8878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aef6b7a6ec94a2dc764fb510950d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcf4a9c68c4d5e4be128b32c627f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34f1086e160becb18ed886f4b5f720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb35086d934719ecfe32d98b5d10663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75556c17332ec21eb5e99a8017330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72f559484cd4602d310186f5a3b49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7c9093e5fc7ca9149699d35b1de6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c9ca876e99b7c1c7e08a6125f00d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa8dfae6e1dc71e21ec2def6829739141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b81c9d1c2864b89e2402eef8d16b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9785a4b113acc3ddc1e3112d152a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35a22bcb32ac36cc81983e2e9bad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0351ee948b7fb7b69a9ea6a40a8f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb119cd60db88b67016c4a4133179146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba07854b25507d2a3d911f39ae4e7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5dba11e793ecce379ba0d3856a93c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11f89ab04105f8737e08e9dad2aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499832b2b5a12283db7bb7201aa533c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701652c3932db23f00e7f588517183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e28c30da5bbc4eb43030b2516e9f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2a742ee7530a153e1065823e8c400153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf0d8510d8e29d7cafab3db677f14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476084d6b55cfa4f8114a8e1292b2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae940c141f07bcbaf7f20ae9e88ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fa3b694a7578950bac9a472448a59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d24c40ab850a6ad55a7dc827641518158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928887dcc6ea737c1f8fab063b34024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3c90692f5c3a43a764741565b516160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b510e23712fffb3267ffcb8ef9d70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ad95573cf2a9f1cbaaeb3541cc48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811bb3711d488fc3c2ae87868f821d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c11d4b5b924308b9a972f779a089e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e97b9b057734872d84927ff21ce25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e1d31e50b5a6daefc9012e6536b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be73487e296c5f91eb223ace380c6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fabc07f1cae81c5207344bd7ba409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a74f9f985f575d284b20589e46120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da2618051157baed464e65457c264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885990ff7258af44a58414deb0bf526171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b9859d3addfe19dcdfc599dd1233172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127af279f008bc58f665e1c1bcf27f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80363c31854e8eefb94ca4532b4596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e29980adc19ad7b1ded53b16f2aa92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a762614c57274205a3fcfebccd5cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f5100939172a03521fb1915e2ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c12229bcbc7e249fa71b67b7578ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5608c7d2602d0361acf926c964755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab13a49181ee223c97e45efd5ae914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076c606cdd407b733696e0b871eee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b08fa50ccbd6a11eeb471476092c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd778b3d6e78634e16c14632ff8560a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd872802e4f088d2fe8e2a4883538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca3f239aac7444884879a472b347f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6485a2c0c15e0e2c77b937a58f5ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4bb8bc0a4a3d3f061e9ecea314289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c124d9ca0f35fa4723f04f5092c88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e133757728d2539064943e750bb853189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7736643d5ed6118bd519a1ef8746d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597417666f17bedbf0b5569b391a842b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d454d46bb1b64d6b3a18742e6cb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15a066d3e7a555e30f6f006ad3e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c14d08cd375bfbb186b6d5c05a929194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351374ca0c5069cacaabb61194ef78b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ceb2ef716950a28f09ef4f14e6ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b540ddb2d4a46a8f776560d7ab33259197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf2a38e4c806cef60fc2a24f48beb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decb11705fcb64280f4131e8a41edd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96135696cd3cb1a35443ce1a116ffd12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b08b7a8c5713b97aa5cd1e4bdda7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff12769a1acd49c0a797ad2792a656f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808aaf01e3d8e3205a089dcd0ffe92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2799d6729ddb3489b93c9909eb6bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623b48dd5e1a55960405fd3049cf34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b625e43f082cc0031055866508dc136206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1ee09ef6cea3ae3e7931fc1fee2ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509b947efa7d3f1e563d1f4dde6ef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b484bf49d6014a4aa702e18a938ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b049ca680071aa3635ecda633c24d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e2cb613cbac501948818fe486b51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6035da6a00712ce19aa5650865a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090566992c7acf6cbd04b678cec98906213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93e0346ca9784fc963055dc312d8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295bb5fca3c431a9ba490984062a84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e7fe1a2d541b13eb46accb50e18ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485038e6a7a5e3bf3c1eb1442dfcb8cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b94e09832f53db249f6152209af30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db2c8ac782c7fa517edc4700d72afc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c007c0d9e0141da6cb8596c941818220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c0350cd22fbfc3cd43ee2c7c106a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb8cc718212387356e5456ce18e30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157cf2d2149a33a7eed1d40deeba644223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d7c9360319601229bfb10f5cf2d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b73f65efb7b741daa1c256baf9257225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6855a292355a1a6912461e4dbe689226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ad4781d677d60d2ba06193287c2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c65a67063a3ea2d535986c1b29ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188c922e54f265d6b452b1269bf58e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0677b45485d5f46676d472657c4f12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884cfba2b4233508ca59025ff757f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b2cc71c1450a4ed8e2986807282a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e573f79153fcb58da930046085ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ff67d9fe9fedac8d1bbfb642cff5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d39a861024daac2186f07318fbe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb84d21d69f6581054b87abe384581a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb8866b1e0b3e4c3e2546f66a124fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895e55957daf08b038853c42fabfdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146340fc20a44a3bcaf3f378a9e316e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f137c2f699d85d196ad5e73e29856ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391256fb1c1dd0ae5cc25b3f1e211b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904608b113a1b88a34c6397466228d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb747dabf2b20044e5dee3a5d6bdaa25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf08f8cb48418d9b4e1230c2c19989244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0a82a7b6ac8992623a8f439f2aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123eeac5b5ea2349853b015949365fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540ab47b4e2fe5cc69b1fbda235ed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33faef9342b43b1e68e2c0a320d214a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae156f212892551077fe58b5b0ad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0688ccfb35d956c75df9c1bc8344c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdadd7cd375fb798b90ac824fa7b790251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2522c19d7a4ad719c62b302cbeca45d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c36fec01a39534e245f1640e88a83d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d8cc7756e1e8d80c172df56a2d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e942322d01c9ea3b690bdf10e346255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ba9d033b2645faa44dbae0318bbae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfacaeeb7156c488d2325e3547e11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1296fbdba077eeef097eebabe61f8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b4c1b86ecc5c07de45c0da9c499d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419967f7ccebd15a88df579306d75f36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3abeb915f4b7e0aa7a79a45f6280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528e07566a3e3bb7dbb67213d48eb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2f1891fe043dbd06ab00f9997dad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5d36153e407de300d5e6fdec9ba87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584966ac391194db24b2b1d41c5b8a26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e42ac5980adb26f133016c88dd979266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d403874850ad56c6b18699866e3fc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8f45e021cde10283fb4b416757ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372fdb7e8ea873c718270e45b3b15a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659557db7363aac3c5b7a1ad26480fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a815980762fa205290f71566eea06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5c3f61dc55ad593f633cdd227034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133035a0de9a3f976ff349fabc1efc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1f9cf0341989a630d142c8aee90a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554bd4b6aba08531fff23c55d99bc7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eebf2659f9d1f099fcceece5a26f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bc869025d969822f88881d404ecc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e00c943a1e59b13e40b4215a4bbba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421238498f73123286094154b16d2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890387bd358526845514fbdb2d85ca30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d0958d91fa8cf13670fcec5a5548281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b32bf5f599fe01fcd0a3c2e4a4bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226754a9b1de53febe78ef811e796cba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bc189666958971e878cd2c83bd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a801fafac7be25ec86f65f52d095d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ffe625d7d7bdacb6288cefc0caef5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892330715e79404388845f2b667409fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636430fcd848c4c791e4634b15d5e056288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ab86d4c5884736a0c9f186c9501a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af33b2ecc4deb78c6cc263affdba7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b32fbf2bfb5e5c69b2d93ca78f743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d4be6251b46f143efef6f14bb724292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835038688ffadbd2004fa5934cb8ad76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e422796aa7b466e45a3c60ad32ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002efc06c44dca42907b1ae2eaa42a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20063e54124cfda5b1669d2b04e21aa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44efac8d5d737dfce8ab8b0094143d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a394ed563546c9e223649347033dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b849d56a531d5d88e3697f454f1029b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664c8f55ecebac3b2fc63b29c189a5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0170f869d9619aaf3fb6e9a756f9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af618462afb04cf4b2ede6a4b57e36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c300559efb448513a4dd74cfc48ba7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85046037910b8f0d4d25c534b0f63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9de79d97e3fd1857520d2025e2e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7619e6ea3b4a6e4ae8402244cb561306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf33658911e1828d42ee392abd81c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdbbc7ce778637408367700ebdd44b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e0145b0d200e0f78344f431a1d5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d53dcf64ead67d7fd9bc2cae43c72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661bd5c7c3910c38405279048b3b99c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b279413f1f0a87ed0328731f4c1c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f9ff9e42059c20e2ed53a2fc13f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80057666e0c650c59e013ee44c990148314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4edf00337db33864a7a050c82e2d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac65df8ecf6889dc08ae85fe14707316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f59be02cfb8d80f2136ab0a79a265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d02b14c9a3a82b47bb84a3819dd67b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec5a36fea759fbe95ea9d504850ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e5c89dcd33f541dd3e5908da0ee92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589519960dcee2721515f7fb4ff9286c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68bccf1e31d311a494832903bbb95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e3e0a88d0fe847157cfb916f5794323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f512a7edd691a4514f5e0f74434f75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ec2c39435137110e653cd9f0bc05a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d1686c502cc66026a643414ef444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b43359f562caaa60ae2ec6b74044327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f95c928fdd945e0598409996cccbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f5a1a6eceb809e5e3e38a05e65bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea88208e33d97db696adf95092e587330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0124dcf7e27a8e3a88f098103108331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809c4ef4f5a25b05da3837c669514f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923413093dcaf48ebbf8df544a7fa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd41e8f1afa417ebf859b6bb0db646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c3a2bd47b834d260211ee7d35a65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269468811a7bfc6076029c4090982735336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7f4af68b370c76ff2452fa608124337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd00ef09bc7a2134be579762cc050f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71cd4a8d4653b60e3d39ec5022e668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381ed93acdcea78c220b8b32272bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bd1fc162fc649cda92ec67649471341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb191583c7d08d3c2b676b742f42d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4feb095ff01cadbb9a784756ede76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1e51c2072aea962a2ae1380a9734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c836025170e664494ad13d448b494d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc266e3fdc7bec97672bc55efe85a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ab564cfeb5e71017837994d05196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5379a2beff284c86d99b8f11f6211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c1237f7263204d6e5582f04263cf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edfd41ba82793e45093436b6b89076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21650eda3ba072d5a81cce52b5ad794d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0481dd87bc1ebea91543a1ef9b356f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab906f86b9b294d4f362ca7769b29b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf98b5b52e04fee1110fda13f6306354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2bb096f03c071ebe1d0d34340aef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea1cedb8e53716f9b6d57e0e0cfbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd31af36fd8f39f1638477575feb815357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06afb9b24a5d9ea0120510c0e23b96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217136fd3f2bb4a844c1855ef5080c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c9dd81c844774d51015a2423a6141360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec7340e7425ea5c24c5e89b4680b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcad12b29532b2097b1f9970759866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb60595ce7daf3efae8a8a7568d7aef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e82d81607fb1b3d2a6282915512b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a7003553bd1cc64ecabbe22333ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fdc8779dc5aec9bc9ee14b2550db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73f47d77d1634aef120c794f626c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2981543910be8f36b454de6152cbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70df246fd97c3ea6e9253d09394de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5878a485152edfda537a01deb02e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d6b76cff61c498c54edcbfc1690a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1d4187f7407d7772fa81eabafc1b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd14cd2506104b4ed9fe7235656e48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6812fea5c500b6e4b1d0f19bdc02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abe7473be96f914578e0b26c2d27b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def8882f2590203b9f323e34472a476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402520cd9bc9e0c659f2b0397438ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaeb5ae097e9ec7a7420da81f2e1db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806dea574e7b4f0b3da4166f9d64044379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29593a6ea5e3e6e06f3a9ec54e24f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0aac3a674f23594d8de671677b9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e9753c27c23eb6020607c2ef5207382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e320c7e134a6c961920e3315d2f56e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6a076ecffdf996f7dc1f536a04c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e565af9e4bf4544b4f649dcaf6bedb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905a4d7726d8c7aa4ef3aa4cdea96e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325d6cd2d875a3f55dff20667b34d6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0079f96c2f5ccde11d4b0207c2abe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9b6abc01f165ecccacaa44061209389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9be7fbaedee75665b280086d1de60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729db029ceb0de953e0f686b8aef28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec490ee7afa175c9afd189e8d6139392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c8c60bd41e0df70ba8657bebed51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab43e99cd1e123603a39793ea4fac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab3d982c6c57bd0649cd7b451ed24b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e485efc6ae8ca426436bf03f7219396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aab2334260e6848783f0e7b080d04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b888fc03c5fb0159c8a50c666f6c06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55598a14bf757caf54945dafe47f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a540d0abbf240f44da9da329654d43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4aed68792dc1b38fcaf3773f5847b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486885809f93bf400606129a093dec83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7ce9f6abb2bf68a43795b367684fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c1659f34580427369dddd65847c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1792826b084b6b1e141bb3afa9ca7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791718500dae8134b668cb1c3c872c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011634ecf37f84db835a85c7fcac0fa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0ae6fe4c0313c54f954070daf063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa85544e32e89386193c053d8f0dd14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053164dec553e6d28afcd5e645ec688e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2f1b1ce34652347fcadbace38886411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e134da32cc223ba8c1a6e23e15f3e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be2525c1a9eaa2f507ee222de9de4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073bf64b63a458165fc1f7e87c5fe8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008bc3da25b0b223cd0ac9979afbea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e710579dcb3ad07ed24f29b25b27ea4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f6aff85965a3eb9cece5e1013efde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c476227d2c0b30a782ec2e1d9fa793d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab84e6edff72013d47c3f95f40ee6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb90249483002cfddd41ed132f6ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337b2153835517c8507de0f4c67100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a94068fc68e26b8ff4bbf5427205422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bdd28630d8b65ad67b130155158be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407c7a77c40a75dd037694ecc9a412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571bea13b7545194b12860ef8eaade425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9c81f2c4baadd2d7b36a463448ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe55a7f3979514cce3376e7b88c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535235f2bbe69c7f53d91a7447cb9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d278441497c8678a6663a0d0e467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10aadcb70d4a8e6c492b02e8417e8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc83c292cbd29e933240450bc1a2824431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea447265dcbd5d75951520ef5deeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b55a23a701440368854fe4469e88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f7187ba55a991f54c41d647457e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cbcffd937bc4602edbc945732c180435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7a9e6106157200803a1f1f05e1fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910546262e454f74a925922bfd75d44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b0fd63fca7a9eb844471922f7833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e40f5b60a6357f0f13d520911831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7a6d0b454449025de52645e4511f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc1c9df5b8938d46f745a562a838c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29472f34f48a4cefcb48d16e7f87259442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8df3c40696617a68ddf5ab8464e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a644b96b8accccc1fe55c05ba7a0b4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c82366e0bc7468b72f352147151078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422328cdd0a122a8330a42301624e56d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fdcc303649060c8ee21bf6fdeb85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956166b0815ead12c0d162e2645ffae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e3e8d168d1a043b0c2ec5d8a2a10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f31665313860cea46e9cdb1288d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386625a927d9d3559817dea5d846aa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636baab9db81c80bd40c5f3a745eaae8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15405d55b293b0fbf7ba22d0c00e06eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d586971b1e4ece52321283c1783b2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735fa84b4af144c00d4ba5e3639e30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ebe85f71abd1b6ac09a26f11f497456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2104d86ed2adc485cef99805b3b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2324a8ac942aba02c846cdae3dcd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f26c419281ff8967ca8c776085787459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3c8a6f939d51a91feb17d6682552460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887f22f992e992fb38c9785ff17506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f51ea119bd06e18124f8df71ea312462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56b8c4e5ff2bbe528bc3732d2b5db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e2e3acad7018368ec86a786198f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9955460ac46e269bc88580c491f9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0fb406a88e4e26175f5fa4aba3f1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545cd080c67c5cd77d48762b9e8e04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eda6f632c4aeae168e5c101408f85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f477e4fa8a5831447066045146329469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400158b86ff42a852e1f834c06a047470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e4316e04edee3820b3e319ff6096471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50c6e2021805dde2e499dba639f35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea861b6e273d15fd1481dfba199867c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66b6af870c461f5309323f5800822474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d0d2e6fc7ae7aee8a19c930cc125a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5514d213ae42f839eef1ba146ed271f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17268538204a1ebf96dbbfd6a782a77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f554066b08be8104ae356d1dfe77ae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc4738dc1b9c22774e43d1af61e47d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>