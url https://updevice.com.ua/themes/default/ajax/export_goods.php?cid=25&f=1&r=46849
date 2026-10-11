--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e20e92a9ac3b0f099ce9e8a623d5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812ac37a12d09f35fa273a94d686a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914060638773680fa6155392f31beef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56264d229479267301ed451fd208eb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11265b00767f43db610ec67c7770dbe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb036d55fd0cfb48858e972127d6ac96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ba261ae515cfdd06828ea0c09ac97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962d71056c47dbbf03689d660be8528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b89be0a9fd63797ab5e03e46e814d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e7b59e40b3a0025da190b26acba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614b619a81d976f4cd0977a2497a3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a837ac577c30dcc7bfe000fced53a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5347da7833f8ee4d522430c11b7d8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032d2b5b182fdd6d2e527909f2193b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096c86ee521be00fa4b5880d3e45cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15339b82b52985dc8dace1e06ef089f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81773f17309117fda7b64162fd76117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d64ba7f631df73cec1233e8ad2f1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2cc0ba0456eb5193fbe2a0fafdf1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598711b1cf9b4dc1e2973db45686b1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264a55112778c338e3af1464a7b70b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec730c0e38bc8e33d3428a58e2f91a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e876c2654d57821fc866bc5783150923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4328a8a11c034f840cc52373d3d2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8414d748faaf59f6a08389b8ee296925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb743df54cdf563d280f4173de1b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa13d066849165b0a6cea35a213c0c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c35a203985d9018318bc9ddeae48c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48729c41ed6efda8c4d2e2dfacc9194d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe558d79de0b9c91325dbda0a0e1b0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1690ab0cf1e6c145beda7d000bce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a13f792d19a72371a7c4f85ffb7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbbff416f422ed158db1739005f87f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213be8bad33fb802e6241d29d2da2f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ffb048d2746fcd42a2d95a23cd7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e31e6a98c33108aede6dd758a95936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e005657df0557f8b6d660a5e9e497537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e03d4dcef1bffff319ee38754946ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c522fe4d749c9c77867d8dd6563ae439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bec0c83ff5afac974a9bb43a1f28140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfa4dedb569f6a94c6bb9b3245f9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a3df4b5480e88e0a71e7edbead1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d593e8fdd0dc29e4a6dbb99146f0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d428c168abf95b9aaee7607b5c2e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc63ab4b4f2abaebfd43b45dcd898f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9473e493c0e61e758813e3490abd2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf6d09bebd58dcdb2151cbb5656b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa504549c3c9bb6bfa1b000b3d71848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171cac8c3e56d75ec0ba8287c6db26749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b64363e667184df6f488cb0907f0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9047e7025aebddef5ad1feb27236cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4acd5425a4cb773f33d74f8a57a91652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4141db96bcafddffba329b8a1b724cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c69de6dd580dbdc4aa1b8ac46a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73f4b4ad0e65bdc92e9952cac5cc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a75f10f55531687cda9fab1f3fb1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd6ab0d77d5032d9ab4b6c1391c8c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7079be48d7e1787ef23eba496045458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197505a45459ce32f6f0dca1948ad07759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05020fe6b726d3c6c96a87ad0e3618760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917099b0b3c1ed895ae280553028725f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0395c3b9e236aa59d821a86575ef7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d332cce45015afca9e6576af213363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738c8d776de2107af145c9036f8de1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3bdd3c6a9a8947ea0ad7b0940d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ebdbd843fd5abf01398a3984b15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b5362d0978d29993073e2ef4ddc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f347e0f4eeb542c0d49a72cf8e11e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3892b4ca7ee1a8e76137b0c40570469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163154bd0e916937811ab81fb6204b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25831c986cb7e9d6e91a3c0fdb80c27771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920bafd45e590450f3ff3b1758d1e0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1c08922646f0cf843220830dab3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed80f4f753615e0d81988427af6e2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e80b8ebf46eb0ad14ed27628760e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb2020d18ff1f19c87210dd5a695776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791752e72fd40567531dd0a3ecfa7a7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879dbd68296ca9b2041f9f54ad3ec578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194588ea730deba8f0e5bc3860fd1b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0fc01fcddbdbb3111609421d073480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4edb45bea72cdd01fdc4b8aae884c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee0551171cf86e1c3e66f52d3050d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f7a6d32d2688f121e6b581ce991183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94506c1d42d72e7214fb99f34fb7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c919cc3d403a8d74a6a04db389a2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1932b29bdaa374acf91a597f993786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e4e7715dd234a922f7adc6455e12387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5230d18f4e1be4fd054c0e9e943e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09ba528e51dcef15d7b736f491a4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef8026ab88e840197cf99a81fac3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4071917f24e44e1f563305aade405191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29c43cee520eb4bff431b92804bc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8793f51081a5078c536a08cef759e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ea71f50a1ea2da3ecba8b61f8c8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69380ac5193999c030ce21f6c650f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579648c658e64ce384d6ec025bb1a43896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571a13e7e57f4dbaf0d9233b9ef0f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a68a78d6185549f053428cd3be7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae039004c48a4c54c71dec691c6f50d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a825bd0c2a7264dee26ef563c175c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbbd764811ce0c81e0c671adba4a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c828f02b386d88eb816f88045c15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934ca57842ae94143ec4098f367fea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8636d9b8055f29502670729f648ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085387ad3f2dcd8d311a87985bda9eeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c874857a0c969c912968b7213cb01d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae3d42425d8edb7db0b15ef6b9e867107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e27fb30b1fe1e45430f88c6590f5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313209835f34ed103b85a9ad9b15d99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757383fdaa216f9c0e567a0d24f287110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c91d7202198003eb991e6331f376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37eab7db97f9e615d3bb437b575a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473f4e11201bc92d5a4ebf20dfa1e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251822fa4882a4afa28673267579ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ec531c455f82d49fa05c8cccf414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc98167b1f2d6b548f858159aecb6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0651bcec64adcf75eaba8e8cb42a2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846f516f2b06c33e2a03f76ee0a899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509cbc21e069407f9abfa6d82cf0c3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc775e070fcfe09eeb8920042a241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd417dd0bdb1440e3f837f6877f1674121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491dacccf3d4fe7d55997a26f60f141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9dd9d4eb50c92592657fff0204ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50036d4f58f244ec1eb029e46850c68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b9bb9356dcb374fc0ae9c50972fc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b1fab6480f0b7ec3ffdb750a017f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2489a28b0f7d0e5f704aef32948b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde369d5e92319012cd6dd39d6d3ad02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27797982f850246a407340c09bc897129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0134ab84b81110590150b14ba3c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c1602023dac9d9cb5bb5371c489a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf368419cd9e1b9c5b0702b6b0967132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0c819e42da6194ad78beebf4a69d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066ace5168bc42683c7af6b5577305134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ff92d868f4ea2cc7ddee9a81f1a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851cd9a78bbeff0f8878b0f23b1b87d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40246ef69725594bbef2e2dd2d799d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9fa190209eee22cf609cfd895abe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe1fa18400aa12906b0c510eaa069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e9bf5edbc311143c5543a8eac5105140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bdc61f42a0e9bee5a394ed705cca0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef4cc1b6ec09f9cfa423ddf07914b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa42567dde5f9da1306fb960b9946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866310c4fe50bf86c5c42f40e2a90e28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cdaf5966c8e4558c02ca94a69734145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf8f171304bd698509d715ce20a9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ab3cc31bcb1ebb2b7c487d029fc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e85757375b23b213ffaeeb08e7ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36371db919c25891fbe9bb9a36085e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c4fa0a6fec1f901afc1ce0219df9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf59daa191bcb349d0d59dde71d74a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fdb676ec978eb47e093269602723a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca057945e13126faf268ae7271ba70b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523480e88bd90082ae7b2677943083f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756193176d96b4f17278b24ff904023155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b94d6a591638345792241cc1780c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53915f1a7e284ba3d6eb811311a66d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222188c92af61e97deca70c4dec970be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66bbb87182a1742e420c87d6ac6c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd8d62eae5967d658bf30d642ba4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fc87e93f79371e492cc85a868d773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696522084a1c594173b2960ebba4fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be572795fafd732b3bd3fee1d541483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc822c819a2557e888d5e261e3402f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458e1c187fa24ede4401cdee6aaaed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a7e1a48256dde10eacf79834f160166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9805fb670efc1580af676b460f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef2b3a76ddeb475273e88352ad14a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748151180f88f8122f76044dc9f92392169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13b556fbce5e548e194835ea5e532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384eeb4ea828630771bff72f652d43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b18d01928d45ea56759b90c3d446d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb875f0cf78b82964cff425b14a862173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c66ad75e35c4d85f2d427d87c0251174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3a8b79bfc95a679b4017b93f60e65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf77164184d6ae988aa5f17dff81e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8cf0977cfe85bf729035aea8de98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a50efa048700b4f7382eb02f86c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d61602de5fdd662b501d9ce8b5b88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2b9366d5a2648c269a5d9ee58dd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3734f63b0fe3d4f2cbad414d5a73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ef2b1cda893ffd226d57ee8f9ff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6cc7aa0bc6f81e9d6d53315bc2ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caff297727be1e485df5ecb7e19986184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2985b28515c36df81efcb578610b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a6c32056e6fa743d53a74575639df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f118ae5fae4521799071c25f6294adb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180df7f99cc8d01af85031a7f2b88a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2163c222e09201ab25319bfc0b08dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531515f0cef0524d08f7b693c017ba5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243d9e3840ae0cff0fc89e1952530e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc300f14aa72486f806954ee3a23ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3f0aab2f832c4d06ea3f5749813f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57637d2a6823975020981cc3a666d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f517ab97dbb9f4d1a830589db2ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e17517d2634d023639f186121705196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e10cd0b0d00239fd23178faa469a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf60b333e4fb0a2edcc0e44de145b3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160a66096f197a9cd02aaae9efc2a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb626ccd514ef05b8c072048acec372200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c954e81871d8b4e912c663668a85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bdaf435d3fef6a70a8d9fd8063019202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaab64f7449dc7f3e5062b933bfe710203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52677e88ce3647be07d1b07c8a433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf17489575760aad97a15d15a4c4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c9a6809d2ace6942663b7c2f03f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77786e8aed2454f4dd3f538319fb08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a92cb7095a883c8398039fb08aad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba1ca56a4045f4484bd4af66e0fd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8997d56f1e8462d2d608634e8d94c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb1aeafb722ad235d1903e780318c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c9947991314e3e7e061afa946c5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751ff6d1a8ecdbc7b319f8ea808e5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47bd5579c1e482530d3d499c3672b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8851d38b34ae84e3aff3de98355e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b08532daff98ce83a99b92ecac1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969018e6b1b428d3145363d90ebea5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6713542b1c1379d57f767576982d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c9ae6b512755f858d2e9910647e38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb989f72b65349bda13ecbdfd921996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f9935a571986b0fb72684a283e04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f93c36fd73d5b811c64b18dd8c032222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee472b7ca4dd54c715539c588d9e0fe6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985575f6a66f6a0f6532e2e11fe24ca4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a642f7d90562442729e9e2ed201dfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63dc4cf0f983d3e2e054668f0a1f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044161ca5ac60349385be990869f0af0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8009ec45f146b30d3a6d502788404228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11f31fb3f4ea0f22f449cc1594deba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cdd55008bea9b4925e773e743cb93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71dc9fe30c3a20ef15776cd7652cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bfc155f252e68444f20ba8fef29c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd43d017a30b4f79b95195fdf44f84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd9a3ccfa09ea22bba6638e0e2a7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2dc9af4a81624d543e853e6611d65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322494629cd840800744103ee3b80ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f4a52dd9d95c3a251b6c2639fdfe4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f88dbae772389555a92263e3dd9a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa1f9e879bf022bf1c4dd1cbe878fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397051059344819f1c79ebd10ddf0278240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d057910dda0b011120f3a48b0bd0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7b1f1d4cd339270f4e5abea25fc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382a0e42338d8e64b9aa5304fc59f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b0fcd5c93b2b6ad719b59b93c8b04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a332741b980bc0079d1f1e98b0efd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398921429f4fd8f5aec2d3d33357d8ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234279213e04f90be7630ab48ef8854f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab37d6ef78c38cca12ca50b24008c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd442d689c577daae9c1ac6e42b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097855c04d02b033e4ce19af428a49a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc1eb55802f9e76cfa69f93ee7a5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f8afaf42fb602f03bd6b4c158595252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c67e72879567e1aa32a6d586288c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b471378da2e4c8c7c10428700a74d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f47157bf6d8f9275c506f8dbe3f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a34bd236c84857471393f3c58764a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462ca2c9ef08f60179bcd4691fe6cf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37be620f528c7b53ae62107a49d26b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef5e30e06b5dfcbb12157570bd30d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197559e40ad4341e86b13f9177f1f350260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab7516d8f8994c19dade7a0962a113261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9848c7aebf39440a63299478f0abf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f377aed92f1c3d713c461e5c0e30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102013e1b78364b8e632f483cc5ca3fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a581234b71673796c375e902a27e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd8db0d3e1afa7dacfe782107042f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d85c63778ba8a00aa641845e47b18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868f786a64b83e380968d2ae450bf0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408aed34df663fe64911eec431c2e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27bc8f98d75358ab5423d62b5a43f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99473608880f40ff85058fdd8e08af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4e655b1ba7347fd0a352a653ea7f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b619f3af710ff19ddf09d5e47ecad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949d32736810e15dd1e092f0569288274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1891a0d0dafe441fa8d37625c0fff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579112b5ccca972597fe7800bd56f311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e7d03263de3903fcda4f5e2b721f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e24f3d6fcfd2e00feb0ca63baec5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296991dd4fea4df37d65d322c54638b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941136e0e76a68f3c89f0b1d90026ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7591e6dcc1b8921289b4c163fcf9a16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6feced55154518e1e068ab9ced51a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9786ed9fe466f5817f55d73498f3ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80171d04c73c1864487a59a038f44dc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab811654760e32bef3b70c2b1af783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362eeab03146125290c4d1b6d84c6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9082f9d3bf354224b2d6c74e78d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7907e3e3fa4f368990375e52b2482e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea3c1121e10789b5b176e77455b40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59639aaa9d64b657c87d079caaec7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5008f62ebb046d0a35432cc51116016291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d63b0e636234a50cf9abf36fb5557292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1f9ceb7f319d1205b3cd4bda69b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c1eb7f63233dd91370360eada88c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e60fb44467956eeb20405cfd9fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb15638df8afb2e2d9477ce652b2ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7ec5c88a80b59034ea0965b9d655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec297736406cadfd748cc6aebdfef2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf388ee123e29848afaf769184d4ad1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a91e485e2532e08a9279926ec828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e464283554c312d0f6d02d95f997d12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a641e1e0b118717e3904ab6e9e24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5def7b8052fef1e9ba087b249b00a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec0d1479d0e2997fdda79e7ae1dd6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe4792412e3ed296ea80ffae2e0c7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e5d9917beb180436f980480b837a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005bea39bd7e0db17bbb7cab828c39c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928b70eb71536ba85298b4cac98b05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628505b3c805f8cee81ff716416cd44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed406c71b61ee11a24c809ea66a2a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55878ba404321facbca9ed903510db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904344a1bdd4e77bdc96355e43e8debd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d2b2cba4c6905edd7486f0f813d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2a620809b7003d408e7f77144619314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184cd3258c12ca0bb03fcdc995ee3ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed7948aca4bbad93022049072a04c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5199c3d67f6de923e3a60349efc6a26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d296836240b2b5a0af2af412e0f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c53d639f432542a2bc76d9fff1b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35011e9b7d69590f8784d3440192d4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3bf5525301ac23296a6ecefbf48e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79ca62f2c962ef62e146164ce863a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807dd6274c2985f2e0e65a8b547a37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe58e7c8546ad5f3521f50fb7e6d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef0d362829da741d47c6c36ce02b25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984dee17ba73139a5716a566aa8d140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac45bc8181ff8128a51abab95df68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc5c335a943b7db974693d12c6066328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c254217f4c33b50f1dc1958400310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b6a334ea2a816265e0025f95696a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a84b68d9a6b2b2a87c578a97f531331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15324e9b165435df0c78535e80f5d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f22b1a0b22b30b853d168858f0414333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf2a943b3296a360da80b71108581334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902c1488744d1c78f1573c14bbc92c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69928c2597df4e3dd9bf99e568a920336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2263d4b67b522b7f6a6114321f9088337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f8ffb9690f9964ac1c79cf745436338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f6162e9bdf04dfdec347ecfe7a8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd756aebfc2157b8506da3dc49e71bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6367736ec63f5f6ecd017c399deef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11b49a98e8b4ad916ca577e9d325de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f0d16c949761b4e79155da57f3253343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0adea02555f97ce1e0f0d77558cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd74ea8836b9b64bca4f58d75dc10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97d4ca070f18d3b9ce659a856f7a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838899aa8f5e4a9fef2cc2bd2fc774347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ccbf01695caf964ef95927021d95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e4931a17e3142d984d2cbd8b8d5b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009c024b1a3e93f144200cd0e78a77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a06439fa54a59697902fa41e6ba61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c36d6b8249d5cf46b860f5bf8916e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8920e72f3d22715e9ff856c0eaeae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985dee7a69972a68bf310da43e696df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef2f8739ee8a8d681b149b90a10f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cac0417ac8190f09b0755789c0f04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024ee07e1756cc488ec6d98e2561690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c6530793adbe69c2a7c8e781beae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f651883dde98f17d18d6370b60a61e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd858979efedfea6f9f7523da4124941360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca490104ff00b765fd52aab8bff52d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189937145280cd50e154120b964cf6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a8730bcaf1a649505336252ed3ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf561d201f64c43c68ad6ed5aa50e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd98cc2110cf1dd42f63e71f424b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e231e9ecf97a679965f5bef5772d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1264267aa584f359392b98d670075367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf27abc01a343ad51377b9d9aaac43d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b202e1a49d85e5e0c02b89a71ab00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4047df3605d0c60bb178866e2e10b65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14bd789e7ce5190474bc3dd8ca0602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360051cddb44bea0be1d89d2aec942c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bfd004891d74a9f3487dfbe8fc87a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc69444cb1df3f6f2bf738b74a5cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a07f79fb34471c4ff7e607cd2294375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359c52f14850a7cc6bc235ef0bbc9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5454eb4955cdd32e004099d3c317377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd05644df955a32f795b72cbf8c3b95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dc3833270d1006f0e089a5f67887379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab952b346ce98126d543fdf37705efe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd48f27b451cee6975b652c164901381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d518b4c631b0adefb6b34955c891d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3034c9de3d5b2a26d103daf09d50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305447062a7d73251a347f14554d1f48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a5592b2c82de8904425f23b55880385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c8e94bd977913e7179296babf90b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79405b042c21cc6e15497b21143ca854387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9c968fc9ce348b211a4bf97f533a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740ca69fd1fdf1a05d25b0144a6cf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bae2759263f9ac49d7b3339944fec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a77c5d9d73ceafa65c05c5c3d403e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c557aae6dd224cff918529a077cf98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0169b5ddbab018e15099bb2609330e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412534c1945f35681ce55252fc4836c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646b8269becef35519785458f3fb8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c525d5250bb56fb0c00610cb20d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d94f30ae382b1cf2b1ffcf108b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ef92d157db7162c4eae9d172d825398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219cfa0e81431ef77bb4837f09290e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42ab878b03bdeca097b9d2565eeec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ba11e3f72eb3f38307b49aff248c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d43ac22cd68da8cdca1410fc70a29a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c31e6dce1ef9696873c14497bccb8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61699b6185efebbf0178826de6eba721404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b309510f343e1ef678f016dd2ff31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6fc92d95f06be6975a2ef100b399406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee4e6ce48d8d3b93b1e919e31dfbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b844873f56c90c97dd62974878c0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311bd2f1bd9463c768860b08817d13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b19eaae6616de9e592af261a4716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdf32c2a7513fabf1bd72edb601ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1aa8aa8843ce533a69c82a662dd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c032234e31b853adfee6d82365822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f1cd840a6973f225a9351ee7cce1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afec3d4dae248008aa1cdf771b4c8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ea789508e0401d0c55fe48e73123416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2812bb33107da2d732f1b3ebf26e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fadf644b07dce12b707fadaeb9d9bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17894b18a7f3b781452512a4965f6772419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6ff843acaa3f553b09e66a0aca04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497c4b0390c97757ebbb84eb9481031421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc78b2ed01eac3a556385237f895f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b734670bb99d2170be98e425ca36a00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd9efa668c7903db2b557bb08754f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8623c23c071956e3bca7db40b26a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adfa935afc7c08de7ffb9bfcd9f471426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c94f3153da76b3d8977bac4c0f0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d4f66e163bfa637f217243f82df8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056afef8bf2747edc54a9244cff70f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0de23dbbf2bf1f7c7325165ce9a2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f5a2cbafac666df3c28fc10239f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7fa6e2b1b95e6c6de406bfb35301432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926576d1f014f42725efcea05b3ec1d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217574e7596dc647926438ae2fec7a00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6a1b577eb6e834aceb29d705c4d3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9c581f7f35d5e967764ee03f553a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa2056e73d0b64792ed0cbe5cc1e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b199a15c8f32ca76a81861b04b15b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac796a50fb79a3e728e744eb1a0970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a1de1731f87e4f800b03a965ccff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbabeb752a9048d449c807613a368441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ee1cb8f4f3fac45ff282ad917eff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583c978a4e5b8c65dfe09b2a6fd251443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f8cf59ced26d583ed80b5c012b35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10ca0a3f15731d05af0a7c21df30d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab3964f9f0c09cc4576ef5d703a4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a781e1e961fbe071d3826d59ce35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734d591ae7bf6d9531111ba31f981b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8c8e309da93ff8659cffb608055a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6eb54c18ddf99e25a0df79066761450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fd59e96d88911e8b81cdd4d75e5a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a303cfbb66b2e0277e8adb5bb94ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6cc36a9f481d496b2bb1efdea5940453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3628765a5394e8a8122ba9a1478b2b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c509754f378f03f183fd5ba054c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94833aaf1b7edbe28789adc6a95964c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c125441d7e2ff5f65523e25c5128f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c45b41b996efd0c3d01b1cd5454c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9c06757f0f3e4b38fe6f3876ce3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc141b9802dbaa3fb39410984900e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c8b14e1c0dde2847a3f40bcc7930461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60ecc2c1ff4692e3db7653852798d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb94e0baa04c320d3aa6bf893b1fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55cb9c59e163df7a065431e2b16d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac148612303c5d1b5aed10aaee9622d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee28525f26f9de7dac09d193a63e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b9790dcc332eed70d5f155e1b7c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd08f74993b1bf97d4e22c874c42f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f67d730381d54a3b4327599a34e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c7896ccbb2229916bbea5828ad02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6019dcc7ff20cb9e932a3db436749fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3edfa364ac9db39525b7915e9a70f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b86442f1e0940b457cc616ddaec3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917892a56002994618944ef5a0e9751474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d02073071fb5f6f52784c5f5654d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396427c9e80b2ddcd6be7444bd403e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec81083d721db1a886ba08ac46715477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6bcfea83b58f4e5bbddac112e6ac0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c5658552a61c432a95c1f0c9a074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dacf676d47982a240e0fb675c21eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c612656933b123cfac5c497523ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569206454bdaa9fd946d1ff175f1ac8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc7880911fa32ea358515a18fb22b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b50b0b4a6ded95acf9f824181094a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941fbd87734b4f2f0b29511f70d6ca0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18302aaed786570457164650356dce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761712e86e5231c07ae64f0e74864b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41fd23efc70dd3be5856bbc6b2873d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f371230243817a57668d9c825eee0fa489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4938a0c415af0176d7ace630c106f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1cbf4280a75e78aa74fbbfe9008422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094bdd6b6924753e406ec64e2d14e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b502614bf020a26d843bf4e51c65d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b113de4b3bf7ad6bc5c9005a720b545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf68527c6b42d35308fa96c97443e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3961646b8d3c0ac42d1a6400935388b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98e8c1cb36ef8aef848f47701e0e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005eda29304684bf2c84cc7d4e7ebd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7f46ad8ce9534ccca1b66f78d5bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94de679e9a47a22e62965d357b10b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01907171e653433f83488f71f462612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e507ef091f4809427d1a20c3c5f8ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8895ef467843715945f96efc056814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9edf1e1f415942360de111179c08c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8d26f7c2af515d224539a63930d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a312964a34ec450c5bf1aff0f2a6e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b01612961c2e9c524bb5846c71c1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f5a5814fbadc218a78b5fd4e1eb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657f196030fa8beb27ddbfc766c47720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b53e03787a40f1e0064a13c7be4c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02803e758b1638c97b9635cb469d1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f612d047b5ad8162b2ab248a58ab85d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6cd7a846e995daac3f6842c58caf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea378752381662281f7c4ebeece27425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f1c74d74da89d5a34f6b2ecabd2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e374b1e49d4a2475572ba524986fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1e45b94c79e9607c342eec8c64c6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81285e328ca8c966051ccefffd7b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77105bbd9e4775fbd82722c4f7e95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367926b9e8162fc82ed7836dad209331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6d9fc8f2eb3c8bbce8f2fae1476c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee4623144c6308ce1eca6849f254a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35c500d1e962a00aed9a97b992e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef72cd3f9fa915aaffda827ecac513b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243655e6ecad248ee7833edfca89fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286c046f5ea5f7583d29f7d3b15e7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f2ffbf62ed24a450f0ae5729c9d0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93796fae21962464cfb5207f47ad93a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb07c8282e77580175c665558ddc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0570f0e24c167910776cdab456b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568337cb7d62a3ec54b630927eb2b86942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e6e61cb8353450b545a81c1e248543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd1fd3fb88d7b530af851733d25ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51386bc99be901144d1226e3b20530b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d400af929450c3eb6facd49e90dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e38d1bfbb5f888ab1fa63008d41ad147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e6f92f3713a0f0577cc4c4914b8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25870f7c571381ff9aa787fa7847ebf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188f484e9dfa60122e0fb4d766482e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e97bb2167c0028a88554e69f806351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6cf9a955490b386119ed4c19f43852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d9a2826fead60cf242da23bfb09e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f69abb52d72a9a2754ddc120dc6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b434ffb19d721f70d102b7a29dfc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a932a989fdbab52b751851a495a3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce659dfacec93747211f6241d18d76c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11d3ce45da1e6718dc72d8fe8d32958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa87191baa5af9730f8420c1c7c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb22c3454276e0e8c88c5997f938460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedc9f6c078e5500a711a5a4e259f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226c7b48f02bbbf8cdb6a3bdeab74df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444227e38994b2436fbd3d312eaf4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853bbece680628715f7fd9f5015d1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8fbbc72f329034fccbb106d22ce4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a78d67dec88348dfbd7ad150f9ed1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b60f09e5d0e50f1978b8898fdfb18c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de899dddaad86d867a92b72718eb5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac894ef5e1674bf7dd6e36d4945bd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759986288f73572fbf159a8b04be7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf6b309c863ade1c46d7b580ff0fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e5648ac9d5cf78008f102f46c27472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f9aacbebeefcfc8617bd99f14eaf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55f58ee5fb97c8552b3b5640795f9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ea29d32e1488b61d218fdc19743f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf388610be65f1268fab3503eeef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8888ee5ce0793924d179c13feaf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23fee6f8bef23f0ebbe0f92a291f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d9cdb56065e9ff1969d8d3b671ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf05000009471f53e79c0e591a4f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7851cb4d87571781eea0851b59e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a8afffc24bcf844ad1c03f67672b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed2c155e7132c88ae0f2a6898fc9bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae9e62f69761e1860c699dc91655e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80411391683a7c68cc9366c9f1cf5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60dcc2d726fde2398d106cc25d3f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817f03dce0efcd8e00bb0f6d77c898c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4447cb9fcee69f06cc6ffa0cd07ac3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e634658da6cebb0b39eb8192bd7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712aef56d3ba09cf1c59e09a8c974090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a5385fd4aa81ffa8b04e1b0f716891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c51d9ba8526a614a78c6c2f1184392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762b1110b8732183a2f161ab1874b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcea494f6fb239856fb656841c77a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67607e73223b68e024a36d1f0f96b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe5fd12d0fc4a417b251913c78dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1130e5f6624129546daf68aa1e4c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5cc3c1ad1a8e240c009eee2420bd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5ba8e284b232b237f0ed49c0c00499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab38db7824639e33a14611aa3ad3caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471083804d0a45fe029a9069bdfcef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6552ad1615b2ffa21cf4652faec4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557362ddc83cbb2af98a18d360eee6cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545a84fe98a2dc1b19e0fe1c3ee7fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a50d65832a7620f7862164bbe0dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce5775231bab7a0f59969abff60e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a447b274668e000444186ffe1fa3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c20603dbe228023174419d40510f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f679a2ea4785580377370d5155ca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263754641a81687c41d7f45f5a80d92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f8a15ea4edb2dd81ac979e8c9c817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b255a9db93593b798e6c9002daed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631f4916c3312be9d5e9c448517ea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea4d2e817aeee5e6176ecaaa0ce334114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde68a877e4e53c1599dbcad3909c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b878ce222da39e03f3482713b8f9c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a746955fbcb51be7e0a3f4a3e346117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34751470990ea312aa6fa3dedf192e93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae63129f41261035b8b41ceebadda40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d5b937f0047f58295d3aeb90e1b25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513fe87f4fdf19bc471a214d5abb841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96730bd698fb05ef95abafffabce949f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e2c33ddfc442a21126003ef2bb9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c88d35abc55fbe3a5e98bb0be739f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ad75262119d7aedf20fcc7f8bb61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80316321869458cd7a09503763a3cc6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6c406ba229b12cc8bd256b682c9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001b9d9b0f059340ba1be97f0cb555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf054e4116f2e364d73ae820eaa2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf804a8d4ae1748834f16d6e4e189130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb5388385366cd7f4449d823e3a4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd572112ec8c42ef99a6f552e8d9e54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75b19dcd128c2f65a2d82411d9635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631349e174f7848b89793a3dec15282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e08ee9737562e312a3543169abba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e7e05376428db885e0a36d96e28ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805ad028f225ef6cb4839a7f486cb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043cae72f20d303a01fdafbd349bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b64fb1d72783f7e3b621f098938709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6b3bf5569d9a7941680114b3f5fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c2884e7327bc465b29102f15c2e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c34350911b46cec0337d8ad02fb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc13e16a47b6d2b8a0967c662cb66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5905a4697365e705060fba6302df7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4c0fa7284b420ce74f74580134f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929f9a0d1aeec1b66dfbc72bcfd5c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5afab59d778763c1ab92594b94af18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5f135840084d229b0fc261d73086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968f2eb35bc0ad5b0013aef4aaf218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e44da70ccba34f017a54b992f817f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4e79c9092cc63e7392285209f8c24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95898a32440370bbdf46684a75b118c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d81f69bbbbf8506afdb8c70b3235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0834f37c14cc6d2a2eb1c0f0cb055a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78264e89a9245ca544b9b0b13aee8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43bf17e8b30c584bbd70cc3710fef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e2e25772690c8a6b5067dacb23b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d55f2a6aef524c9c4d5c63be855e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42907364ea6e945528f70633776abce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44b856e6a76ea2a94afb853d9b834160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b00910e3f999d777c7f3cab2cb75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88892fea670b0a8814ee63848e7ae0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97544f73cf0258edbb8109128749c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39d4e0c3d8bfe09330b8414d5c5f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1a7aa96c0bdc32dcb7d0e60dd55b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2cb11add3717e17cfcda008ce300166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5998ef98ed81e88749b03896577f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87354ff69379967ef7d1dd432c3ce9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636602081826ef3fdbfacd0cddc09a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db6303041490389a3635e9ea9c070170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081fd6fcc92810e2080ced91d968dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00936550ecae31166ea866f5dafc41c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d1bd4b38892465ca3b39a21b64e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248f121531dcf9cae77b30ece77d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9257e4d1d40b4bf13107c8908170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62252008b192074345b2edc6accdb87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c97eda0763c532f75c9cc11c4a2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff18271089a6d5bef11e543d85c68f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657556b92210988074d5365e9f17e75e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170529bae1a93467107d315000b893e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992659000ecf8535036a74065e30689a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f27e0034c74ef1dc260d6d32c34bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4c10741f5b22f60107776ac30323183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45b1cd14479a1c1ff2e7e9589fca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3904478d5b492a5764cda011e799185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d9cbadcd501cd6ed0543a70c21f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbb6fbbd825eb2603837865c65e17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195dd82574cd180ae9961e103153366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d0774ac0fb0f6e6e1dd043ff804c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bdda02b3ff6bf231b7d9f8b0535d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc07cc7f35028682245e0a8edcd37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209372e16d45b8030f1858a284abc7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f27fa0336ddf2859717291993cb64b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdff6abe5a9b8f41eb3382df6b3d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef79f471e210a3d2675aa63466b120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208de993166a2a39c200a8bb64c9cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4296be0d4e5c77c81f2c603603e3802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fba1638aacf8365db288075a4ba3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2c73e35ff9486d7df081140aa13f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9fbbcc267407c98ea4e8e427d160200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d6a0ea1ab637b17e4e46fc5327f48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8112316875ed0a78d2f2310313c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341dd8bc5ea54ed0e5192702fa3f74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fabca7efc4aafd78b295fede93e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b218291e0b6e7ab72695ee8fc5a6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0c4984af8cc93b468449ba3fbcfee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0d2f490169441c614ee969aa0c49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc3106f8ed4c2731b88c1ad5645fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a54f2db6c02a2df1752cf9b3b3162209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f71c32201af2838d168ed39acf7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db1e4718298152433eb26b824f2bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899518ad1947f6110c6b497740017bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fdd1003c542d5176df41242437949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86af7304f37616985f68770b31c22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c763a0d7f11dd5eb90f3747d842e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a39ec9bad7c142d421af64852044f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0bc3cd72d28447e43c9f40686eda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4714c7224d6922fa15e3ecac4f0010218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de06095116fe46c0e01dfcd150b18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908623994ab050fa50ac7528927a6ac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb903e6371cc6ffca3115e3560cd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a4a0a7c0bf03bff2dfa2eedea814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2733f9b69a75ac698db18fc1225fdb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a9d23bd2b97964f62d4b65a78a361224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d24bd23fefaacf4df6900f695105225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0a239d6849f91edb85103a3679f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e00caa8562198f0ca41b24526095227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167216b4eaeaeef1097478e1cfdcd48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9f4939d20cde694aa2b8bc30f82f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576d755a007643fd34a846cf77d1f47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ecfcbcacf17bf8f3aaa5125583adc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc911154c8a6645b502f242f5d97c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cf873ccd566651333920def070386233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469075a5bda0f51c2326f5b6ea798df8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23147fbc9be5a2271578bb7bda594ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44acc406b71045ee543a9c78e5ce73f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8254e5cfe3888ce0ccb824814bf8fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58dced6db3ae937f8ac1c731cad6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3bafd832f6d8b2c15e9a38e2f7af4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6158b98753b6f67a7e17e259d5819a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd5db9dc35051644af36df15b80172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90333fb6fc3ba1db916f43dfabaf4b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d03508448fcc880fac422642b53d83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da0ca19d8f8d0800ba364daa9e975244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f528b1f02e7331bd50ecd704dcb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50da808f8d15c1983ba29a6fd97161246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41767f04ee6ec3cfdbb32b78a02020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb97736240f9818293da7fa324722a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a835f5680f6224ca4a53ebf4312d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d399f494ec47694ba077ba522fcc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b284d2cbeae6043e21b5d1b70d135251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a621cfed5a526899e0f5a1ff1b0d68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa25ae779434301e92d21adba0c91f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3d5f9f98cd0da90b6f56dfad55e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb67308d2b70473528a9fc853c5c2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099dfa9689feab6ff39b8be4e5bfe1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061901e93f7f21f1278b8c9fcd17d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3d87eaa24208fe91dc160bcbaf12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb27b4ec160e4bafffd3edfb230a3d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb9ba64cbb9633796cefd9adec52d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525a0751093f9bb63d0973e7f4d9de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502891cc5fbfdf6117e1a338799636262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a478fd4b776c93a7b15155fc0c16dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a41509bcbde93f31d3d47f269741264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771fbff6cd07f101b62de9a17a27b63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e953cd1e577dc5cc7eb0d47fd853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200313183a48cb3530ff7abc6763ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba078cf5a397929bbd6a3810081d109268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066b5100e023b95047b5c953c86976269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660779694838f8adfa5f616fe656f68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c750544fded9f349ec3508bf55fb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3fe5b864fb870db547e970dbec7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7683364ac425555db4f06addc96e0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c259fa2368baa71b4b54bdc08a81b87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae423c4b07242296132fb1255f70e83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbeac4b086bf4178a2709a7c9dd60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7614d359803d95202f755eb94f9df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2088a9e0ffbc7f36b58a4e411115278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b287ef5403639c8f04678eaa39475c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f64cd5c6fce5c0b54fdea7c9178df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a88a618c23eaff85ba605b20de2f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221427c440a5b16e9f0d42dec5f12ae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331c4a42102a1730fd2f8aa972048c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d572019108aca8413031ded1134afc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6e31b7a521b85234b0e1638c1b989285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7a795482b4d6010d8b82c95bbc6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5f64838ef19b96b0b5e50cb2d860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fb802587f8b01d8d1faec5061a56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3f2ee4b20e5ef3c860dbbcf7bcb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f72f76d56fc228410e8f0d60eb420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23fa051e2bdc62dde79db8ba79b580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853651dc32bb2556216f9fcb5b7b8b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06634c48228e6bc2ec8141b69b1285293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603af2a465d9e1f37b0bfc193240db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbb4f0fb13e260e2830809452d599295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9440248667af1bb63a4c2557b46a74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4027593c315b2513572f1ffec23249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04a085ea64746cb49484d7af4fdbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9ccd21f1164903582edf6d82d071299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15f77140d21edfd8b51439d83b08d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e182ffa2cb50488490901a6db795c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fdeb33dc276801512d4742f955f89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec00b2976d0cc442127902e8b3de442303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3912c2d7c5cae0d701e90ae92b4db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8d020cef47eae80ece0eb792cd62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b523ce14f0c896fa9acd4bde1d0b396306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984197c0892a356c92d664cc4ef40cf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5777c078f57249a8b68eb93b26e3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79120919e8b6ac158bb82f8c2ff68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881145fc1452126f398b9c56e2d51018310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49909d9a24b5d91f1b00aec2663059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24eba8a0ddc20ec3da1bdf4794c2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549367f7e231c6e14ec3d07792cc2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d077a22c0d54756f03f541d6412df0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748c6e216af2596ba2b0922bfa88a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520cc30f99bf28e46fe5c410a2be9fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c12f8d429d41771a4563b1058a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564f47b10242f5dd71ac6b67286ec5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a0c89f92856be33a4abec0a9e936319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ed1912d74d3637b28f224afdd943320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45355600af47cc384cc7d3cc29496437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f76e26f10b17e4486508be4d934a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822b105089dfed9614b5423a984e65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b0e0541482b40d690f92c099449e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b9cb62cdfd441f16af918a222ffc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398aa24d91729c4405418de6d07881326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdac324ae6dca47f8c952c06825d88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6497f90620ec57358603569f49a4370328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd24dd40fbefd40fb12ac9cb0f60a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f8479cb78b5c04169af56c813a8d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00663650ca4c5081f2bd2349c6c2cb33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a3167d537117d4a5ffb22d65e058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8dc586970a7a39ead2a644add739e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a82391c991cb17eca0b53f77c55ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd130a9994014abb61e55fb329d72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3555860e565e89f2d5e271a681fec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd6bb9f9276ec6943a047811cac80b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d9a0d1d6979659366bb9363522cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012fddc06d602e31bc000f936de1761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc375ad385e9154a10c00f2c790ab8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3434c1d6bf1980760ab4e607daa55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2fe3b693875343966ddf42f5ae1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1601c3b2257e82f475ac2730f70171b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3eaa7eedf581b2a2c1896f624628c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00eb9a337278d30ced43274ff8c3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e158752e03020f6e2d7c7e51b2b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb54c91fe100c369dd12fbac8093e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1459d9683dd49472785aae6734da2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702972c64abdf31cea6ffe5904ae78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837af058367a0149a88599c5680056350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e4f5afd33f794a9ee4e6c488631d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf36ed66ca014a3437e04ee6a21c52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487876be40ec95b78abe9e2d1bdfb988353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b8d3c0170eb40f74bc605839d74f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565387df1f503d6494c7c1027d0d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308d39e582cd614cba7d0e6106bc01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16136ba4532236037282fecfdc62b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd188ea322b1aca98a831c6ce46669358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6adbe778a84d950398862a6cd93ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abede12f7aa347ab44d4c28ac5fb41e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4274cefa68be6fc478e15e53fcf59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f712ed4b545df483c0b670a1740005362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cddf37e9cf3df936b4ac0e82328d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869596e44e9e3b6695a0f16404383279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a261e2ede11e54977bee06af3a3a8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9281fa3d10d44715800bcd0390434c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3758e050bd122531cf676dc301cb75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed64f4215a6cc99559ca8bc0684055e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea0980bb49a91b5f015392e474890369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a49c7ff235cf25d35857671e3ee9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ce80989210fc9d9e98924f1d7fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9e636f049aa7f90b70c1fe550dd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e964375c3798a7910834e740bd88a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1a5daba2ea3e573cda781ead0831374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639fe0bc2675cd46a0a96c07bcb0c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07bcaabeacec4f92bda8b4c186b023376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f4ee1d6f852f3a971dd3f76dadacf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b3a8a1b788fc7221b68a50f6055c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8b406550c26561b6159e615c459e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60059196dd99f2fc0357627eeca0c1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921ea02b0c236d7554d3088e05ce22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047ec708f2cf4825c89cb0f66c19acf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524f9fce4fa94a4daf69b98336e814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebae0b8f84b41342fbd7a6c1d19c14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5ada3e2916d4c060c0e41f705995385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cf639f741e8eeaef642d8d09f96c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0050a694b41b841dacd77b86fd15a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3855458ca8975658ae88e8bf245c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752121ed5a89aa90c6f9d2c41d83984d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3468c5a2504fc49a108a5b6b037e5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a5ed6cee9103dc777df3b47b5c0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420431c13449c777d769dc228490d32e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d8d99b65b49ec73515d3f452ed50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d65be217ff4a28d85f570d979a92e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c40064f57c4a4be6ee1c4a7a7a322395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a2a976c93ccba7874f20496c726d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f97149725dc53c1cafc1fb40fc64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c2f7c9f93eb47f42e4e5d8fc505b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec55006c2c610e391410b0e9cc7909399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26184f627f4984a6577adad51bde3ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726f733ccd82199d8ba71fcf77651b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5f6b57016e76cff2eaa06fc0d4a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c38c03674c20dcaaca1417f04ae9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259301509f7ee52d81f2fd92a34d677404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192894f3594aaaebb99b0aab1d783922405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3870eba1b25262e8b5162691a38f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4b5492105d7dcfbcbcdfb532cb59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f29f9951413c90f87d20fb043a3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6ace42d15182916f4dab80f7d1be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ea3bcf454b385b325b2952c0932d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa363fb0cfc029fc22bf3b285cfa534c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8737a344f323574ec1f23e169003ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea35ce0f3566b8d4bf8d95d7336cc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac96550cd53cf044c6366c3bf50e93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea4fbea906d49ae7b45724d88df86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72882ff8dd07130268191de4742cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8543cd6a413e93d16395c0197ed40e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d4c4cbcaa79de625c3aa691b4fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b63ce3acd3a80197569664d7cd0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dda2ff26ae1597966cdd71f39323d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5623a258a343bd34772441205b39c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65244c7dbcaed29321deb8adba1e29c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c82c2b4212464a2055a21b32b3d90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e2bd919d8ae884babd9e55f0493a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5aa73708fd0fb3c1b191ca3a38244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195993b1189bb2c009e54e62d9bfc99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732842fdc6c4b58e90cadc136bd1d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f6136c7d88582e50ff9b1df2475e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d2a0d7e6b9e5fdbde247da62e31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409b4c15f8d0bc5e687c005fa9d633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe20eebf1b0f4a784dcea3f2949db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1835ca73f0544ccd370ffa8985651f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20fb512577c258eb73cd6686aaa64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e032f54b5da6330959a8bd4b1e310fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d266042ec70e99dae41c8bba6546435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d237de2deb4588d03f7f40593f976c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d98779ca39174bc52d5bd513dd18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b0a615b5c51082ef28ca42be993b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68afa70700acd12bac09ada0c3162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9a326fada7dccaa9a4746667f978440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773795785a537c5d3c99c0eb6b872be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55d79e67adc5854b7c91595d468ae9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0fe91de39f25797231558a8f8e61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022178c0a12d54b8aca6aba05cceeb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811542bfbcccaf75bf01ae4ec2a2225b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e718bee5665eb600d46c736ce0803446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f3e771390282a2814ccfccb4a810447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ea65ee09acbadf927ee922f45c1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd69d6a30aa239f7554595f25ceb8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf4626bf7466ee0ab95dbaf62f5cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ac6b3cdf1e55cb1a25b5b28c5a13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb20d29651c74da78782fbe7d24a4c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af5253cca87e6f18979e2124db968453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd2cd42a27a275c0f4028094fd872454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36228bca9c8d1b4a982637137fa34cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f078202d63b88a775d60da52b0a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439caf2872e2a250cb6e9223971e91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72ca0bfca557880a30f32c488509e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff4cde9eb2b466c062fdd4ba29c1cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210ae4a1b2f02375b20e81b7bf4e56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d4a9aa87780eb04a13413ab5d0155461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb7e57443f4caed86a4b6f975903a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73076cc5ca336a7ff71e5fdd866cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2057c24cc5583cfce9c358ead96c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef127a39c17d450253d556e3fcc175465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108cd24175d48de224883bb7c12ef4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471317443cfbbb40016fccd2271a0e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f185d701e92c1c6924384ca1ac4b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa08ef255ba7a49e6b7742159ca1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af089db87c2c2973559e299be5c9b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35fcc06b0bfd63374b6ca6293bc584471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6dd75e61b6b069c43f317c6edf39b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db9ef016f5ff35d1a7bdb1d7d6797473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f47d06249d09118b9164fdbc13562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7f9cc42b5aff7676dde9f8ae4258e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e5e3dd6e9584627c9458905e0686476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530819a2cee078d2045e1dea1397fe11477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>