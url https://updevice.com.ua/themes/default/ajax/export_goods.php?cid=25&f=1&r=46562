--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf2fc37ece9929c99fbffe56f9c10f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6d10aa1646c4c1abc24f7b54aef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a1ab23724e163f976ed638e409a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c47c8b111c47ce47838eef7016ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ea3d75f6ea5b124abb2bf84ac7115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d1d2cbdb6663ccf6fe2673ece5ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573bc46fd78a5720b8ba7dc187ed797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc472bec978c1efe25730340533598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9058f78bfde998514b1d06dc220b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a8682c29558c08f91a7196a3973b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ceefd32cb728522a8067e89c64c5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb7df17f5944e4c5ec566637d336e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed497ba748e27243f55a69f82aecca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d0bd2b8309e494d58a49f170e22414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138775f5e1f103d397d96e65b3790cf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7543f67fe8fd67fd2e22371da0fbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a84d05f774ef67c9352ae88b2e48d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36239b6ceca0ef5711016e4ee23b6c0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e31724abc1bedbd8c5a23e3b39e3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca740818111e0d37df63bc00b622c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cd9dde7c8d9abc1835e46770f63021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed9ac6c0cfd8a4e508b3a5ea7b70b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033aa79a6ad70864c109327a2d8ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4a0dc2fad2f60f84cb4c92d8deb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116600b07a980b80f992d9435cc4e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5514ef209738b860ee2dceabbec77826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00881b37184d10fe31ffe2822bd2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec34dbb907379aba932c2b81df6dc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d54a20508aca6f896d9440871093d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757563f770bf1e800a18b5720fcf8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898c15f0875c1e5b609835e3f1161931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725ab726b651edfcf8c219ba55df7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5282d3b40c233d9f4cb7ad787b94e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ffd672e31bfa228daef7fa19ee8e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c0f025e8f7c6e13b67b7eca0158935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72367f2ec8817ea085ad0af04896e69836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b1c6e0cb35759230698842ce9475437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331d39fc8e549f3d352c8ab70fb94b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6ebf4d388aede107d183dcfea7f5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f2de87c4707ac4c0d87af12ae5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b62e3735b1941be4d8861e7bcd7bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694bcf4e72b3b1cb3a1fcd6173ce5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89822507de3f76aa68ed5efbfb46dd6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db7c01706eb7a8a5784a054b96da0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f51a0a01c8775f663a82ea5b6b9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a037418ec16c2c738c74658e1d95846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2a8b679fca97e66c20e22a65cdf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf2451036d7e134def5e556d1b5b8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b204f16a0d63c53ae003a7ba651949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06547f652a3d2e3904fede71adbeb4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b8ec7d0dcc37bcfaed10511a8d34051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa521e3683100d4325ba57bb3368e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6146e39354c9266ba97fb54ee3dba053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf495488a51a8d8ef3b659c447db254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802e6ab39828551e941fb6f33aeccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60e04469b46fd14bbdf4a8c66798856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb1b8069adb64e2008acf8179bf5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842d55b1741174efabfc38ada800aef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dabca332231b40fe7b10f379043cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376435cdccfe724317249ddfb8aaac660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba8692b4eb058b49d52c6e981334761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258cb840390a24cc04569eeaf5433ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d5c865ab77fabad8c9fa5a4d604f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70e17504d68c1c2ecdfb57553eb7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03ad7e4b8ab67a723fd0e753d975265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34f85410ebdceb273f9f7f054060d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad043fb75801f2c5ad384e48763ac5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0a512d963462313e7e91d7baa07968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e283624aa44caf732499dde088eef8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47677a962d1f71a91ac6961dd9cd644470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364621b2666f79dd12c7a583349e39b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cfc8ec714ed5873cc09b56e43925872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5efb8a197f1e14f4c4daac8fddf6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495e840c1760b03c8b383ee9e55eda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff120d080ccfa4c1c42a9a27803285a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfb94480de712eb32f4e17c76248b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0898d15d2b73e8143804a73302fc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8badbc204a8b6ab7272d848325ec80a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffedb33f66cc9d8ed910150bc6203c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d07bc9038388027768c4a52bc629de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e28029351893c32721126fcd55c4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3181dcf699afb4e31e5ef7dd9775482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019c8b8099b601ffa8c78d826e372e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d91d006332100aef767e349689c0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d0c6de1ef062fdcb1378bde49846785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2c8d446b3c783cfbfd681945ea1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357146670384eff94f06aceb1bf70dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be6d2db2725c19de471d051645e8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78361f8e19dc5d76138126d82157b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d885fa5ce25ac2388c51008397370a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0a26f5c5f5caecf02117ef38d0ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4732a8235ed269d31004acaeb1189e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c0ccb9bb1d00247dd641efcc9060893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff28dfdf90487931a57c4df95ccf8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb59b0cd9059bf0cc16db38eed96495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc59c58a0d94ebf318112fc71f67396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47918dd2c0fa522fdb84b9aebcb8f2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48618b39e23368de3102dcade359226298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e8f3f586311a985fc298dde8be6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a499dc1463947bae22db042f4bf53a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ab3c0d77ef01e412859a1b1680f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4806dca18c3c15f5b04e7e0ed58ab00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b64bab00084446e2b589021706192103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e3cd57568165598529da97558207104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db911cd4d8b5549f7251a0e4404e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865aadd80d475e331974297d5f1c956106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea651ce1770a13e594c10ae633f965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0649343b52553f01353d511fe4e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10efbd4f0a982b2231eae9d535e73e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec41fc939451e5c6fff5442d07db3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862cb927cd8c79523e38a5129a3e6ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac45e43e0dba190f9eeb50f19b6bd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058afe55d7bea384e3a78566f03e95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb19ec54576f47170f5ffff4154050114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512dc419c70cc2b8906b81a32f3fa68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a1c092bcb24901ee6f086e813df3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d47960b26488149ad32d68ea1872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51146364a0e7f20807e783ae7bf82e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced666a8353a98ebc14f8f74aaed348e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86fe1ac8b6a425358b2cc6d14e37c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b4e1d5acbce66e0c0d5f0996852f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6fccbee98258d42e31114fb67f01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7bf7640b0bf6c03fe4af7ee340f83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b92ac60b82488be61e30380c909c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf85b014bfc69be3bf09b1aa6ed07b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750cfbf4fecb85316c7b94434e542a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ec30c9e5e7b8136206e5cbd26f1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c045a66d4fa26dfacd82c9cce0fd16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca5bc158f656eb4959a8cccdd989a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892d5ebd07b19be367251c6f35c4e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6c421fd8e3cfe5098303d48b73a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa64b930a77ecec531d7dba037208132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9d65c91a193ad5232b5002a57802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b84f4b3d381cf8e11bdb22af35cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326fdd1749ec06d1843f0c32cf531e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586deb71e2081adaf11319eb0afce2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de51da9de72af8b077da6d7b61f87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b3ff3149235e0097ff8cc4818b819138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742c0d9cbfcf89f98f2b3ab3058928139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2120758e26f3ff0736067fc6d8cb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d8df9e123e741c2797bef6bc5e09e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b824a08977557260eb55c8d4b6099142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3afac1b476f4dd42be9500c29083e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d68fcae32152fa8a9f7cf79256760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c76eeb475787030a782d1b4916fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff944cbab7af4a318f65d1c4c769082146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c2d49531d6b2a51bbf266f1d628e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6944f12ccdf2634773af3b14c41c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d65dd3b7c1a2be5acc95f460b3466d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba6f09274179b8b5b6501673742a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e495cf839ba1688cfcc715251c2785e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc401f5dd984a221b6aee7311afab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a836e657ec7308e3b9ff0af550d15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08824054756cfa05be1687cb7952543c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf4ca5f9e830946099463f3881fa09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b00a6785af584e66c6f75904e613156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265140e9097e381aeb43817a0a5c38b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2204bf6275f944b4433a700b3071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864fef644e57b997ad71b4912ad14c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550bc9fa128761cbab18078d4e5928160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8f4dc92aa10e082abe65520c2b84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc8ce7d135fc9045e2bb77a106324162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65bee4596d2b1c363ec7626ad5d695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbc0867e4964c646adbca1d8704c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e9b153a767a872fe0fa7da314bcea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4c97ef3895b31398cecf253ffd7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a942e52de1d28c207af9a5c0a23ba8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10df76ce3d2d2959a67767c0e4cb52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02c356ffeafc7b6969ca150d3d3b6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5016fd074418d48a0b036c29d1aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761b181b286fe9fc5c8db2c11e9997171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae4963c3e15aaecfefce3fa0ce828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a940ed886d1f65407eaed97b4a9f1e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e7c2a2efe2150b261beb4955b34f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e3c96549399a946ac44a75d9acf31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2977964f29ece95e54d9dcffd5ccb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc58aafe11173236cbe8eac4b17a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05fb64cb0af186d6f1e86c7ca7a5ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5be082a9e7ba82063b5dc9e4e82b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c670cda6bed5f0536e3a234bebc84c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ae3922fef9aaf883975e9f6e4eeea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bc24aaf83ec923508973f3a371611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb4ddea3f6c0e463abb3bdfea134d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5eb5afe5dbe1427aebd8dd522801a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3913242fa1e551481eaa0fe456f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972862c282fe02ae3fd11ff8f077a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633412d7098aaa71ff3cf42e1fb7eafe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1401039d4edc0cbc7696154b60b77a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4d5d2c6e088ac5e5a5c6bd74ade7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600647461e742d56b777353fd487db24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3d4accda3f344dd3a29de9ffeef8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a83715f69ed38aedbbaae8b15ff760192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c4df4cfe701a420addb84d0aaf84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892de358e4f185867e9f6aeb4efc82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced62999482a462e8e5112af89f2f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed045d0f4465cd412e4518457751ccf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aacb36dd901b0e65c6fe13e3f91192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659bf0fe270bafb51fdecd370888a1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da8f64d9660626ba1e52c167cfc06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560beaeae75eca9bd4624214c756ccef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd534ec3ea34bfd808ec76890c0a59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5b8a738920e646887af652581be5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf4490d0c0e694025fe0e8878cb6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5177a1ed15d6de4b6827ba4228df2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82c4505bbbfcead545a6ddc5f6ea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea46bd1d44da393825e481a3341a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d6e083c97e20b93bbd0ff7b1cdf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56887d845067781705730495809b40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1004a8ae827849745934f90b8cdfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a744ff11c8e5598d6214a31c6c21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43504d02327e0c4da7637b587257d61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72775be7cf7c11c61f19b7cbdd0fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913e2ee7d2fd35e852dfb18e9e4c3d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350ff07dd51a53246ad0dc888a4fde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93cb5b3704d3409c4871bdbe9b749c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65c08788d69d1bbd6b453a2d7a2e87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd1a575b3667ee39a3a854c064561217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56a84aaa6738cf7209400f402e341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944a612817375b5539065b36bd0faa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178ba68a96b0a48c94d7189f946c7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b250a86295533c8224ec50ed7e270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab44408310a61ebaa1c67d5f89234222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9432e9e795e89afe975fe78828c447223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116fcea8db5659323858cf752a658be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f604499c50fadb30b96cb3bfd2a4fab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489addaa4906d03ec9121174e086e587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf5277b610ad00bd7cf734b112c4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7555819a3ed263e31b34e5859cba7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b903fc7e13055a4a3884e202810f35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991a7639aab6e4fccedd3b720b462d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e588e0b9d132966c108bbb5a5c42de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa2ee393f61838c1cbf15215a8fb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee8b34ff9c8075eab92527a6b18ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9149e68456bc116237d991e979c7bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b46632cbc8a5674aa785559bdd5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acad66f47e34f5e948ad9316ebc45f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9392fa85fb6bc6fde60fa45aba0fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aff1e5b94b81f735648ab59320e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c556b6440b4d0c23a3cfd2234f38c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b16d9e8ea16bcf8cfb98c412b1af3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f1ac1629e419865edcd891d4a8ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eedb446845318b6113f3d6895b75c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadfb462a860f915a8554f35b5bfbc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bddafb04ed59817b44bbb3f0d9cb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1696872dc0c35001158d1fcf9f861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab3975c94e37f850d694dc1160a019246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b41c1ac29c5acf66a7b1b5f4cf12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a52178e9308337ef77ad024900c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cde61a4b14c9070f596cc5dd01718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170893a905342860115683678779b3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb10744b46ce1d66af04426d682118251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fcb9ff07b926b6764e7f43b9ec48c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58b06386f5b01739416fbe21e5558253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a345c7d387020df82ec06e844e7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e10d4f4c2dffe8919b2fb39b39449255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af979e24f870ad804ec3fb6a17aa831256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78566ed94e1144695bfa3dff79fa4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc1b8da740aba4e09a5e4be078d75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e206bf4051d9dd1373dd13da411bd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b050e91fc9c1cfcacd73fd7e9173b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5684dce98eb0f9fb57e08043c11259261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac29a5e8f644f043a1e36b7a017e30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d964800df0bbc207f2dccc620dd55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126039f6912d23b06e8a6eb4412a655264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96012d4cb338e5984b520cee18f3a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013750f07e37eff3d1a4665ee772567f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c1f2bebaf427f8c80d8436f848946267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa31b887a854b8c7ce0ecca5b52c2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a9b2a11f1aac2a229bb49ed3f3820269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6ce98200df72fbfbd76d4dfc92de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681fdc919632e16007ad39703fdf52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a04c9ceca2f63a1b6037718cdf255272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ed5ac280a6316668f7f87e18d5e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29a543e67aaec6f931d4bbe4ebfdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abbba6e625186a4f1a223a06300d02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ada133e74f4bc912001b05d9b032a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83faf117d127e234b2e6038caea0cfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b77b6b3b3ea8c59b84618ab6bdc858278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc147041a754296036bd101494b9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f46cab90162ce005cb7ed88c2f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efcd0ca3091788c33e10346b5f2cd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f2777c5373f1d0c35a46038dc732282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c996e3bc63dded06beefd9444d716283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de34707ae030b9d32b72cc9ff3c76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c93904bd92b570af7cff33cb464894285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ab4a12f8fa77690ed2fc7cec06c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cae78a6c667bb356a79a17754e304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd6e7408f941f97154b7aa000617a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00c1a5814d76f8c76bfb14d9c0aaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b7dca75e6d68ae43b82097dac4df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9ae68e2c98c7e57f8b3a08cd84c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e31bdbe2571a1915abf04e6237064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38a154d7b52fed0d14318441c74dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33b03f5e4080f17652943bb28b2ec9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285f5dd3cd2140b84ae1a9323fe394295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a356132164aefbbfe36952324972a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215130742b20fa3acf35783ad8c8207f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e7ce9f77004b544e5c3d8d7ebb1e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acd919b4668b9f4cbb88865d479633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267372dd2f256ccc243627a8485b53b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740244d6c7a8b2509e8d569ad0a17cc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6f3145bb6f01532b8f1ca69e83d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c3b99f602dbb17b887931a7ea437303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bd004fdaf655e609aa7d7189851e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48768fe1d807424ad3b104303d77c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab65539fa0b9245f2a626bd78c039b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a563c6cf9e367780c8b3eb64b7c01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822cebcf46b1ea3404b1837a9aea69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa89d431fec021e2faead3e9f02db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b45541238f26596076f3d322ef9cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc52996c6c9f95431eaf8b76aeb470311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f95379ebe42ad0462c17d352cb96b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb28ad52601f24cbf1602cd59b8a74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d6068b4834f8ed46add02cbc4391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f87f14f15cede98fbbbc25aa0bce4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c780503b5515f38bd6cc60e54071a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9acab738402f6c0ea30c8740a87376317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e67c7933546f464a5785a7717889b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c2817589a3b39a1de299c6f41859319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea180ee1afe9425afc44d8b71580c2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad660cddd7e525817645df90e430f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f5b49d1366aed134f69b4c81c91b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303707bce16c6b0681f708e179d064323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5c94e35b328db283e593bd2721a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb933540518195f8edb8a69c996c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db5369b3a4612dd5cf73ddefa8b5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf543c8e5fd6407be5e63e58b9d23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd757b79e567e598421271cf07f66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715fca4dbbda9db14e6ed9f05894c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee1e34994f0c2ff14e50531e47e3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d49760ba5ffc70bff56d09e068d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ba8d09a2bfeb6f98c40d3c1d0505332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb377533f43bfa0b354fb62776c221d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433da3209d582d732194179adee81f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594eb76016f150d6bcdb52a3a4bc160335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba134f7289c3c6e81266f644456b793f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a8b981b12ac323bb6febdc00557b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166f4f116bd23d52ef563acfb8cc3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388867f2d428d79bb7afd32d2b3d22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba2ee97ba485700474510c62dae9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce9f9163cc22ce3801ed0de34cbf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4e041f56154a99a8e6f7065f45dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf3b0cbb1046c26674d9437a91342343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1584e68566274ef200988a3c7a74f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baec1447cfa6ccd520e9c98e9dbade345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241fe4dcee1f33092435a85eaa1857346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa8a4676367e861ef7f51a0895380f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2adf026ce72b2402a4ec00d85f5cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead3342d599cc04b280f1906f3bfc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9441999b14463d69c987909d32e5f02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04bb287dcbe38c1cd3c5ac089611c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c64eea12b907497029b2e8491d1e6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ab35bf274031c1168e8bcc4d36ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcba62722a12c7955125a3dd9437a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac6c68521fc467f8df432df13350b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af78127be687def36a6cd0ed06cdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e0192929adaf88d2e45657fc0e1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43045cef17dbcc386a63568dbb45a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b443ab6e71c52f8f44068bf0f7db4e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777364fa82f363f4424ea2e4b24ab879360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1532f437873e2450428eeae603cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee73e3d1fca34fc59ec3c9b21283ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6b0aabea3c7a016098e124da9d6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d03eb9cd56c63948a00c0f017053f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95327d5e78f5e747c696bad9a0fb537365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295d1a6d9295535210fd1dfc9b8ad0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4a66f2b3237892027a3bd28af63b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c212b47c6d5597259f5737a7b11830368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf6bcd525c40fdb6aa6ac27c0d1982369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581aed0affd60569a2120d810e2b43a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fe8e8031b90fc0440f00e8b5baa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5bb26ba57dd76f9f4754375a6c058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c02cfb0713cc39922147b502ac62d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea442467a0090985aacc901da5a938374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae649ac11a3246fd676b8c165259ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ccfc050236f66ce0dc66f298e7f4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4fe28033fb6081f2eb38ecb59cfc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3465a8282816abbb8bdf8afb3d2284e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256345c50b04493ff2aef42cff25bcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0e9b5406ce7fdc8ddfea28b5091f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed357c35a6e7fe4e8987327167697a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e737aae7254d0e059388f186b24d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d149200930bb0b6e01ef4987d3649f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7d425d5c76bae7700676d6d9efd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c2d0c3f339700e12d21d7ba5cccd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271fc523706707dc84b8d84eb8c6433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753b5ce5cfbf1ea4d4e5aee9a203c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2cb5fcb7760b86862910c6b3ea98b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632958e4788b21d0afd64dab9875edc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c30662fffa9b46948521186ea17d2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11eb4e295d418f42d0103ef46a013391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa844c1d5eb32ded7d20f0db32fde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404011196eed41b91bb50fa690aca2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc661057a025c70ce0178d54378a4669394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431a3b3e4486f53f2a2037aec1db53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576440a6a7f1446f5b479b4cbb2450396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8f1ab04341275c6b81b5e23bd8661397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01862838882bff6ff44b90f97d217c77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36653a7268880d39de5b4359929b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c38bed9f33b59e143bb5651cac94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c86b7717b7f4c7235c526e9701c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aff4a18177ca0ceac06e5e2533f6e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a279c4c9a5bc4a8773543929f3884403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302959c606d9b539002f840877522754404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a3e04ec5ef535a8989a3150cbfb3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ac7e4205de2b5295dba125f93672406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa145954f6367096d3875ce9909d6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e286efa7d6133c895ee5fbd49ac66a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562e32497d7ac24200d1249e1dbb012409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab9eaa126d1b41e96c8d6bee9235b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303eb705311f45551fcce8248024d97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f127cedb0b5f427a49c56ce689660412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a81b2c478916ca71402c95293aa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8addea6f0d040b092512087e61f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b2623bee938c7d2c292ee58eff96d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c91695c29ab7c01e6d283c0169cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203b8807a59bd5c3053a457004214d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60ffb1abc21facde77c0c02fc75ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a0b39132a467b92920656460c1ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890dbee85426a360ba63ccefc9eee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6b53f45485fc3a3207cd2e3f0a161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5cde37353f193fbee77e7ee0b5067422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f01a1313cd9ca49524d32a88e60d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00527765458cb96b80f47a6c20b413f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbde1eeefa0186e68b6aeef4a101db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215d9334007479950702cd16b33a359426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd4fb2e6d3bebcbdb9e71937fc1144427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783da993f1471f4c059c30be0c4eec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63393d0cebbcadcb08deec191c898d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385975253f60495ad9c2ff16fcf30ea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b69f958ac24c1c5c9ef2367c5470a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21cca9ec1aa0f8cb121a96e0de6763432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b70f4eeddbf369e47eaa610a69262433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e912b04d71a0af916fa3cc2c8aa09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63168511f63ce965846162e7816803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df58844bfbd18b4258d51e6485bd251436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f1dd3e8d056d1b1bd4502d5a20ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83343fe61cd9f059894863d4814423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb7f9e5eb29be764bdbfa87b55c9b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e898378c2a86eae260eaa050907f4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8851d5cfb6f8243c73ac2aaf6e74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81667145ab0f33991e722dfeca000a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fcff2210ae6a4e83ff0169fa7c622443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a915099c1bd5c04e59e47e73be2bd3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a1db70abc668afe4ceff86cee0dce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752152067ef7368a589b54e167da7ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032347e891d039890d4b23f06224b2e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b68d70f22a5b8498ea9940376b333448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd6c7c27c2721bde917e4580db11b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373b534d827421e2eef85cc37f85b37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede8998fb3afcb908d5963f44d862c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f35f8d28ae4aa3bf32a7494d79ee8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510435e70f617e91fa59890f0240dfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4172dc001457a07d203a5eabe5afa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c696be6b74594b504383527497f18b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740052874d131b17ed4c9751f3cb3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09c6bb48887f2a74c79cc385d279b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c29a5fd51534d7ab248d04431371458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8b0d0408af46ab1f49b391ea2fd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f40a9500aef2aae885ccdba1f2c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cf59e60923183f63c8fb60146146461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449ec802501d905cc3a28101c153f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f9b716b73eefcd4bc6bc48ae8387463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9849626d5f099a65099628c27af32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8058bcbcfbe391880f75cc1ce00e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59118585ab613adb2d8e74647ee57b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e29ff9e43c73af51bee11b5fbb25f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b001cff7f845e3f0194f1039dbe507468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a67accd37e59b261ba1bac6d56906469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cdd3268f1c55ca9a9301a1037528470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef6d3dad7ee6a535ab2344ad65b0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502409cab372186155009876ad7a3b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e27a6f63fa0503849df14d44400f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534997645bd4b0fd90b59409e12efec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003b2ceafd3f297234a64cf62b9561475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c56024be341846bba655be4b392c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337075be778cf95e0085ccaeaa76218d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a250c0dfcafa53eb98c4fca934f465478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ab9c52e86ab780584f34271dfdfcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6349b035de4fbe36948a0402e3460480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f452ac2ff7aa101ff80b5ada7d97d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ec129a4ec5b36824d8940a44c25d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ee4386149fbac96168976b1d86b51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed30793281efe98fbdc377389fe1420484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ccbdce7e7838e5ab17e397265c3bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ad37324b4731e3d697105ea50450486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405db773c430d17f5bd626a66bc781487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ad6fe6904ad0a71f7d379f68839e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb86693eaa6c06086613d2dadcdd387489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7db3ad8987f38744a4794e973e3c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58436a520d8c2a41769e1bb907373012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c390fcb5fdbd0ba6711a748821063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85444bdd5621ffb06819dca56a309f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8b65b3775a7bcbb8716bb6ea68375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d160b067a2ed004c7f1a5061fb6e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efbd6d5a1580252c68458bc3a706267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27a90f98d26b1d46867e28f4266258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c88f0db98d31e312bad6186e6fb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8a2bfaf1ccbcf03dc4376666609610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1fc75f553e0ac28943a2d217643b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aad9b8806969f6dfc649528a29285e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca275154cfe89cf866b19e62f11731313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c1bb31fc9490f04afe423254dc8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb631b8e14a895eed38ec1130431b0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d44262753eac78aca26792ddf556c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68fb534794f14906ce60c99699c4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8f7b804c9d187b500423da882bf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a686e5d484f33327adce8fa563e27319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8dcc4525d739ccb2618625c8439d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a005dd35947e222386b7f3c854e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f63d3b21b5eab732314fa0891a3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c54e95f59ca973c52cbce6438176c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12cbb382730df801701ed5d2f940724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd75b0c155edd2f3726e829e705b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7db3e63f98edca99f879bcdb2d8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e308d1749fbc1c45c215fdcb4c78927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9cd4fb6f0beb18275dcd5db02258b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ba73802eea4c8a99416ae993cf6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08b8355a4de9c74066380ce68fe7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877c013141c21cd0d8d689a5b80baf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f658b862dacb55a95ec1d7c73693132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b69384bc1eaeb51ad82153c8b285833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924d7d7e49221858744df7d16832c4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd45e5c8ba6843d9e5991cf03421e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4bac299d8f2c502b898bd31e19fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7879c8be9b6441597d34bc6102ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4c4d3fb7d6ae8be259086d8f1b1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a2ff4571fd22b19f8f5ab3312470039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5099eef9efa8a5106799e15fbdc5fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd75bd7fe776e7a40399bea5495fb1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a83cad96533dd5c3307958ec536042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c83280b50a2da9bdd1a8da3692a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52839853aab8cac13117a755ccabb34b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f18242e7d3f4a6bba30bc37b039945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ab8c957f63a5257cc05c91bd37eab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4a103e603a6c818ad5d8f747606447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f7872deb17b3fb915d60cb42c5ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969a40705bbfcc4518dbd5dfeff5fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30a1f66e31c0ddc8ffa0196b36146150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc24c860a0a3bcac00adb432c0ec6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b56a5601ff07482e7dadf001e44352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bf57a426fd3aeed1a02fa910976f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0e3b11337a5bc2d108476f1261ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325439a898f871d8d33ab32b1b4c24f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107b9cbcad29aad4449b0e6ecdbff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd52f68956d79d5599a7249e6dc35657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e204268d30e364e7d02f90cde1dbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa6e69a1ccd5c71b0df82fceed03559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f7272a522933f6c9fc9eaab1ad9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab4b47b858f7c8eef05768d15ad98d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c577c90a610e11f653d6590305ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40075d4125ed461cc624835abad75763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32bddd994a550611ddcbffca60fe7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6a802f6b719cbb86b427c016002cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631bf0f6f6afe10a854ca5a2c3965e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071b1ddfc1566089f904fb53f40c7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c60496a08e3c2058b6a0ff7a378268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395964f1aa0fc878554d0404a517b8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875411db8c023fca09d82eeed9329f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a024df10a307534a26b6912c0246c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8eeaab098126df891a85be282d5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe898b220ad243aa211877989cabb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecaa067ea0ae8d6fc21a303796e24674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116190dab414038865dce48fcee9e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9c5a36ad2afe1286d3f82d28e1b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539f958b636c2f82debac0072bff51677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f9d1c6070a84d639938721d948e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea0185d438e09d635ec7c5cb98b3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa90d8bbe20fa477cf1c1968c9100df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324da8a4315ad2a560bc2a2bb9f163a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c8401e403e1517afb2cda14da8e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a82af076fa0a6e6d5a183329df4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598deabcd4f1d2f1f6ce97118bec1d9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773ef5ba83f5938572f9da6b2d5fb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95f459bc0409d29ce54fdde032a76486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed380570a0346362945bb08be6babc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1608828bed76bb8accc8890b30e6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771407c5f99ead19d344d026dc71c40589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d2ac695479da21955db3a09a8c9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24dadf96dbd9fcd411174a4dea20791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d063a74a592fab4a95edfebd18fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab40853c69de5c6966d9dd25afa7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffcfe48f81b6663baa45ceff493db494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b8d9f1fb004e953c934d9c47d669695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91321cadb016d1409a48a584cc71e9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173f6abd5fda8e42ace0570c1407ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256f1435c2d1708118349cffe8d295598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbaa5db1877f8f4bf48e5e28ab278599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787f53e1892d0d7a9cbeeb63e6e371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b2e7399070d4fce03c2a9832a06f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce04db7a75525fb2f425d47f51f2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbbb64cca4d685e66fe003a71a9dc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b610e3000cb42162cec81e6d422f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5dc30082990ecc28b3562b8fe1740105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea90a890bd3424f568845caa855e5eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a01058db690ec158ce69f7564fb1aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f17e74cd1e5601e132300cf881fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bebde935c8178613f17569468783109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663887fa43a39f2826104debe9f3b6af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73959f7ec02ab68fa639a2a443cee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277223a22df8936df5a25c45400a9f55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3ab904b82213d49c571004b4fdfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086030c74e5c194ad66df53263999d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637549c35475e246c39469d7ce6f4fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b9029f10c43d2c6db60393dde05d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae782f8c26dd075773768f4ef6428e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad640b2c7611d656a101304f774e56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b79d868f36c4eae004c4959ec3a9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a3e69102088fa3a180be197fd6ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75e8df8221ded865b8b77df0dc4cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde99f66bf8690e4f1c3702fd19a69fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807d798a038dc7e69f711a6a80a11f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35285a9ab24ef5d70164c417ec0603124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52491e50f9204adba85a3add1384c2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceede2c4b5988c6e66c10cea2cf7c17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17f844154f08e7f843c6a7bdd3258127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f5cf817111d9862edde81252616a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561469a266d3beb50a7c399f96ca174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f3400fff1150ccbdc0c21d74c24f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb9ed8e2de0ddc29b1fdd2ec698868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43f27d8dcc6fa810699a5f1ca04e28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8de3573be4c2ac8eae76fcd65008133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00551855a2592d9a21ada1d450baa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af109c2423b54af2012dd3194be50f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520e1a7a9d2890fbcde3f71cda147d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d8edecb6e3cfffafbcb0dc4b7346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3d9baef34fb492bd3618571a68eda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf06dddc9e6c82a92a6a5b01699c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5fe6ff7cdef81f45fc5a85f2e6973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da2dcc8c4670b44143d6e57230ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299547590f21ee9d8c954126c835882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef46c4b190d7522074beb78be8e8b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03456226dce74005f6770909559b3ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004b1fd3424c0b799e149534522a13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879c31f47c9109e0b4b1c695a40390b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9f9a96f956793d26c4a7d3396c467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a2165a13ede291ca32bc50f1aea85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094077dc2b370cd9b6b6bf7c1c404554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43924ad59f7649ecbeebd4d2d7cf826e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce28377e1ace7af23bba5272a2c62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1415d0b01fc9d2e628980ac2d98da1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d8d431f61cf126365e82ad31fa7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa534abd6f42aa47387303fa3b29ae08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75ce5e5d9bf8dc6361069c062ccdb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978aca74b1e29639ab538910c7692fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317776b69b0986db8c3b30a880ed42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79b31bd4364794defa5f65fb774932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893911bdc50b5058f44d770e4ce9619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453957c6171c9edbf5d36ff07712a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e8135886ca2852cba52f042f42895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cdc55a34ad0bba02258a52a39854a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef9a14f409885932bb74b1ad9b3210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e8ee0160773cf88695740db4246c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd9d6ec13c51f49d9634b185e4f3b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc2da5d991e717f8b33a18a5133e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb2d65707eeb599ec68567c6fce48e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d1632ef22f6370ce2e3ebf3188ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa77a1a4d1045aff7be066ca46407d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16d4947ccd7ec0c786f035b1fa8bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a37d8c8ec6bed742c70cf512e4251171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b89f6f53d3c4dd79857a7d6c0cc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a33472d017e1737ad1994a997e95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f22d70338a45983a562e0bd561f2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0bdadcbc5fd28aa07b2addc47578f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da44b1480e6fb144d683208cf8f275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e18a58053a46dc39d665b988b878177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2472d85be30c6664e4d39783c383f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a4ed84ec97ae071b06e9c52ff8005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4064f362ae21f5db3445ecf315b73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127048fec0738b5c22a849926b46e538181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f292268c6ae342488b5bd2952554182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5a98fbf050fe98187ed43b445354f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9bcf55b474520285fa59e18d02a13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078c3fd375da9d4f64421e0ae13491185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded589c0a9d2b430f1c49340bba3423186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19b4fb13848cc2c6e158cea213c08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1508daa675631647129cd620847692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620b906652f9d5e2339237a83ec72d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8c02893356999ca07773564136d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf208026cc2eabefebb3ca9ea8fa8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85abfe2093a74c1f6780959a1afce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df58507196cf2d070ff287a4ef8bb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c00006dada8883d8aba04c2f11a751194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb89aaf493997338038f8838275b33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac79d467cbfb9af0dfaee21a244e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e439b30caa11e4eb860d9d493e31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f15a4de916b0b95b69f4426a9afe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73313accea2065b31d28e802cca31c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421bf7d4f88c69e82ac9c7ccac19d90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7bbd7b7bc053f1f418aa5f307a85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bd05bef1eaa713429aef1c333b4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e149146a30499d0df42f236cbe0a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bf75166b24b7bfc53388ea2ddc3bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc353e8d09107557a34d6aa05f9805a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ed6556230a4bd008414d7df785b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db8b221ee978cb2ae3d95ec214195207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620c5114e68fe0bff1ca6bd3c80d5eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c6992004503a9e5eec7eb487bf8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245ac0fd6e6b6b30f3d344480d841f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be8599236f486a649e63054a38ad44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97f8aa51ba77d4426568236221acc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9575a92b79f16e30eacf6fbc8e77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c69e9eb102ab361bdf9db8af8bfdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743389e0fd7db2d3e36471631f79bb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b18102e7736d67844cf4d846a5a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3b17676e1a5ae1bd310648fa56f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc3450e757911ead2be7ec1d7860b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c1ebd8abe37f92cd4f5a54362f2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238cefd73da0f5001e33fc5ba75930220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f480a3d9f578ef91724746fd9c8fb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6eecd694331ac61f8c1b802d68c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a8111a86e783b9ca27e65216e3a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb35641983288f71a3f050c311d357224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e12a800378626029803a2be215fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef169a44e1f40d5f27eb14a73483ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac92e3f6def81492d3e4dbc9953600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52503d6d8090ea8fa262a60a2c8dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b24a27c165c6fe39dc2858d0c3c5b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d61b40b7a14a504e76f3451de368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887b532398dc05d8b1954527029b9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139cb49c5257ea51cae7e10cc462725232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e3d7321b8796a290b1cd01683baab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aaeddb539b4d61b9bff1d40efe191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c80ad9cac4bd77f44a0a7082df4c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b12d7d5aeb29208403fc630c538c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78611bb12436f38c7c9dd3d79da825f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203adecc9379da871796f79d6bf69da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b007527652d46bc4f33adf93c3ac7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ce89a1b7de7aec3caa62033e2613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd2952a8b0e0bd109e6ef2e96a5b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea8b5e0ef823639636c07aecc31788242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454a20ae0d9e21d408cd9a6c3de050243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624f700809cceca6a1e9a42d1e947d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b082ffcbb3f55af01c6809432c0992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b296d463eb5299bf469893c85811e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e593130105dfb3331cb96714fd004ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d348f00c1a217bc5dd400bc7c06aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99d2b4fa91d87219e648d264be073249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf01eaf6fcb327376072718462777250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ea1d7613a0252b919de56a330ddf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebda5db5e7c6d119f79de3ac79185d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa75b8192e2906c0e52f7f5b42080253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb319624ebce08fc7df34c792fcdab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7495ab831b89a434921ad5918e86452255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62b1376d42dac4a7f69ffcd554082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299f07144c9573c03d719750c7956c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b597b54310479360c6946822237734258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8becd26787cb166bb6ec6c0422a9592259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22d9d030fa09cbfb25717591be95d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61adf8d71b7bbf26910893855c6240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc0cec7111a52f36a75ce9e1f1d0eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d176bd15a61ba71c76d038b5bc767263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2af4f55ff4aeeaad883f20dbbb88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2d6e6c23519801175bcc8253e4a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e548bedec141a65d839bdae8b8fdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855796c909510192d5abb0aba5e75ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c73e84867ec4130e1167f7cee3c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1b22804b55c40c4f1072cf732cba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7de51ea32f20feeac307e5f3cc34e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d2c72a816fa25bd3f1e5ccc85b5f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544381df282ad9a4ac6ba775a6a831f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedfab402420a99636972cb4eae10d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c80e5f4e11dcdb3f3f08294046f0b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0704613a7fb2a4d8fc19fe5aa7e61b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921f5c20c8ef682983342480a24c9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e368465f3502979d5aa6cd27e522277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e65a0c08693248bc387da59115f85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e54fc9511f0a84cf1c3f142c1a699279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c261245c05239c0a554d3c7e8534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785b2ae2212045b6aaa917911d992a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b5f29fa7616752bf1c9325bb03d02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876abf03855771d8e722adb14b960a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92085791e8b9b8b296d25bb94c3d61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a912fc57d264228185be964c0b9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac025fd672c3ba3a7476d5bb999b46ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9801bfce4c145f29cce4179f8f20e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a19999c9f8e42c96d78038fb6899e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2005055ac05aae6e98efd3124d9a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189010535c77fafd5a4895daf30b509290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad95fd077cfec575e0a45cfaf115bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f5fd0888925ed67a3477592924c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f20b545aa6a1e1e3b9563a378f8fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c8a5a31956d628381ca1a8360f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ba978cc85aac607c6be86494c47a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b20d9935f6a7c8c6f738cf039dad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef28427d8391eade1c59e093e66907297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b2b4cd61e92ae73c7d99c78fb1657298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387622c4a3878b47d97b5ae560612f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfd39492554dc0da2b03a3f3a0a9e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af18c5ace80d4d8b2a6d6157eaa3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76df2242d9428a78161e71effaafc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb796886d80837c3bd6672dec531b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af6b9c15e7a0b1f07127bf1466d61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d9c5db57a0d71714c0f6b40f044e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f739aaddd6ac8ddfd36854ff8f397b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d461e46e1ce741d4411b5b9c0c41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d785e67ef3d6b46e77293a6265ec6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e5defcb3235ec46c06806c3fc0b45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b727e349ce5b20fd2a9bbf6dcc81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205646cb1c40a03f1875ebfae3721a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b947031adba6d612d4c3410c19a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7568a851dd298d9c9ed7c627fcb7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e1ed5bef1f028411ba0c1647e1812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00be82660af8b6419607dfbdee70b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156e3f79d6b2555ec584b40be589a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be5057d2ff7610b0b6be02a68f5b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236162a1629db18418a1b556338f886c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f341d64dff7e68d04743d7ed244b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e83a14a6281629c4197558a9ef1c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4c4cec4ef1134ecb3ad5e6046a979321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b290f475431ff3a57c22256c94138b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cca7dbfdfdd72947bacab83dc26a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5622dab45c623793ee50fe261769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf93ba79a5094b37be3bb26dc79b4f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f84234ac96849b27f0a3a7208e536326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ea92d1a17d555b8a82392782ff89e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f73a9e978516524d816124ebf939328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe02d7954d87311dc8a1b8a2461ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087e4787bb4847118f51e3d500c16d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ed5362357ec569f4445a31c6693e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d284e272388782300d3bfe08a617517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af39ea9cd05c1990399058260273b18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60aee43dd392349f790670ca87356334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621af5398947c0316a23e0d48c21eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8da9dc2ec126fccdc5822b6c459e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64fcf4b1a3e7df576ebf6fa6642f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5fa3c328b3c53e3101351f7f3d3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ecdb6b5b9481cb4394891fabe72a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d371d68e2970bbb941a549acc4f0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df705b44056efdc19dcca7b9376345e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a93a27db3e98e97fc91ef3162429a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b3438104d91d18a14f13f13492d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa62f4646dc675e8753bd8ecd8c15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f00b8cb8299b08909cfc835c54ea3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323146e6f32e00e195c68e455d8abde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff171570852381e6620628f313b129347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d4dc5be492037863ac3d9883e845348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd5aa8ad03554c23bbec1cb616ff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648561e9922bc3add489fb704135528350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88914d1c26c677d4d4c532f0b148724351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a09cbdf659547753d97d1c1ea18fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7dc7f08a4cb29fdd227b70e1f1cbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db687e30113e430f65770618affce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbd62d3770a3ab5e3d5e9e54104b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400409bda2173546e53ea8346777e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed61b4bb7343d0e8bc9c0232843b43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c479f9951c18b0d56afaf17fde4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8128b777788ac34575f33c4206ab3fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e23a839773706dfe23252968df3ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad73bf594171d0626604a8d411244361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee072115f2eb63984851136ada170362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8956310dde73ef6edb37f276e473363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f477ea01cd8b562bd15deb1f1ab7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b594f071e5ab647bff0712544c8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f0db3f333197553189ce580250d6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef756366010cc770b3cecf362fcac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2023c9b64345846f0f371905670984368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5a6a13022709b45ebaa72ffbb2404369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bc3c3cc2ede1debc3c99f6953f261370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e929a3a490c60df395442eb3228c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc3bf24193e35404fffa455dd0277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a85799ddc180bb639efe28f78100f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c8ba14d390aea0dd2287c8d8a063374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a87010119fef23c30621a56e80e83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d16cc20df6b4daac8859d3323b84f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5216354a95b619573c1f29e3d749d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee07f670b144c9f689257ff418ccd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca3175928f628986a8b931863148c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f816c733292085ef7cfaa34ad73a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5fc072fce27724a84bca7a0c34a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9dd167bb5a012f0ac68d2fdefadd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30a8d189e4960cb7846a189a52a45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62a874d7e58c523dec7c265aba5cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fadd446077a211eadb229ca51e9ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105082ca45b7fedd4dad1d757526a3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119848c2bb11176cfe706db84fe4c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6539e0d401097a2da6230e2960945388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed51071fc6bbec54f6e52b4837255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ff5512822fd5ba4bf2585db037001390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d673d6ba172fe1c5b48ef2f9438e151391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f3ac09a357434f2cede165edaa72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556fab6d741c13bb943a5509aaeb829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd7a234e17982ca6fe50bca68b8e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73227eb1eb9b7d03d6d6cd26e2f724d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f6c449b2f6446ae78f72f34b7943396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36d8b37533d99e95f14f2ccb4cfa3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279ff46ece82a615cb8f879a8c109c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bacb6f58f6ccc1dd63aa79f677741399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664323132bbde0d3e440854f419889a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2501b58ec31d81050cf97ece1b8641401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be335796309b8aad7160f20e7e97101402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d45780cfe3b076016c2b6d62abb96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d175f185cd1a75dc77d50ba7dd462404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222ec7fe6d648de94dbdf223c6b94e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df40352f19765e5a0436d890daa380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6652dadb6b64982502d81fdd5d9f76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eefdcda328f5b234b5a7925b4c97ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156cfe6f09e630890dd26887dc3bc31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317866887fec78aacc19424a000df0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f6d00a0a6e74085ff867d7df0338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbfeade11b2ef538fea9935df5b46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0d6403a8f71fe6e52fed2f36ee17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42718ee09ce1d4ca66b647d9611ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeba80357508da7f3b56d0482f0f6c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a46a7c9fb284dc4e9a2cdfb79f080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251efb177426227a40fbf241819a311417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967971d34a428cf6bbdcc3243cd2933418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e800868268db33e13e28061e85a8e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a201f8aa2f404ee026f3b05f41e9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615646247784fefb77f2f5b459e83b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50d4ad50875ed03cdb818a681787c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a0a233e63760560b9b112e2be9a35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860294a292399268fb995605d2d8ba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a9fbb6b1b74e391190aaafb43cc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c86545c8a8267137d1b0204cc6ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f96f015906213990f9ad02e54229427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101d5489ed8d4f28643140ad3da85c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433268381fc7c46015182a4e799fd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb88090e93e8fd3df726d4d9d72ad9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c3d1c6e673cdd261a7876d76d847431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571448c2ea59fb81a29eeeb8626d266432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37ef5a5cc4e6283c5d9b78c051240433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ceacf77cf1e6b9ae0309954624cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726a82e4639cfa70e78e3301086a74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5228e05eed7fba6cfe95c81bed8c321436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba874fafbbb7d361df630ce9b16e41d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d90a5d2f9c37c534f3443d6e8e43d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e0ecb99bc0d5dd75e4e56a0793f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17b0cf8cf6ea296346851a6841899440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884569f4f8b4217a3e85fb14dbaa48e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523c53a5a161f816d3a9db83b293b63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062987cbe10321d26b95c52552e7668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6647dcd1c13dbc36b69c3f8a39cd59c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403bf7f481a7e0d562ccf78d30e9544445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8fb9a6061f2fd9c07d7f29ffbefa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83739e263570a48869beb552867af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94467165dbbc233ec48d95f1dd2caa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb85a3d0fcecdb4cb77f6bf17fa2fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea34f07fe32332b0f6893889ee39e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bd5e8ea33558d58703cd1673178f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a01ed77f8613d9430932636923d39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa24e6849a85482193d6853a2d08476453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff73cf68e1af057e34216fb34a21f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd7edd3ec859512a5b37d951a1740455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b81271723d804e1b0a9a524e2a211456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36184181b865b33c600ba986dc3f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a05f39b32c6e5f3d554f4810fae48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ddeef91217ef37387fed9e3bb0384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c47b57db1e538258a4db9f4be30a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b445b10b862ffe6cef6e6e0665b64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec5e2b521394fdc821bce9c7e0618462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e87167be8ac88fd0c7393d25261a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05329974845ff234f0bef331c4a53e9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab039a07cf9ae31747fa5e1c22c04bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a538fb826bc61fd96765b4fb6af9dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15076fc72423f218dd49c1eec81c0b23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed875e7a79cf067e077bd0cffe6a4500468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f8c24875bcb0b9818d2e7447c45e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e7d89555f44de96218b69fabba836470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc183432ae055a4f9808cfc7ef1253471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fd08161c991d8d23fe716e4e3bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9362e5bdf35f9d0206ad57f669a6c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d8e858ed3d3ac87fddb786e94d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcef0e15bb1cd11766df174748727d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2a91a24bc8885e17a235cb350d79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64930472cc2e6f3ef780949a1acb25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811dc3be4b240c1adcfacb2857bc36f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cae8df0b495d4c61b5e15e84380b8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>