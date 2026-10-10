--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c5d683f0e3b4db49d7884ab072601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3359f1959ca74b6f6357e2c4d87a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12bccc75c505fc9b344334c1d3b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341dfd61a3b5b50b8842a8bb9c974ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ab1ee988c724a7763f0f878a80775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14312844d7d0242bfd2b415b8fcfea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7ca40fe143520a9cdb910979c3337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7977cec14c9d7f8c173c8da15c33bf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a6ba9ca81fc17839b11f1e6cfd5b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477b28f5f573c16b784c5360ee2f4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb9b85fafca70abfd506edb092fea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547690eef0cca3cca16167761c965ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c79b8d560f6aa1be4c820912a89613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3cf78ad728dbedf8abdcf7f50ab8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf8060549fb76c348e4aab50abf7e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44c947343c657f084ed4d38a46af516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469285ea49e92d439e544c0a7726892c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c9c95653af85645589bb5e450ae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd146a4b3039d107455a859643e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6f7056c882c4174ecc5dafbddf9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c1416aaab8afd87920606324111021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad5748314ba14a92488d73c22b91e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb3a15035f4370d1ed07d40a7436023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57686a706375834c4d710e598efd571624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61bce225bf07f9795ef977b4593e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e5065879a47302be086d1d34f7d3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6367ea5ac6f7a125e8bb93ca1152b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481894e0d8a59db3a8e47023eda58ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51e30db68ad21a3248109a3cb096529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59647a8338514e057da0483f6d4d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29cba1eadc1e806100c8af3cca77131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b9e5d9935b0031b95bcac92716c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1783873e9222ad993595ee3d4d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8e1befa4189b103746b9e84bd89634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430bf8f9fcf861664f31edc71227dcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2094a136659c5e0470b35b7cbf9ba1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39669431029ce826b469bd7701e8d07937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f990d391287e4f8c0b70de61e1933d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a12f627e18bc55fde74919d67820939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac735b9b34788742439584c6d810240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62098f0c87d1e4493e0630407deef341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ecc4d29da0cce796a04bf4b8d4cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb8703559f79dc18f20023f5cb57143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00997132a304033a2c74abcba389e6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c27f350a502b64717857f717bdc9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758e70341a6b5c0c34a995b45ea8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cd003efaa634693f66f8b729afb3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc1e865131146bde97f867fb219e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfd97e0b1c0498be9a9f55b93d3e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260784f91b89e95248c4548ee705e4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b6543e3a4e94cbea1797a3fe379451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c8f6445d5b7c4bdcfd858f94bbe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e607ff9f1f03ac699c2737e721db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe14a21379c6949c06c1ae034bbc9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6ac7339e5664e834d779046d240d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722f44d2da8b114e6386d2879c7b4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8db301f5f1464c160af35da4f635857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc39b95d2ac730841239bc75530a4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ba55480b3564169526fa3933133c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d1cac42150211a9a5f82687dcb3c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730fa01877309d61308130655cd5b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b291d514e66a0d21bac659c607294e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d436bb87cbd55298e520352ae43fea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d88ac19a11209bb328907cfebcaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9413c127be8cfe9c1770ebe4e026965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff71e3d7998bc0c7d6b836433fd5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4aac189c386f5ed9dfa27eb3d428e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26e3cd00eb90f7d3458c34187e15e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989920593ba25af47c8d95de1020fa0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39482ac85d02d2727b77a18884b85bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6031aaf7b477e94667d4ab7bf1f81e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453f87b1b3a6d5d3b0968cacd7ecb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8d73c47aca52c0469bcd53b0c4ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa91932ea6025fb97ff91aeb20d21b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26164c60711b914674cfdd7f997cf7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7593357d8fdaa8f00e792c05604876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a948e20ef1f083c683b74e63ac18e2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6532457508f992210f3ca30e84be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f79e1bbbe290d2eb0c87629ecba7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e7608ac146211bf53992a091b0b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ed92dec572eba09b5f6f16f47a9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ed91248d41e65bc72baf583c6d79f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c236748d170cef49a77aa60eac7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd394d265fe951fb71b116743721da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e708747fc053718fbc6f92d1c0cc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ff72c31ed2f1271b54020e686d3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851c044ab995a973beb4472cbd142d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558306bf8cf0b3f90240d6bd34dbe0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f148ae647240ae523c69c600a1ae8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6fb65027a7d22f8a0cca4835b4fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b9356587f56d345492ca490aa81b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf96b3c8240ce00458eaa97fb6aa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e20db9572bd3889d0a5c81c2fb9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6a4bf5725ee03aeb9d01ac96b5af694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0715c5faf0792574b35f1163e5aca695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8acaa8d747d31d3ae696a95a0c06996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf59baf3185d010d0782e1bbc590d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf586c5d6ef89e17e043bfa57ba2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e73492595f3741126a0a5e733d7eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cae8675d982c6c6a260780f8dc75c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b539980dcb5903f44e70911f901ce3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b695c31b1c66fb09a866a1d71f036c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e29a53f1758d616605b3d1bc7545103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278cdb25ae1b33aa73cc6b0bcccd11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cefd23fed5fafded0a30291caf01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b84ca2829a41698c20ef600f3b2e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fdd86820b941393d55796dc369b14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450089df5f00e46bd147687f25b7ea8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3fec43d516a8f2574db33e43abcba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b7d0c8f06a6785d1e03c55a5aff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb1d7aa3b5e450f2756bfbd1675a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2609f147c70554ec203778f45a4f12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c07118dcc77b3bae31acdf5c848e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15f4ef22848294ba167f4a9773bce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c80ff2e926e5c68c7753e4f9c3e6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f88cd65b07e847feb585535160587116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8614263b9fbb1cb1e05e4b3021bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f3980b74f3bfbb942db9133acfe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f882fe0c863fa660bd150853323c79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a68c56479cb066096c90a6e932b75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544d5f05ba1062fd8f2fa9cba4bd12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c918ec3dfb494adb77a6f245f7d7e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db8f88f66f73e65dc7d5fcce61f87c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adec813a75772e320abe1cc9e31a40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8a1d81f3f2c0dec44a8ce5d86c6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8a4a189067ff5cd397eab362ef2c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd812bedfe8e2221500c0cd8abd91bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec718a8c05d35a7eed28a532957b47b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2065aedf81a4c96518d8f2abf7b93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c970e1e6be90d3c9ad5c2e3c59bfd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691a6766618c1a1626a97831c33032131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d286091e0ada2ac15b7de98d36335132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296edfeb1408c73e8ff86cb15c07736133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb1bf9f790ee4feb677b600304a730134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4638c1e951fe10639dbdc0433fddb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758b2be1c53589f805e1260650ce6e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6f5a795e9e54a3289f3c2b424af1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fa8bc77ac53be0db29b41a9e3132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2d74bca4d1ac5d036232e70ac77e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2a45bca27f56483e5e1d493204ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180333a56f87ac880ea0823448fb5865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26cf118fb3a327920e251155663f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70574cabc157132f6caa2032b8678a65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b42d8e8f1542515b2334102e2a9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7c71e2d5393d504889c900942c50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d7c3210b94c53cafac542d2f8e4d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d1a1a7d69a40ade9c746f8dc9799147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca97297ed74063820f7b442204b9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eebeb117bf3c629f4133c720d9f87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c2645e6fb746787d680eb9e015f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b328eae59d4549450132e988f411c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146085400b92536f68a7b8b76da763f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c81b1c1d5791fa46b26deac7d2a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9ef99aec9fb24af615647670da8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c407449c587a1d21afc1d27dbd7c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d59fc44a1e22311d2f0810546cca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38b10e37241f0e77b75d19841e48e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c42cad687dd9065b514ac68c5811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b532436c80f0ce6995ee9af6c395b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e9c910c0109dc2133b2015691c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ba776a9ccbac772ced2a8e3a45c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37b0ec806f1c9acda4187ee7d6188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379296d532f70b5f68b29ce9a8f1d81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f91eb5d21075ef1926e4bd225958164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f10931938fed07819470efd5609156165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9a02e868d76fa34775248b2fd294166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c38ef397716b92e600347ed70ff672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612697d4997a1975d3c812c4a708eb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528d08640a8dfb1cf74e92814abc64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b1d5a4985d055cdfb6ce8c4ff341170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0a7695acdc04aaa5fbbcba9ce2876171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941044614631106931b06a8c061d3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63242d78f2617c8f174b971a78d829173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc175b344b59a816e29218f0c0146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b6f8a65815fd08c84e5636fd0adf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ddb6486415836eb99e6ceb653651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcc7b516c8835caab395a42ed67c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5899cb29555a92b4ee4d3a5984f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4cb0080157e101e144dd4d2ca8f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e2d06d7dcbcd0481b247cbc803632180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0c91bb4c66341e7d6688daa9d952f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c164673323f4cdf512cabcfa169263c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b49f11af5a9bbb76a9a326af0d8df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b48b72dab3204e9d8d6be7da746a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168918c8cea42db6ee960d28dfdee6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e069d0df5b4b78934e708ba504b9f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5031e3e00dd9768748aaf6e118db6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead22a7189262fbc3610445b9b209e3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae555e4908d10c20f37a8bb21562ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd7671b13cf7ab53863a758e54cf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7729e65f91698fb241907455fa3838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157719223534fea4b8c0cf0287a40f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6136760548fc3d6928418f116580a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a936bd4f9c89ffccbe3599bd315cd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa7aab81f91ad377a4151485f0b00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d518dce24086b74a0a55afdd06444196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad339c3016ebd0d73f7466af9db94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5833e6cac78d835613d31b148ca83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c537ecd0671a05485787e4ac5bdb51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b12b440243389d85d1910b9b97de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce59eb10296934e950784427a28fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c2bc545c242c44af3ebc0188a3b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ab2eefb87cc894a2f8189868df7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82bea07ef7fc905a515bb41eadeae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f84f8b7918e82b388af7781520d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc02679cff04d3884b7ac590765ac2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b1320e82374e768c1fef177db991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19784b236f38829f9b9623ca6516e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ff65166649ca6d9f9362b7e2ab37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0787372cff412e848ee9c429945095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d21ea1b4c74e84abc6051dd60b0179211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb656588fa4a85e581490604ce85b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff38146429ac0a9acee13150e6e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19cd12d37affaa5633a272e384dbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cefe892d127037f0afbf14efb37bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb8fc4475bdbf8a3ff3ed7ff8416d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff56bfe27268f7f3b073354ec36959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed48a15ee94071599946bcc19378df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c6ecac39f2fc81755542706cdf04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb00ab16c00b0ddf0d7a7f8eba0320220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab6182eeabe9ae2d086f641322043b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becfffa0e34b794a2f55ccebe16bbc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d7fea0fcd23a7aa9daa0a02f0d0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc80f57becf8f31972eeaf3b4f04f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e94759c3627f66a40f495c1a58b844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f6a3cf07a30a4aa029f2ca4d29b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d6e3019ebd78422437fc6388724cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a018f809c366759acfeaafc159a73d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e972815132716f32f8e83bc0f057229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326943698f89d48df7a00087e7d3a90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a9ae766e78e21a33b57af7b6f017231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc72368bce4b9133e5c3f5efa141b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5838f990e8890be39f9644091b4e45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbaa720c15330b5b1d600fca57b7e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6a91af48f05b9cdfb3456302f121235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a9ce9797c24a4ee8973d1aac85ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002cfd5b6a45a4930ca8dd14891ab58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed101cdfd504c3b43ffc29ec27568bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec048c80d64c455f07bf153c326eb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51da24fee1c2099f61fb288f1a531df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bfe372c542324e5debe4db21f4a02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882611710569efa3accf4ee4263eb22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d920043b56ba8b1149f8bfa7bba8dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19be94fd90c8dbfada2f4775b13f9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d08359eb71c548aa3943c2515197245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e089ef0c0f46a76efc854576954f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f862d7b3696d4da2fb7a10457ffae77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4c30221a544dd5d613e349ef82f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927b1cb84f1d63b529781a7db65ba4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9c1b2062cdf3c9663741c9aab623250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d867cbf9e1a6c27f1afcf08730d46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9966ac0aec249a27f35d86569527a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05e98810f9230736b293065593d36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07191119c370ad3e1754f6d3cff711a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb113287d2a053fbc32a4e5694851fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b684f8a4277f141168187ea91df6c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6352f8dbe7e526e859e794c6b648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36249de589de5217b22f3cb8fedc3ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bf2f637692e0875974dea714468dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b9bf237b52940dc700ae2b8d2d62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b434b13aa17370f968c5abb4c9e4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e602041337a50a867e3f984ce1c3bf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0dd64ff588831ca7226bf7283f1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf243d4d72647af4b6d30f312d6b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5712094757b45cc711f1ea9fa07ec2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e922fe3dd082bf3361b89e0f779fa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39778d5c54f14ec9be6e9754189fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc4fec515f982a6b94b575f274226268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4913a511c4db53a0548c1634856e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd846ae20ef32cec1bee52c7cb87883270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e5a624369fbc7595114d30a9b76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4f9842da804e053d642ec8165ad0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f610964eacfbbf15d74bb1e3e978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07734eb89ed39675918255f4a3bf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7062ed04df224534d922ff41fcc4273275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b7c8fbee03d9d7a383c5377c813f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee438657cc34e54064477d3f0381a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401f51aa0fff8ce14ff76e8e841d17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc61f4a04cdae75b8adb38c0eb5d93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288fe6c2851c1a4b66ad610421c8d03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd28331c0c353de1789100aa79579281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc112375f5cb7838229f53109d497282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e4e2bfebf9c9dfdd36aa97ff6efd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac5c9076a530fc77b27eaf258fb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d3fabc8f1266bcd5f3617144dc03b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf10c83c40081454f1e870434635cd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668987afb890efc221c3b799b07542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0502371c7887f1ddc911f1b111440bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a737691f7ccf4a8bde316ae42187289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c2b8b3300854765b3a99cd7f9b5da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027fd3cd129d2307ef7b44a9fe65be5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329a1c9dea44adfd70b0a86849581f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b207c22de28bc68af05ab0d1a143ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f4af04c12a681fa8e99ff78aa154294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b39a76003805ade96ce28f3eebc37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f32e118f301ba89d5945b736ec187296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73062e2871473acbb2d48b7d62ab487297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a49ba71c7f260550050f2b2c124e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1dab9ace1790f87d3459bfb6017b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea3c18c388b20fdfdf8a539aa164f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b48e54ab64f3670ac30aaf02f0353301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d9c64bda2ad810ee5f9a584f80b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc199733bfb3eca17a28399b80f3a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec068e78cae2d9784d34f980178e3703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c8de9f958536adf4c0b2e6d034e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263dd5fc9a687e15f0ea2a3e648215306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc680c2708946ab2c1a62a4f6a6ba72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c25f5216e31366a4e02c9c31114d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db0f8211642531d24e813a0f14eaaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b47a382697180aad2908a180f9423d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81584ad3958246b8ed37121b9f937129311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672bb69d92362731d44e240b39a6754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478093917a073f0f27cd6ee27be6a9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf00ee107d9fd43eb1e9cca84d38aae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c0b13f3615dfe0c980d8fb2f406bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25a94aaf2b793f6b56071aa008ffb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ad4b512af435206f4e91e27a329e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23e32e2bbc09e0b7c064c84ec4170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e7a5e6ae677af57d44a97ff728bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb0f755117775d9e14b9f03c14434320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8f9218432c9d22c1df9e7e0e28ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61474bf523d1481bf0725c34c0f240322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea97581588b67c8c2a57f37d54637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012949c66ad0704e0631291b4a0289d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b051563cfc13ec244ae97779f4b96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a785f723b6baccc83b1a55b632b162326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ca19cfae6267a785161d69cddf3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9826b2a2e6bd80cece51796c44dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea667f2d8058a41b29c646e184cbc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799dcf689c360af449d60f2070d77f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2b7307e1f50f4dbf5a7dbbc29dbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ede5df0ea8be5092647beb76f875332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc71f86a26613cbf40ebddd326aecc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4fa739312c16556bc48786cde648334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8b93911f19ab43e598fe06baacd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2608a272cc2ea786df8a55a6a59ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991a2637c91e1f9606c3593faaf401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d9b7583d0560d40ebfd05caaa96d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f69d40346aa80fbe0690cede1b2a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7899ce6f66e1edff0ba5ee2abcfab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae91bc31dae8c78e7aaa2682a569fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44ef235e929781b42460eb0dcd0c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602afcc4d07ea0949446a9bbeefaacf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ce26ed561bae1accdd8a377a8b22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eadb37055ac54eb3964d2ca8d96af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d442f296bb818ceece45640fc45d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3b4f709c1bb0c72cea79300ac7e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb370ad0901335bd4698c6a570aaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730797fffd232aaa82e8e32a601b1356349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd31d1cf400800e2e454896ed69447350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd7b69d4b9159b0531aa353e86255351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7fb7089e6d50c191c5d85698c1c68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f881e9ffb40bfbd9f0e887dab9fb0ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd4e9727accaa63dcaf05300510f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2f4c5d562a98ef75a026c02b2727355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041315ceb2c05cee39961356e9a1a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9327fa24d484b0d772b2bf536e4c5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66383eeca0c751fd9711b310aca68093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bb699bcf083ed1ee38fc0cba13292359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79af2b5312364b7825ce46cde4918360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868fd29ec0d4048c9e14a1b88ab42a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c59bc008f9a066399bfc3d31a6fbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1acb68aef5822772ce1dac9e8b42e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ed771d6d8954d994e89e78b3119b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551c2041badb68dbe2c6f3724f6d27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eba6ff2c7bc4de12887fb21d074016366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eab9b607c1c0f466265c9c31c1094367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef125d8bad748c9d809d33d27c293d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec278eedc0a97058bceaa9519af8a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a188271ca5c5b6c8e8dded8b6467a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda562ec3e1b4d5bafd28b80bec6bd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2edbb8669653c56e362fec8ad7bac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee367ff359aa0c8f08f6d0a4d8e0d67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eaad693a1b7fc3aa61209703d2bd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024571951ef5a7635c178e72c91765375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532c26dbfcfe69328a2a2a0d131ff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2a4a85074ab832ca8506a2952c91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11df2c0a9348d8a9dba5e2c6432be30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26367de70c3fd6a1f4c3e72c3f7b40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d1d5d49751c6463a6ffacbc97523380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00373214ab6b97b5e73416704a589af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c90e8aa4b0ca8fc65ce3526bb6274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99037339da22998577ccaf144880fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71960b7b5fc218922a964a4a0d04a84d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdac9f1764fe52b50df52b9d3b1271385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66fdd0ec3225dd43903c251417df6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84441a7c84366c73f9b25ac0c851ff6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd8bb92297d8fe841e3d02fd90fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68849ef3cb68f777d9c392dddfeafb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498f48769c1e7a24fc9222dd077cf80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de61f313c9fc4b99c11232494bc8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7d34c1e4640c80d5113f49c7abe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedad37f11772f3bf704f15b4a5d5f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee2cfeb667e6efedf72204676a6c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145424c1e02e33ce4e8841720f7767e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30d29a24f1b4b50558a059f18fdeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd4be48dc69c873c0e7308d34f6b13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eeabe707b3f63323ddde568ca5a74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda64703eaba56fefc9b35d4cc26d8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5669b9a06518b24a5c9454abc44f00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c208992f1bb69a721c8d479328b302401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae4253a185178da4df1f1751cce4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8219a563c35303cf3f1e8306d4a97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ffa151555924f0baf4438ddf79d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693b2731943ffd1e8f0f65b99bef40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0cad3f43b490a2d2131af77e17157406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83349d442ae5ee12413e2cf8e9391aa6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83c20f761c029b01ec5067b2d4d2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba250ec6b41055373b8f1c6b1eee7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584842c9f4bbc4ed0a86558444668704410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39623f63ed870dff0f1da1e55dcf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774fe7b1f4c89fad0482a1c64d4f03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9533dd556d6999fb30e4bc8e27ccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816c34a7a434101d723c03c1a14f61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45185b5c4833bae43378cdad6c226d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b17b4cba8ed13ab61723e1988053c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fbed9fd8c466d34754acc003f78b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b908b620a65a65f37312e9b809f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93afd357c0ac6e32f6575ac5b8af5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0afc4a67ae17e8319a3288194acc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c235b7fbb8691f7068b4f3d79eb972421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b86cfdbf159e9e72ba3a9d72243ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743750a47cf272f720d2ead7152eb65a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081aff1cece405ec37ace19ebbced1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230bd0f387124c5b96818854452312425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8ae959c35cb240bff7d6fe95fb64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad99a2de4606074cc5a1be0355d71c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fab9c7184fbb51682e4b1de825ec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05346a63682ca876b5f65aaf866f5fcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8da13c4cc26e17d12464f7496aea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f06d016ee5653c90eb2b3e17d5a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ad23c2b369f7a91230eb39b1c8c28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d8e520aaf5da8d7593a78ebee3c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c75889aa0be6c524e658ad754e41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204d8cd703d39f6438135f7ac4798b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeeefaa3eac6bb185fe7223b7eba35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb74c047416712872f086080bced9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e657d88fbda618d5f59be9b5f24bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392103d056284ed79e0542c6e15744b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f405e3697c85b663db01f2d77a95c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87814c935c1c85656fa67b03c7c8c13c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed1860fd82f51484c30366d6febba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f2ea4393ac9c56e53e8fe4aca2881443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f9181ac119031e3afeb712b045aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe0fa4edffea4d6d64e04a6ce30b70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a701de150a22093e26c5c8a429cb0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e394629bdcdebfb76fbac0b2966b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d1feb75aab1d801b462f0e1beb5f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9346b476fdaf649f7d42599e4530f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206456f57db7765cd9ac34e917bf5914450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c683fa601f235f45013024f28c9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0197fb84367d0309789448cccbdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7020491a3c90fab5a0d0c57abe01c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cca18224154098c302a2bd063ae94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3565f65ba2bb7ea328f74c33d5d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed40cf79e9e7b6700835cb7acf1cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5d5f819ed48842da0829ed8a6251f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf7a0c2cfa6e822e270f70f362c7e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8f01b7208813176176e067c33e04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa391222e132a9fc4849a16971b7c74b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eed10d445cf39d1d9c2eb24c7ccf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b9eb137bf27d2553fae98c9d8e87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bacb21e847cc70c10839b0ac0a32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84c87ded7ad9df47b32e8fa346ad2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387579be113771cbb8ede8fd669305465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036546916409c569188aefc49b6dace466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10bf3bf679a404689866bf114a0a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874101631a3879c91850a11a25da5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bc0e84376370169003bb8af6aa63d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779fd0f25a8257c12efb4f7083d7cf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d409ff45dd93af492c5f6f53503ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ad504f071294da81bb01866da68e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965553be4f38510b3ebfce6164511d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12be8dfe9c7097c5d7b6cec72e15a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe682838b9e7660e374bcf4a0592c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64af1d5cea3eee4a55342f49c661d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dfa71fb5fc35bc32de27276f34e0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5f7ab050f9b2155b0bd838dec0f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7c93b9cab5b6744737d428c518ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f77b5e5cf7f000e8f55e13373d2ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa727078d4a7d4678d968035492a30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386864373631e6009df074f9fc5a42a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d75e96866dd7a92e4ce9f153367de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe64cc9f5ae78d955ea51cf11f120484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d826eb1949aece91b20eac48e1e7454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fcba0bc4d62233e2ac9355e99242486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dafd9646117e1f71888b06ec3cc4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f114dd8b2976246bbd690a5dc7481d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48dfc21dd2af0f767c89667669233489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd0e23898cfe363a397881d48a8c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a5074241177423257ed9bce5dfe102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7db66df608970e9ec26b2da81b9173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc53000afc804972d9b82b5c9febb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c883fa4558b750e006220a7e87135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8dadd75ba7cb886461973193d5e4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a384a0f368c5c947bb864f43d9feb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855138e8a99358ce759912926ad000328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e3bad444515f518b7a25d50bf80b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551c6f6d50bec9a34306bf03e4d90c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b4be4a1953b68ae412795126348411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e619a145b0029eb6ea4083d5b11bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e2b94a8fe9472e9edbfcd4fc924913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5fff5d47cfb09070c68a881050ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3d6ccadd63a9dd88a47830fd649815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e32c0c992021b66e775ff6a0836fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d9f78e358dc39db1da756a02294d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10b351fead0dd46d2bf7caf06aca818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938ee2fce2b74c8d6e0e5dd8ac57c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74e6476607cbefa83bb9b48bc8e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855021659d822ad7ca1db9bf8b5dee3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d427023bef783280f2ab225e7e4f9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0dee8150e35eb2c1f2b5a203bc4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a6a919108b65d590d920174db7ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1b57469fd594756663bec9dc07f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75e39affe156986e0f26ea2a01b44e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7092eef409d9c2eed29877de450f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4caa89441ddb7ac040dd6ba5de35928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faff6776c316d9b8fa316e7348d0b0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5a55bdc3dae7d4dc3158a06256c7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6183080fbd5c766e0542ea94d18c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e560a236d92356a306440e03b7fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6ef0307c45f581f89f2a4ec4eb6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2e1d812c8b9cb443d90ff2908e67934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4836a737c05a01f1c1e838a456d6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc14c7b7b0790f1903b3f7fcafa51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb36238e75dfe634c19d63c2f3531d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fadf85af1cc4618751c21425b6005238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029d158c9308f8467a0dbf8cde41e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53780deeb8e7f8a4c7577be6cbf51e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b44350d97f896e7adb6e68453f91241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e058687e4ea7388d231a12101119b9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c90cdbf9a0190590c3247999056b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef54287a979842f0e251398ba7b9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422aff57e4802e1aa3a08c2418df8b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d7307e7c1788d64d61e398fe1dda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248c1b80af9658cdd415af6c7f6a7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc17018af8638d62ded432e531c5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f6bcfa218ffc6cc5a9b5a981f99349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d88d53bd0c93d391aa813e4a0cfc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11abfc2f6916a869b13466c9b90ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf76c6e9f2deee11839eedde2afdc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d769b9f8d4162bdcf1003fb2924d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f697a6b6cd4f8fd9a83ad433ff1fe8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796dbf5338be7e17c1b064a1412d45b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b78df73b020cdeae848447bfe46a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e7131765559c5eac54c3d18fc68b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdf5667611d8e81f0c34f7abb037a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed525d0681b6a715ebe7063dc881f3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd4d6c10659536e0c4f589e692b6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130c1a663526d90dfa92764a0f1a4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd3e5ef2cef31e0016ba5df5422d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ce6c07ff31f14b4298a0267f14f9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322fe1fad02cc4b818e1ef78643e7d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6272f7549c1c0711879ee2651356b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3da6d92d939e10e76d41f931191966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79841ea11499df93526611ed2bba7d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399770985b6370a736c2ec838b6828e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8772eba31217aedced2e18adaa60469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f005ab9f28631c4dc91b91a8b7fd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df4de95184fb1758f5e5917c422de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dd26ec3372c8b7564944431aa08ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98780882cb84ead3a2f33be3ca714e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b715ffd0abc0890dfc922a440fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e671259fedad9ed2dc0fdaec52aae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44635bbcde6807b13dde93361c01a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7190a9521023825fb5b588d7093ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a27a9fe26ecf62d30ea361e389cc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b369854d83a6cf5a8702dda011b2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dea240207961b95ba55ff374bf8c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf643979fc7cc172becf02f7f3e22f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35159ad8760db22be713eb8781b4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb666ba9ee5e69b97f5e1e5b9dd79e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eba27fca1c0e8fdb21091ffe39edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb33c590852a68742e7bd64561fd2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fa911131ed8fe2c5b1daa3660220586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f59e92812014d25ac3b3f39278855387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150a203654b2c24f8383c1c331dd9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75558718ab17b1b408035e6aa5575c9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5736f3c4ead9562afc13c5996a60890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc60f02ae904b2521585aa4249bbe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947052989ee9f3cd7c9d048057c796092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35379a8392e9e5800648aae7db1117493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff085edd3cdd48a3bece949c0cb8c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bdd4f84168b6edcd30cef73c379f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd6660988eb6b3387aee38aa61fc7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e0b757e4a0d5ce36c09636db5f3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491d58f104840217375709db89d9a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a915161ccd7320db41549c34a9160399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb97df12e6f3c4204ece59c20819e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a2141a4ceef938d5672e77689c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d904105987c29fe2f8c05f3f3ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c2fe2f13059c5ac2830145d0d0c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561a913ad96e34407c843a507afee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190af0210300de57e728cc39ebf369d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786c8bb72bb2cb31ba6d074c22913b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963081abdc47ef366f0b2e76a802562e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433c1d11ad803ead3fface4ce3161b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fdd3a7ebe8dce9cd9813676f6efda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c01e8945b69fb4d5302df9bcba2a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad244a4f23c4bf222bf8e772ffdb64b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39606cd2d863b24e4add52144f2fb242112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10165b844a0ed12026b705954a3437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390e9ed2f99c7ed9ecacfa19b8579f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2065d7a70222b7dfe8a3d7eeef6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee789ed3f74d4509c5ae44fc7bc886e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8edb78ef26e26b89f08a239011b76f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768e8e05a2f05e50cd9f606f1497f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9f1c1e48c25942160ffd1ed41abc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f364cf63ae4d7706136158dfb3b868120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4d133ff2f63d2a2204f19593fb46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e10f8078e8c33f45999b13f8b643f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babe9346e5d495652dcd4e058c7e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2663b994a54134c8ac90ad617f778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07db95c628e35ffa9542390449701125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c47043a17d598a40633fb47d60d10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b30969534ee6dd2cab349be0b1259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c1bd1c760e817eac03894f89940b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef52669b197857c0ec27b23f8349c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57acb7205132ef41e5e830fb4787f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d63166721ae5951e9c86e8b77881131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337a2573e93195bf7331ade08f436bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbb672e2eebb7fb6e978d3a6f81a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc96eb155179dc6c8a05da8958dab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681f253fcbb030a3fab0b409f25ac9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b3c2cbc09e43b4865519600d2e9d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0b36a391b7b24c435746a269d075d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb09fa197e47b4747b159a5dcd2cc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc4e655332cfa9518eb2a27680e8a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f849abf253419596d660c9b740166e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eecda170bb4ba224924595537ffdfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effd7255270e08663ec59e2746c279a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0acbf2cf7e311b545d028a80a0ab4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afccb7147568277332568f796f5d44e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f2bb792dd52aa03a24537512c602145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d9167aac2c43f740f877e8853fb26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a584beb113b3a34cacd801c3a69d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a941503ebd46145a9658891a9ad475148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e221ea661bcccf0af5347d470e573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42abfadfe632a6a347299cdcb4cf460150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3ab110147e3b391eaef12835d394151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ba7b0ecd26a71fa9286888a9c715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc9467bfe03f7eb45480ea662ff1c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113896b3143e88a5badd832a6e916ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b7e40fec5ed616678163f65ab12f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b227be404360f5d3a58ba878b7fa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd50f3d570af74a08a23ba27ed95e70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d52f318047003e9c67f8f52c5a5f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5120a14f24d552d371878a5746091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d90771b491d0a4d60d50f749010c2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4defe9563f49db96a7b06d7e6237161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812444547065d0b48ae4de6332e2852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f09ab1c7b544ca8a6a3d55266fee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d7e96193b2a4e62af826a6c8863a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4229eb0d66621616572ae616614f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e43a15de5d27bc11b8bf9d60720ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f52147b220f38f6ee7eda6382a8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3df7c9f305cafc3253690a5ed095e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71863f4bd541cd28311b3aa3171340169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201097081a856cf6dc5b2d02ebcc65c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199422efca1ff1f439eea0ef10ad157f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f695ad2989c47ac3e90bcba80402172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e7c43a0aad6b9e6e411d09b4c047173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac62d640be907c595acb9c5cbbe3ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79fdabfa46a6935b5986ae599d2cf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bcdd82dca13aa37b4164c767c27e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc933eeb529e3b51a716c7d2fe3e40e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58bb266ad916fe8be7d3ebb1e019d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11f32eb6bdfea44209f4a32b58440179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71068fbb8c01cdbc22062a1ba134e1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83eb94ec82d06f1f798200fc4fa8f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460ea9571a336b050598169085a528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123705c77aaa87d292822e99d191a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb258d0fa2369cbec8b1ab64b2bd40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c21e6b3da717cc2e9d2ab3372e033185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6550bbc555e4ff7e0e729fa15e174e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edca9f196f87f8f883ffdda997a7ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98dde00cb0984b215cb3b25a82341f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a40d1bd7498c1cf9b38f63fdd1830189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7a5adf2290e6c912f2ea4bdc21c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcfc671350f572caa00e2730ef2c66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b416a7f8c982059c934b1cb049a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771dbc31817fc39437857ed27e66b18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db23726f3fc7c29e006fb73b9fd722194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b286c260bb834a8ca396649285e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b697a8476a39290c2b15122d7bf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139fa772911b154b63004db8d01568197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b243c419b25e7d0921ef590c4a04e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31611c4fe6ec6aaf7b7d8c6d8bcd4c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa79c55d4c5189298302eb3a6fe148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb56d58c2adca5212a9af8a455db7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d5793918e79f169aac11d2d53f49d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caf51e2bfcd1646347c27c163531e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02428ee001114ab9fd8ec3b5c05c66b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92652622287237905447ccb86becde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f6620e056b47fdb151317b68d1c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe9298f1868a4a2d2f9f2cbde31b4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5e69e61de7f101146d5972803047a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6963bfa5a07ddbc9767803d6c9350209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771cabe4aba141a2f06d5d71b17cb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc94599fee710933ce9b094f8c56a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769413cce6db86b171cd05fa26fc17d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee855926ccd57952831da68bfb2f5d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032f334fd46e0f3f7b4df4573bfcec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb81c69804952359ea5c0bcd6139d00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f7bb9c53f64fb5040c852bac8f651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092661800142f11ee4010f9cd0ec8bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e982b50f63b6a3c0b1c924d769017218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bacd55778ce6330fd29d4892131ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64af46f11f21ea0f63ba4b06a8f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a584ff64d256dbe50ce3e7b05074221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9976c4e4d51ea8af458ea7da65675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5bda1cd7ba30743e938818b71c626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01971ab5f824590c26400d3ea1c89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a36c0d1e9a70b0e93091155fdae82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926aed0076cce2a0ba1280d8192f2de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46404de14c1712dce3a46486995f7e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7713d3bbe8a760644e19caddaafbc37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b2ce71853517c8730f50a23cc3b60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f689087b1eebc96a457e1d626ad8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb2a0010c4555ca4dc1986bffbe3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c56ba967b1fa042249a950d5c13d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778aed75e85d47ff577c40797741cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb026ea29c7065f14fb6b3580189c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9399a0e5eb14a5267ea5c19bad7fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ece4df424ceb1e927bc723632c83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa37b17d08cdec2e2e77950b3927e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201b04cc8ba59f378012a3d5b2747b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35b9ca29f9f5fd057f149e72a1ec42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c03dc6ef55a1375da5bfc324c728240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6278fab662ee161017155e5ad1af3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec832abf2ebf6c880d01ee9d60fea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9cf1bf2238bf7086b95a6facaaa88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba4ea3ffb668ba42f2d692f3de8aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2673b7d2cde92298e7249279eaae4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb9dde8295bac5dd1783e229417f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282525947451307643e5fa0b4cd25b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678277f3f5f26a5d15d5f1dcef529b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb238fb11d1186a7432af005b4de1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344bb7eef2a6b30b22fbe76694e85d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2aaf988dc9aa22e6d43596a8d497d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7042c01cd773f3774be1c5908df8c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2bb90ed22e3fea3d46d76cba5ad52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dad76c04003074a736cf681e054a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ec397b5ffe5852bf6590b66635a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec6203b7b81d7a9b03aa134be931c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44e92a7c013afc501e20af3ca518b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33895fbcfad98c6fd6639cf90a64b29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfd44029b6ab29ff9c1781432d01a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f119c24fc952ce0b97c81a623b73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c786be829e7d64c56e0582e1ca0b7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d22b818face2057351ab7de6eeaca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004fe7fc86ba2e3c55b317eea295e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765151ef889956ba3076f5d6b0b6d767264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4926143fae06c0bda898a12c20d49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc94b995da02ca8c0e4c57ed32a10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4193361b200a1315f5d3855cc64e88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5838a5ceab24053dbf7b6783517dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870436bb2ae7fb51ea0620340eb75a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bdc3b2dbafa9d8b7515ba898bd729270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776aead90cb5df5d8579cdf5617f02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a909a808933ddee8a2110fca527305272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c72266365bedada38d15ee13d3799273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f1598fe882e65e659ab6015a1b53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6475f80cb640fd461b2795f8f39c00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337409d761c03f138e8cc7c81670917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad350c869f15fa2f22533f487ae478c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5106a0413116311d2fd21c6d232c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf55ec6f8d115fc3b56dd797dcd14f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553768f842e875fc926afbb70d578c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392839dc3a765476e90819d54bf6b9e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ee3b9dd8219862d12839533e9435282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c4e15cb9cbfb5df2a1b927176bfcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af9689bda8c3cd9bfdfa5592d8fa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b7c7a91c2a9147be670858faa589f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac943c4cda8ee128a9c2539535947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337dffcde53b5cf4d5b3d911a084127287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd27b0882d8a91ad7381ce8a87e563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720aad5d772bae1493ef3c34848ce85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e4349aed358e08ae48d56c7ef18c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba78b4528a9624aefec46a0fd441fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a002ed4c333b5169a2b48e3ee82a75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffaa0af741b22cd15039144b0ac070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd54bc8ed71215d203b486cee5a10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fb938b8098a74c67785734ca17aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf312ad2e7a1d752cb19386c910f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ba43e165b97683855c93da697db4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29b45f739ae7d499222ee07883e30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df205db46539068c435c5bf485ab4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a09a36920de2e5f95e643cce2f0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802e2c62796f03013f7ff9a8ed7d05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d3b4ae069c6d06aa284e3c6c2173302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f2de7eccee2e4e0af2dd8f2cd2e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e50d215ba6c45618f402bab611bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b550d7e7c58ddd94472917d7c69e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977f73a1a858caa6a0816f3d13bccd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9568c899763a002e5d6c6269ba150a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8025ae7d6d9ed16742eaf97c9298b35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b7dd7fcbdea9e20e5e339a359835309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e9eeaa89ec29ec31ab9d082a56a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac561ca3e3ae137f4f0450ea3c62e2f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f053bb54fa79c652cde4f447f36c0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834b8eabcaedc8b1b8e2dcb8c9c804313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4451bc77f593fed4f24d1a71ae4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef84ab96cf81e65fd2a528b7bdebd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1586393a5fc3d9c0da26c9fbebdccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936bb3aab2fda2166ad290de140880317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a1f8f7d6476a43030eb6dc82f70e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b400490710cd9aeb275a4571ba32bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0181b0a4f407746b6db7c6a37aaeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460419a35624d91325d6c83fba7d04e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596be264b6671c76eedd020673eccc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf94686609fc617fb1667394002293d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b74febbeb88269f29a6dd84243d4f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd89d0f386eff72a9d566a374c7eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465c378b3289067b6f145d9dc90740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc02bf2e7dd0d6ca7cd0b11f58151327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f320ba2ed33669a34201a7926d497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e05d4ff2c57f82096e1457911d10a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4480a6382b7baf63a4c9a7ca5190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3b78ca5832786819f62c26b6dbc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b797caa24dd2cadf4891967471ca99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f23f7eb2587015cbc413660d3790333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb894f2e21e4fb493bdb503ea19068334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaece5f9bb493df9201f8d4dda225d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d666d192fbb7434ee4e60a31a449336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d322bf975199a97f3ed23ababb870337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12846b061651f204b7c6519fdd2d7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4bb453da871a0a8500ab63f7431b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe3eb64d0301e3b6ecbcb44eecb11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266d06509fe860842ae6fa7afc0a4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3f601ff9942467d30e42fcee01ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319cc6427fb3a0bb41b547f1de30793343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1d33857581c0697abd826f4abfde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73cf063080a82b5e71b1b40c6802b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508101df1e3bfea73ab1b4c56d3199ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029875b9620e432d0cdd589455d4f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb39ad4c2637601df72ea691318fd04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dca7a99afabc6352b0331e64e05cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384c90e9d43860ee7f61e9275b7bbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8986b52428d6063ced50ace3c01b1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01217593e606f208d5d764fd7d3b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef849a94c162df863266fd44106c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd737c627ed9a37681867fc97f27f9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ece2f338ddc7ef49e738a577f5e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c6384afaeae0981b6cfd8b9095bab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547bebd577b425448f98ac3f3b39a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33e60af48a14436359ab6d83cf47b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de81e2e435624fbaaaf61e9fdfcfc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006923df5b7d8f6c285275b999ce5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2c9e49f46c56a1001ca3c8f3da00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7779c926e3bfa64925de60be7bf44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464305658ca8e48034afeacbb3cc1178363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf26eacb84976c8a69f6ddc4c532e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc782fc487db95e7a2f28932940b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576b9cee8bda7dbd2f03dbec8489d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4d8b7dbc026c169cd6d1e23984f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9a5dae036a4299a51f03ac6080ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f239c48bf41b52d25dbe90cf0e1920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79de4377fdc7d1d8bff04cc6bb5bd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679987e97c6620b13e265f4b03165d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ec0310b5b7e5e8f51e9f8380e2b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc55e0c2f98ae8c03117cf7aa6540f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179aa998f16be93bd7f89b978eae998374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9b67fe8535f4f5b5a200c5a52c789375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683dcf323e72176efe04d3462a426e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92edf38fed07f4458df97391a84f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d582a7e81d929fc6c50e06e6b350378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe165a64f6a80ea903b8152b9edf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e747a2b9048641915d33f0f6cf2392380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcacedd314f48efd1bda6d74cddb46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4d56066c94d49a42b489f187f0179382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec5c2081ff54443ea5c4276e5ab74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bdcf41950a5ba55c23dfd067ff014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f50099876174de2af5f71dc7355e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c408a2bef9834800c428c2d6c5209386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff3d38755f645fcd750597e37472d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42227b20a08a99506a72c60d89b3f802388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f4ce6348d42d9aa65ee5a51e9fca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8020fbbd86858dadb587caa400140390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ecb31bb4f38af4c8240d5416830e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b85d5f801a08d6b4c70d30fd97231392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac21ec7843cdb91175f70ba331e63c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b101f82e1bcbcead717e303fd3da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a97631c8fcc852c19785bcc878010395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ef659cb09b1df91d5be5bc53539c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395e47eb4e8df7489a4390dd74937e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f34304e9691317b54445fdc1dfde7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675b4bc31782ff78f220ff13bed33d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7dd862a622d72ba0b0fede5cb4b70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a496a3c81355a871fb910fae8ef09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66fe46b936db07976527f9467fa2be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918af766183c594cb2ee9449e30aad4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9d768fd1055dcc42ae3992e13e69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adab5280418e0ab91debfbe9f5a95a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88cd19a0dee57e7b8149c25d0b82ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314461c2c633e0b7af5d951efcb02371407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fd7d5b7c3b1050fc1e11ea4a3893b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02b162f6c22e3d68443b69b198007c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b927ad291aa5db0d777b9a5a6e9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd82ec321967d140619e699a0f691f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6608d1b4475d96c3bde5c6cffabc79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc592f2fc0fe699cc406c25e512b6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcfbe391c88feca2f6f633b41abd3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77001a70507fc6d57874f0970d99da8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15583a23df87977ea2c33102cd37a26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90befda94547ecaa5c9550eafa1258417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9e89e2b9a578dca3abc4767951a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d3fa54c457496e18649df4832762419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7ae34187a6ed41be88b1cfa364d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd502bf7ef8711e812ddebf69af045cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83814cfa84ffb7be31c550a9bb2ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b7693382f97af25b5f02e8d8adef3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a55c5f28eedc6c1e59eeb15a623b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacdfc2a9dc7b0465dde3ad9e96cbd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d951ebd789c4e76ecd8cfa5de1cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751974c75c168d5a968ad2b29347a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c941b69386ae4c597ae04995918c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c89508663997e71ebdfb6097067649429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d47e3953a026860d59f1e2564ec93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea43cd6eaecee9e2a8cd0e6d34e6c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59be7572c786cf3f6ec6471eab065f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfd9ff15e18697642db6394eb8cb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f60eccca6c031a42e5b0e3fae2cc1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc5e9e87bd602e567f7d1e8c564d8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae5fbce12539464073491fbe200290436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7023fa4261a225121c2ddd489f14d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a672851f7c165ee7af150ca51939438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d933552327b8873b08ac10d4d1291c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e25b2ea26df38970beda275465b37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a9936cc845e8a6735639ce2764b7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0d48beab95741f8559a3b7d506f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47866523ae9e8ddf7f2b74d2dac85cfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239aa0681641732d52d6768307ced3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f4bf061e979b933d70b9e63183a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100bbbba0ae36bdf158b9650e7bc44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b008329a3e64086973c2681efb182d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51edae1c16667794bf71607b714cfc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b75ef5d3f69dd9e0309f18d29cb18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb24717dd169c31fe7496e141051f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14252a548a8915c6a2f313611e0b2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6239e952c7eb7f673f36552ec40e352452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9800c168a51134250acb26b7bdf378453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaef6f4061c177a8d5662bc6deb4bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9036ac5d8e9e65d4b8a0e383c7bf62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e16cbc9fb9b488510edcae6ca7a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87d3d442da9c6173189b473b525595457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef40269fea60f70aac863a103acf6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369a2959933a688db0f4ce0be12b09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13edc0d8a948a15fce8362e869c2f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f60d781f0a3344caa27b3e494ee6e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826c84d713526303ff0891e6b7092d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d85750c6af65d466460d10cbb5ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9112ede1babafb224afcb29bc9c1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c562a19d51a1223ee883f4d45efc9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2577ed9b48725be2dd34f8194a32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a9baba8237da6d5df4a6686edeb5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7a9676c2896215d481a4d163c361b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88de0feb50ece294e938254594d696469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82708d7847fca8dee31cfae5881f5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cfce59d7d9d1648ed0b420171fef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c9e54807ae977b4e21027e0dcacd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019990cf35eca9c2535063ab4d24251473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc3af96e21968b0b5938335a93dc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083572836982d13b86d80b81ac440bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c7b3e0b5e76cd10235c4a6592fea2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc13a040d6d34409eed09eac04b09a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73775ce947aacb3927cbb6f68f8365478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d5d678f0461b8d97610570eff6b1479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>