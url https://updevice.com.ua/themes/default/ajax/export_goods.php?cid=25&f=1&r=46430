--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ac5fc43ea721e2f6ef13ddd9c16b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d31a37d4435a08b34ce59914bee2ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38372701ccf32ea1af445b12626a657b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cfbced1f3e69ad1df0e5d756052f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c36a7c8f44901af1f532780d65715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0060d0f194b8b10e863dba912130c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f8e50519390e421abb19065ca325e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4a4e3b4f7d59299feba9b63a9f628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf58e9f20b3da4baaabc3829cf829e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643dabe24ec442c379f354e5d8de58410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471cb636795a5280fd4b77080cf117c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ab2ca45657368e82fd454816c79e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb639b26ed5ef38e015d285d7ecd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dcf40dae46abfaa6454943126edbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f73aafcfb97d87e0e3de0d182d34815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214daf41426ac0407fe325260b29c0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46eeef7132f418a62c8354fc3ac5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5daa9a258e7e25abb9d1b58af86d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7c0608d2be4f1030c5513af1efa619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d5f820907b7235321ff70590951020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711456542b6e8c2fd1406f3740ee54b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca892b365cd7438dde26ba3fdcccc85722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f31c015751a706257679308f37ec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9fab29bb39be6a0d78fe15fc2c0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc8493d9111d2e3f8b5d577678fe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10210ccda0c1fae63075bed4a6150eb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c176ba397cfea0f77482a36ef19327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e8aae2a66327662a65eb93b0cfe2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a25d78853f81ceed2473feba505c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46058da8404146e598f967226973c8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ba46e461c591d0f59ca17493e38e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41b40fe79b979b15cf43bdd849bdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7bc7fef2f97424003563d7e8c75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d888c4488db0da3f05d90337d6fe2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1850293f99b6e7e5aa0323c0b2e6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0a49e26aca34161e6958524cb90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8a3744532b178f66d3bcebc2373e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0471a787c33023971929005d9f57a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33393400342dc255ba8e8e6262207dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9836c0ed307a8f29316eed4f09966440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912d8b4288956fff6d850b523743da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc01c39c7b0bac9b5957728eea94042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30e8f49e679a0b9df68b5785dab2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f73e2a20c80d43016f38dd57f380944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d73692a4075e5c71df608e8afbcf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914855f0e1bec5877eb2e43c9ea2e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80258c01ca3f5797f36f40bfeab3ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b61fb711098e76cb32f2f6c2224ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b88cea62c7ad6fd6e17bc83e566249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bec316d941b95df7e55ff81e353d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0963ffb356b6fcc4375501bb0f2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912aa950284ac4713dc49a480ed1ae752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02414e84079dc8f013f505a6d0dd6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110210d654bc27649433b7f23de4aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77242fea42ce06a4d8ae74ff2e01858f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae10bb4f7dc67cb0449110079c1b8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517ae0943cc05a28679861fd4aad6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b56f73c1d56c9ea5247915dccf75858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9264d49b9fbda24b22c9292c10200759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a89d2bb6457fd1ff2aa693f0e78e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7019db9ad99267352ce1bde4054f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757cf268bf65acbc156b6691e25f4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df8e4dc68114e2d36ad4313241cdfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51c91d13f3c7bf7d45d66911e3ffa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8aeb4b971e765f6cb454eb8fd327f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30676c21d8731460ce8fa74f04d5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d408362851c9d447fc228fe9d26067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c883b05bcceda198298c2328444e2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736f0bc54e9a30a1aef89c5c55222869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865cc8c1baefc0fddcbe3455e637dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431887e05dd8102c705a6088fdcef08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657951ebb08ba0b41d015050747afe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0380c7a24d7301939e1bf157d71dc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefbbaced30fb013d7fc2e0b94a6ce474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fb991c7c559349d5ff039ddaeca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beeb5184181daf17193a0b6719c13276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24c167d9edad2f36464ca8c6dc91d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5aaf458877a94f285a8528ab399578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c14c8499e9c0da34f0c72d04e5e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931d8a841f0156cefb483384c815a0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c582ba0fb5c492a64956cbffb57b3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3dbbda6618955f70d69077bf4d82582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c426b1452ae6b72a8137d975ab6cec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841c920c244333e98e398dec6026cf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d0c5df09400e3acb1940084ecb7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363f87386ceb05fdd5fe83193292fa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfa4c08d14dd5e4b1c7c0802fc5aa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585716e6a1ee802e52fd5c5846c2812288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e131dbafd5d262683559bf8c2171eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0fb9a3d936de50b2874cac4ffd89690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a20441509b281729a8a539bacf0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d835e091ef74e47f992a2ccabd3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4094e572d48c2b45f815f7049b0b3d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba66ebbc3de4237ff03bbc03b2a3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f839d542ee0f20be0b076db233fa00f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee3c23e06cb3af5156b264bd2ac0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fb91562538c8a9bc0e9e7c54607f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7d4cb8d0137aba1481826eb8af6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c44a1024d984fd83b9463af95cf9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00282af6b9914a4d35f3b9fb8a9e695f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d52bcc30035fc9f015214e61e7594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369024ecf836d58c1552026ccfccedb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff838723165de8cccbbd854258d8ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae22ecfd011b2c21a4adc44ef12cc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a9450a2aa00fa28ce7369363c27c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6e44e8bc1399a26829cd09165ee3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d5fce2c3b4848f0f87f8b1ef54a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dcc58f3599e5bb5ff639e8ff5ff04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3aa85eaed0d237b96654bc348bf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e6bb06a79a2e463191e4ad1e765f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4916d9eafde6cc2e27c7690f46c75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c755cbbc57cad00c832d245ceb4a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85bae9e40ad3db23c8f380ba4153b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d4974fe0dfe3861f92339d308268a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba75eb0916b0afe6f6dc4c04a0dd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef58500e955cbd5bc36fce0ce8e0132116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b867aec707fd758f2d7051ffaf1cafe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f59ee280f100c7c610e38dd6a8759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb036228333ab00eb30f4889e60a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c9f64318b4af8d92d887fa359a1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603680c17fa3a41ddfa121ac75b0dd15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5bb4559f66775692c63535a476a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d59cf42fd2c3a10d56c309f61091123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87a6e963b7bf8652c2d80e5c59c8f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f63d92772774589e2317be2f4370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0155026f9993509a705bb418142a72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff3e9616ea59084af7bf69f565af0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf00697e6c9a99de8347877e1415e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840472f90033258a255ca825d9de120e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c6cae30da7e2d042b75ebbf833fe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51f116de6223a33f08389bc2e6016131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9032b96f55a3d3db123195ac08d78c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad35a023f043fe028efb6fd8df7eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a8eb93809f3565ef5d5323fc8877a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609be0562e31710593a9d5de3fabbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec3ce04cb5b04f6be7bbaa937d663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce66f72aef8b2f5904c6627ece9a0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba961edeee5753c68305eabcec24a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451d02a9c090f65f9786a0f3324f2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec18a63023754ad077c7ba031883ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b6ee49f12c87113cf6d35686ce9c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5dd36e8480f3497abd0ac5f968f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259315778be3e1cf4e0442cb7590dc3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf0c12cec20ddf9d62f1fe8e088cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b420e5041b9c69f848b1b8cf6e1ac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50acf7d524585423b03d17d207ad38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503962f21682b7efbadbc5893ecddb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2d755a5312f64f0033e482045cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0003978f57a7988cd05259cbb02e81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e051df93c965c3df8ddc6da5b93860150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f38e0e62e276edc0744006b4f908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e1820ef1ec5a759472ca446744f5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8be45dd2a5afb3a248b5a5e8cceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69d2e55606f091a4b89b567ea72b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bff9b3504b786090f0c4e8d68f443155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa738e4273580bb5095c606c8558f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0bf29a3192ca9f7c6673478bd037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbb228aee2f9e7e5937f9550246a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32c45a37260a744f50816ebb91b99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed9a2f68f9cee908bdca0840e3856160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ffa1005272a2dd32449c5afba8dcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f848b98a28cbca64922b187aed55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c548b608a47464133b603d7f4eb7b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bf54f3719afb775ab8b2ab9ccb89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abd1ec5538352c55b26116e30136b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e68c7e93b6d36be0a3e3a6d5367c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83405966c65cfad6d4f7da00df43cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd574f43b830846cbc2576c00c674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da01e4c100c916daf6b8d76cb7fd6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c73d002163c07b811f36f71e977f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3699443b62b53d9c7402bae8f6fa78f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d8c18f739bf5f026dcb4ccbb46b1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fcf5a7ab3248133fce413da934798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cad96c74c526986a8910643e43e05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f45c3af07ef6b898dfd2dc081e62e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d4dc57a79b54dbeca727ecbcda65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196170f07cc21c7b28c4a0d3c23fe264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805108f28a6c5c12b1ffe985cddd08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd46a6cd8550fe55d30cd4195677fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9201cb2b6c9772468d33b58dfda9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea8b3a609380ffdf0e856b2209d1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3f18895f699b3524c2625aac14e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f8de688683e6f033790ff127100a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab066776f4a0be8219c2c9172dc5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf09f2c6962212ee58c89f31a4407185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c8fe65a887fa5a383496ffbccdaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051264e109557c519651c597cee3b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be2a0869e7948364f64e2612eeadf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef1bfdf1d678fe272d534bb87a469189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2681c54ce0638ff3f627bfccd3ff7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321feb3e2238fc99a14f725fd712407191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41eda269a410905a7e7b575c2e811192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ecc54d6a5de044382efeb51c996b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84525dcb950d4c62d0acd656c113aad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fdb51bec3d1d446aad6ded08cb19e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf9f1474ea1886699eb0a330e3013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2109ec9e219b880f864bf0248f0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd803144d67709def1a57019f62f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c16276bfbc5d2e39d031042296e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee115a0af417eaef202b375cb54e294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b05e3f70e166094275e966c1cddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0751a1786e5b28dbd87365fe13403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707c28d9097791712838dff032d780203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272606d5008a5538586f8361a319a752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f85eb667718c187b28ac60e3866d8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433cdfee5efd8ff0ba3bf9d4e938d66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e9577a16ffd12b5ca3cc99b42ee2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5289e9b2879dc925de03715eff36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915e41321957217f7915d35ed0f1dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b65e13bcdf24dbf7ddac5214858751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96a665d9b3ffc20017d6b1b62a0ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267d697916761ad4457185004ff721e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1638d3209ee0a237d1e09d30330ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9f693425f2bfb60e8f64917e5181214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad723883f9e0db4a054429decdb35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371570af9f43f149647030d5bd0719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59321185c63819d6c621e3e7147af34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88614721252c0d772ddb24bc5354f0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa359e6843b8c1133049ce85eec7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f58aac79070e2aa258c44204186e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc84aa679a5732931a2b7452304b66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82259466f1c330f92a88a2cd1a45d78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb929187a4933d0fb328c8e620c4eea1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554956f2a72427868e4b5aed59d49883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25a63983bd235d69486fec1bb0c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3048de5c37522fb5e464277c3a3bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d62f5f9b82fc4cce4a4f4f776bca4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2af0912e3303aed43ca8ba5244ec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dab3f1922a789f4604bbf93207d0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d18d256413e34a0d97954c101a32ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49989791502d96742c4c2530ab8e77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a396bc9070c9f935b95d244d7791d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445a100f1b7a58188615304ed93371233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e38a10181321b78d6023001790602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41786269fe377cb96a26ed180bb9ac71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f8cefeb506d12abd74fef337bf81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1735546eb2ffc5acb22f793864e874237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce2cdce451764773b61fa32541923d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf97e7d9d8d55fedb2933aa82acf6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13582c84632d551bb20855a77337701240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb91c178084e4ce9a4082c62c8971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ddb5d4973dfe4b328d71715686fb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3517a4aca7f5f50d43b83329426bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8599fc59ff12896606f77d313172bee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd483bcccd956abbcab95637d38051a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20af213b18d4e5d20bb447262f5bc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b842c0846a3e6be6e8c7d3abd8cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f195e532aa8da619f37e3b79341b9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583c1492e6ac25d33117b29e0cabd0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63707722c3f018e36c9d32aae78ecda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b6374000d1f43e9c9dfead69394a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08952a277dd300a6b19334fd6f576464252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84979aededd2515b71ad294830febe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5040a911aa50d7c0f97649bfe9db6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95970d31b4f9a967fcfc9a7ed25430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61278607c5295d8355d7a27a62fbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaca365d8e6187dc75804e26f88888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f11d6ee182f7f4e9b47ef31d0222b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e187297e1ddb5d0bba9b2bb4d1f833259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536acaa52f5660ec7256573bd57eb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31426dbdb2cfaa1fa3210e194c77ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b01e46d97d7392e0f4576ed1cf461262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0629c7a60c823bd0218d42dbcb26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f82e8a5a9a5f378f07f839d8197f1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e5f71eef194e0f49c868e97ec54b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c4f444197a93922386b29b48c8b91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6c7061312abba2ba7f594144da97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317b4b42da4b46e2bce60d5a53b0c7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033dca9dd8401cfbe6d0b222ddf5e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc129d540be2faf2340c18ba1161969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c11e5438481385c5d25c35f98c478271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70dbaf54a84a244891a262ce2416cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37b47de40d092a007056c848e39af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9ee577331f339c56ffce8ea8cf76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf22e7867d2532a56e71aab3eae20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e113bcea2bcdd492c75509081ab38b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39105b2653916b8d39262dc88393ba5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e54263d68057b9b2382f10d7f587278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a9fdd926fc31bcc795aec4790e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4192e8fcb4f3476fd4c47b3fb62be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e50f7f83aeec122fe533fcdeb99e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b73ad9a02a8c0663648fb7ee126655282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89396d86818773aadd269edcae5c18a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f6c5493d3f667033c33bc7be4f6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58c440f470a53dfaf11308d0acefee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580518752b0a3f3961c2ec2c548d4da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ea37971a391bdfc59e3b171f22e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e7fd0764cd3dcd46d6f7dbb067ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6319a021631b7ebe2c920aad2657289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a0565c0d364c1dd06f221aab337c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076257143b2ba06521b8686130e345db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e6fc24e5dd3b33d0cb75d3e9bebb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c637de26c42d3319664ba32eeb0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4957b8220499eae0afcfc0bf21844c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9c988b7e2bf54c324a1b75341898295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958be9f0420746ff3e0cd93d0fdae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc22614e7255697f0dc25706ce8ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b46124308db5e65de41b054923628298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f976e322e4f990e384056bed1bcf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b728d8363ed74664b1a19c1cd0bfae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbd75f8077608f889e0410227e26a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42be268fa783cf95d4cfa9241a9dad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a350940dbb6293b560f8b9186bd66b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d2b6a409547bc6a114a1effac795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191041975818f676e2053ecd1e2c086305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f96e82eba22fe95744e4a279d8ff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317728822bfbf380754c188f2d5c3e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c140196dc252d7e18742fdf96b4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5d1acedcef0eaa9e77ac81233f44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbc2bb112a3b95e677031cdbd06df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103b0363ee24b6ac7161d2c1db9880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdfbd1757028ca9ecb4337ed13a57f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1c0ee496f93320fee4a15728b7cc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8bb751d4718781460cefca197133d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d0663616b741c8acd916e391afc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910342aa6f79331696bc21768b33ed1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8769e428eb4ca5b693cacefe437fbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be64978fc914b2414484440807e9a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe83bf977fd2cb5ad5d76529b43b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae99d27307ce8cb15e8f4f61f1387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7240933cc5e2be8f1716d58b67451c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd0281c71116b7eace3a06af5a5320322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915e9a75dd09f138e53dd56f629516323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8342e6bf4bce811157a5a78a2acf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc920ad3ad0846a492886b5283c7f85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d930e8c98a75fc91b4ea715e9907d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53110053649fa8abb79a180b014646327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40edd4e94d09281028ee71f0a3771328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428955d2d7d1e675e9781dc8cfa7830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8cb7550c8ea0c9d292b7944919d42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab37e9ca599072ba1d7b0ace34451331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d4b67aa69399dd2697c109753106a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5723c30b9623b7bf51e3d70330ccae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1160c58350d6f46849d3e38019e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35107e4f64f5d759e7fc91629a3be8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0fd7a1c0a88f3cdd468964b4b6b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716be55decaeb76bfb62c1f43e080a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec68166c6a91dc25e219da38fc606a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2544276af0ab891328d42fff99f544339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb30e48a5dc48cbccc312d418e756a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22df2d6f578d800920a91eff7df58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f74b871a039b9910ba06e215069b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b015c3c6c30682b48f4d74d704428343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48bea4f22abaf93709132ff3397a10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd21ff2d5341bb14d30effb55de53e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8353b23740737ac497b05fe283ea2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8002a2c9dfa0484c5d89fe3dc8288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf199f8de2b7710740e942ba605dd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e51de73fb0243bf811914af43718b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9549b9602c2f1c77f53c8ffba9a65b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852f81e98ad0bfca937097c90d6c66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0479642da97f3044631772aa3e7665d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce598412a340f95abd3d295b870ff2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f48235659f2b7cdec7eef04449de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8092ade0dc555d58f2164d1a53a13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd2f81742dee399b5060283296892356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381660b7938f7ae7a23dcc545fdf69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a97ddee08e5737ec702a9a83ab6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5643f961c0fdb7c0b5f60976bfebe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b80268af0e1d32b06155870a7715e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a5cb3fe72dc5011d06faa554f3b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d41ff9eff68d39ee5ac581c6612f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa126f65361dab4a9f4cfc17fcaa6dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2629d79eb963f0f3f9912d498181fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad766e722d06488c6265372ec2fb31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063215392683153e7849a6191b23a411366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b910dd47c5b3deb935adc246dae1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023847723e559230f23e8a531e1d35e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45929266d4fdc458bf1f173118565fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d67986bdba30944511fd04ddd2680370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702862ade7750dc2c6edb88ac3a9fe4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9e8146174bc11171d2d42ea89ad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44934b5defaad15efafb9a01d155ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0abf1aaed80edf6a235eedae5f403374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa010683cc943fa19bdc385811f33ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9042d232a49cdb250aa7532dd8450c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6fcdd482f546481b2a399c781f840377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1e8eabb364473eb189d8e2c2dc84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc1677a3cc6ea411be955c145f310379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8be5d16616e5d7efbfef43316782380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f373d6d872ad3d017b3440557bd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e05352b8d575bbfb1a9ed84870a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37d315cfda77484ac3cec9a4c573c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3a2042c4b8b46f9a9c67dfc4aa46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc09d52efd2731eb76d76955400810385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb82b555ea75bd5d34260689f84cff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8db0b38d0f27239d8f3d6609b1186387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827947069301924506b472b4b094940388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187d09c66c5a6410656dbfdfa29a02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d601efefb30cf79a8fa59a67417a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375a4975103683f8ac484a6504235c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f78f5b63872dea294f8e165e9faa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6a3a40786ab3dcb7d5e7b9f50008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c557133534cbf6052479109812a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a7c7adeafeefbe7a8f3ef6804153395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ceefca09314d9f8909bb925864d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505322d10d29daad9580ff59b4e43719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8cf0c37370f9ae3c9eb92c0fc077e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c52e4ce68c69c8ffd6ae61aa06230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fb355fb6902c7b070b7327d2d185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7425ae6520ff657fb0de47114cb7a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ca8a578a711bb030b476364332cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2edba608ca4f93f371d25d5be165d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc226eda3029b79dd5e052cea6575c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796ca46dcb3dba3211f4d755a6e8dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2598ef1e2d1005ada526d960758b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851701021c5914f6f6912f50ff522159407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df702c2fd9ed3646ebf9d8da4be09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b1ab3e162723b0ccb8bd29d71fd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a0b98c70e50abbafd8d58bb613c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9c79a68da3667bbe6da399c73ff0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056e06955bd331b33febe581ae5576e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80404ed0259d5da06df6f29934c5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58709a1226b89f5a4d80b11eb8e6f2d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403d7b4e0694f114b472c69e550d868415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803804826d7641e2cf1236022ef58ecb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8620c7b5eb327f1a7a1ce29dba08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e7562446a9ced8bc660ac7a761403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a94fe206be91d1f9e92ce788ee066419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29f42405b36870735a36026a2c1fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a45375954d451025753568560e885421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363aec0f0547fbb0eb3ed96cf6c6c64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb136d78ca10ce11b5cc143bd5614b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6de89c48b909d0eb39044225a406424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb84cfddba4ed9b2468e72dc83b059425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042380895bbbe2f0f1704502465060d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add069372970e85c8e45deafea8d3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c987c41c06f4773dd03899b8e15cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d943e01743ef6144a6b9d387569a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154a59f1e4c228976f68e8cf9b2a6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450263f5446f282244ba29bdb6e68d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29945426eac7add30275012e71182b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125497eb1c43488e9cb05d40b84aad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ac65c83527c78980ddd4a075f35e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb98ba5f3ea6554ea8d671b6cd1006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0780474449f36d056772e9c96d6c71d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc5af28d3ef2e82b135de465f2bdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f1e7fda7e15307df26108d3f97f56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df600a1ee768a2fd8d1dc5c900c688a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d5c2fc7d105dafc57796e9709c35f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3f6b9fcc6a5041ee25a2ce5ceb50d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1b2b5d75e6fc6a9a0a94eb00d281442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d24393542ca27bc090bf529f37e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab53d2235a00aba44021ab39c71b8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c785815e18d5f92672e86bbbddff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b7dac529523d312e87a761a5024b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1bc7d0462359f6fa5a5fde2953de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e89cb0c99f671eee63d072971e28e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768ce551bdd66687b05992c3c112ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdcfd298ff4492d0c79c9c5b58542450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2a41a4fc9f986af266cacaac5732e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e20d06d91c602ff008ebf1335c2d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ad192a414e59abf7e9194d91af57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b06192ef79857960b485e8b46e558454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70d34be16bbde485f2775dc2764de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f73a0085290dd0f0e74d019ab0b11d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d474508afa08b27495abfc436ac7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011f3eb83c9b55cd6e960f66d5d998458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb90c4bfb5472264602fcb176c0d38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ffcf8a34e25b12b9bcb53d86f9bcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1abcb92fd63973a2131aac06dc6c6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c40c2ba4688490dc2182d5118674db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bbe88bef27f83f71dadddfd4c29c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992ccc39698b94f91a822698ca64bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13642736c05945052ae4a61b79d7d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbbc271b477c5fafefc59ad82af4b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680bf1f2691a94da8aaf6167985d2fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3121bc8914138cc3d169134204f64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebd7581e85f465aa6e8a7105bceec7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71bcc6f4e8ab532ab63ccfd404e3dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e360401aa0338f3f34af6899a56cd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47f03b95c94587aca1e302d17d2c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043113d667b193222e86898c894c26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7718fde75906dae1c746496b1f58cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9ed5bab2e1468862f49fd08d756c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfafc9076b2e9397e99204d28c7cb3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1f70d8741c7a9a096630dc67a15a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5900898fcebfa87998ab961869cd7ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a2cb5fbe012e47c2d68de6dcaae8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468446cab722d9b952a2052bf398fd7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b680ab6ad3a24c9ab867b10e658797481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fed37e3829a744d9d4e5e2dcfb70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553fab70515147ad659e94921fe4a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea547d65ef0298a19a2e7a12ae62175484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf487d3d63d1661dc94704e1437bf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068c62d18979a232ffeb7640d9b88a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa5962ba176f421311abde31883c47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c5653df63a2027d3c9a053963d43d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc0088cab1544410eddd662524e5e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc2bb5a22ce29d106e6ddbf030a266490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2f468574b31af3711c8db6b2ea0c491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb945514209323ec924231b800e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4afba0bca0ba9889ecc409c3b05db32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91654f5f1bd69666ad133eafce4c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dab15adb9f1b3a557b311c8b0c8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aab86fcb6a651b8f8dced248a8e8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdf960df709635f4bb95702a304c4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea981c8deb5523ef84f34e727c02f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cc26ecf3d7e4c0d69e94c06f067968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7449e7906543f1619d1e8942e07566a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b1c5777480148dbb4ccb527734d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3a685efa3618c4691b5944c843a6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bdbfc96ecfa0ca857957ad57ac3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294d05bc51a65fbd625a64a29a188c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ab5be2b623c182df04e606a764aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51625dcfdfc0dfca18d63e832bba8d1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f070a953c7c6d98991fb95540dd4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79fa0433880b14206e3eb551714cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08afa86bdb1c1e42c5d066ac6f673a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556e5af8d82ebed0db97bb23c2688f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd6cd9801be82306fbeabe3e4b3f0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7069ba1f830553fcc9e368cbe83a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032777c6cbc16a51aa8328b7e3e3efc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23743c297e048eda0d67657eee4ebdab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2553ba197f4b3e27090a4f27d1f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9336e652f4b656952f5580eeef3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a2bd14684bc31dd674c4258f8c1d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0ccef9700ec3ef57ee2f2918eba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eba03300fea23b0c40ac0caad791928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ceaafddea0ddac8d6df78f585d62129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df3c50f52215d72a5e679bb7b002b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebb35daa5340c4a20f062e2dcc48831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee47be1f46988d3c4de0848833984132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbca62f8ad3e08126ec49124a7c52233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ef2992a14e47583f22f7c79e95db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379afe43a5149ae7d8140745ea05fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4fd803b4831a3439120651a35ef4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c17ec0c856f2c3078c3cc2fa152537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae46eff7ce972461a85365c695461f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797345489ffcdef5b1bb919f1fb9fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208cc7129ccd5f2581d2e2a071673040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21b9139aade46a8c2b2671fa6e5e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd9d7223e06cd74bf314e7434d51442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e2ab55a836ac77b7e9c9beb2443943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b06325c0537cc3e0fc3bff87e92444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257014ce17e820f830fb59d7440502645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2237b74f33be3b93c6997fe5b80946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c16e5967df41323868fa3616caf8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc00abc057c5465a236022df162ada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8796780193f5b67b6f9d939ff3a29949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9679d035f5197e84a930ce185e80050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a8e3f4a4785b957eda0c7ad379e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842a04682ad4a916cd1ff1f50417d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934474bfbd05785dbe7d7985e6d77d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10608ab676b60237425d44dad08356554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b7c9c5a08df75740d86b994e12a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ac7da15a36c83fb4c1044132672e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c775cefca31592c8e25afbf2d206157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccc80d1e12613b274ca68d11a6b3ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f924648aec6af65edcfb2b249b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae3a1636851eb7c9d525d8d2c08b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bbbda33f5f1deebfbb99e61edc8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01a7b75843173277fffcdba95eb3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d1bac238edd7337880264d780fd1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738720d677aef24fdfb4be932b656d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3163c88c975f8291169f57e6b4395365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c3a7df04cb1ab87bd296f607fea6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfcac8010cd9f50c54aad1fffb72c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47d65f03c74e9f837835c1506a0cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56cee3cc083658cbe63223a2fb7ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d91c1420a43647a93de872c5632b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe62e9c2937d9aeed5fbe5e8ee9630871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f144646e3b070b446a5b3c56d8ad6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3cded8a79da78d5ad23aba9ca9a8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9af054922366eba9fd00b2fbdc5c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77cfe4034797d1333c69cb0ea40d8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de29d6c90a1dda747edb4d05e9619d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195355807f1b2bc72948279f9edeb1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4cf7e8564ea69468d7224e008b94778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56792e0bd36ebf1d4b8ae37c4953079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01257b13d2bd45f562f51af5ce5d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc8222a3ef69e67563e7cff0587ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c842c61c40267c4fd84a060f832582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c256d17121d31ff4678246c44b9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203a9ba3c2b087193974e5cfe5b29684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be002912d7fc143e3973b88b8ef1617385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a375a281fb8a9922708492910ae82086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ade6ec944e860cf5144036ef6c32a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffae889cd1389e224eb1d0f1d957b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b34e18c52c051c9eea103b00f5fee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd4cdb34c50218cba8d8266b7d455790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54e2c1582b9081f1d1ac34c0b983291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0cd14da84233c6c16e207e2d7d4f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbddf7408f7ea3873992ca3e382bfda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aebadddc7ff9e0ba5448a3291805194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd952448c4c19969826026aa97a3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65cd56c8c0a9b9f6cc5ea044fb4f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b5db29c88549f1351ca22f550ba997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54250182350584a709b28016392b9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c5606fff02c1bc0b68eea0a0e08c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960d5251d5ed922048931564eeff83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81edb963690230c054a49d36dd34b92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf8b8434723b7de2d87b5ef5dead9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da442cd0f41eb0e2da615c17e9483c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d18374c1834386d2281506d3f253a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3917abbcd3868fc23b8ddbbf524a28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e395ab2a68dacba5b5c94801643d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a20b8c5d7d06473c75525ef71f50a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488964010edd5b6c89d60969f5af7a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a9ede05618c8defc450e98046c1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8801e71e0598cce327158414c878e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9c4c7f06b9519e30216f0722d783111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a44887d1e4c2e17fb3b9b36c6fb475112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2dc769315067df344035c2c11e138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297bb48c987f90f2e80367ddd5c321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf0565fc4fd2bb522369f5fdc8fb7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6f1b8969f0106e6861eea5af07a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78eed3f3ac2f8f356cdcd085ea35b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69c255c655847cc282700ce303c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349c14e4f06e8c9eb2dbeda3e9a99d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b0637955dd4f5d7feac162b21ab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca1fee5b2cc3f97a3f63c7482f96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ebed5a8467c6ec9326c43b3334d4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0bf9756b416415d8bd6c235cdda22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b4340f93b9741653723af52cde20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebe300ee4b77bb9aaec339f14c8eae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4dcf8e2ca3af9e6409ad5a96ff28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445199e4dc7fef4d753cf4a6f7d365127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0756e02ad13193d3796999c875e9da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430de667f6d3ae99da36e8c1e19a5d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3398dcca2f236dae1999fda3b8a490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36628b721fb9725957c9d6ea719d933131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469af896a2894d0e68747c444e26f2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51373b2bc1e9d9f3a1838b45321197133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190245a01120075b188d28a2acce1d05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b60b8c514d194232c3c611e966879135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219760eb4206001fe67bb814fdc194d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410267de95f2a625ffa30e5124000326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa538e8bbdfa0f271b8e35ad4830c92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a582cf94d0393f0dbc9ce1cb8ac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4309a86c8dd60edeeefa6def6f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fab70ecd52d5573c692dad650bd94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49182d92477dc9c9993cb0646c71e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104441f7ef72b4aa2e0b4e030f724dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d6010c66b9476fbd1bddb20514f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874d70b0dae7319e69884626ce6e442145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c804ed6064c0118227999f0bf784c7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8372170b5b51edf6846157cf616a34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee887f87574c6ba8eebe03e02ce19b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89604d2e48f190884a79bb4d90e40148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f82d8b210ea76057c819bf10011bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824185808cdba2aeaa1bf044906d216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19a86982167285ec659bdd5ead0e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8a1b652946c19f3eafe2f9914105153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318fcb3029267fc4c0dd1978d1fe85f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669ca45716736e55eeafce6aa74279f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d878382135084410ae7ae8ce2fa7d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599818ec2698a10d457b9f6978822f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e894f9cd9189958d66eae850363e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce462c25e16dfe468c6b676730491159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda4481d1803a4b6b9c36b7be4993b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d04e6ad72ce7eac56724eba84eb92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cea1916ba83d8c6f1e4e710aaf222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad68a8823771c14f50a8c2df899dc03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a7a9427d0ca49647775c3eb0fdcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f662aa07fb65592d98fe38bbbc842b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c8c393d54e869a513c6a7bb945ff9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1d04c48a2b0ad53eddd55243c6b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274b4d49ac514b008c4dba14d1199d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a98c8e94a499b12a5a0480740609a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a9775ef74145c03879bca099efd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1adc1ba3bd8595d8e62e9ba8c7109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f858de1bbb88cbc2b0c5a2913d11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47a4054a0609e5b87abd08deb70ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af05ee6c7f410b9dacdac97612b89e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ac37e8a89f224cb8c722d891eb1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d603ba57bd3bb59c3f6443e8f52b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffab62079de21e2d9c3813b3fdd8b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d739395090e48df5878c8b0d3f37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ba9d3c5f6018f106b525647e4efe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315b77cf018ad2efc42c7213ff544e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a9df4e388149ee8934af23ff964e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b6061b7552d6e70f5a5a746e3856182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1f168d407cf4348574fe30c67c6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3f2e888696709b4465ffc37141a29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca68f451f0ca9b6c449c9c4fe24674185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a875b2ed7f71e230202485cfcb4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067487937dad0c09f2b8fe58c85e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb356f55e7ab8d8672d4f5b60557d13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963652e92155371a5ce29a2814a8ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36cbf37c7582b6ca4015544027e6a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b0644c0366b539b72ac261ac417b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195158741cf3860c36adef4caae77e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257c8a18a06c9e77f4fecd2867c5dbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770596a65c4e69fdbfa137483fa74d5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80def1191936c780aa407f294b8ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7626b5fbde6f7c42df41d35d57b6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aeac06283b080861089e20ebaf315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663a9c6566968d6b1307e22ea5650f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e6faff28f0b653d863d00d7ba5cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2f88cb052db067508a355e985b43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b346350f71e2b0233dc085695366c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174c04dd59469d8624d6681bc83efe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79aebd7c9a63bf54c30ad6413ba1fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e533e1850a5667479b4cd7d1428e48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7913aa2fb8909eb419e8e2f95c143205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025efb09c866005e8a5715e1c0357b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd939b886248d699c4999caf692988d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310300e211f259117f465339f06fb82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a40939a57d3e4ab129e6604a2e166209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c5b2928aee9338d32b30c702d093210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a794a3cab98e704615b03460a3e027211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe588d416c1e4ba1b76f6e674d104a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d452c4c4582538717fe330c2d58c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cc4b696b61cb019a93caf74b1030214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceabd6039ee4cda799a27f4cbc9ac80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d06f01437a7730e8306c3167dc78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ea1756eb10c5dde5091735f7bb1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9756fd6f8d1be0582636f68edc2ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a05c29250234c8b8459e139fb94f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28b92b92df7232bce15fd2dce1155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1c1ba283890a2ec7fe3408c0997a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643a4a6268004b457977e8e4970e403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee574c63be53b073f22258fe14643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817278ac16fcfca6d51a4ee85c9e7ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f52628ddc8df34c28461e5f61058b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0009f39db97ad9b4ba9c41d69477d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd03c1c376305891251e069302190227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b38d839c1cfba4c86ddda62d460e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cfe6f0ebcabf40fe43d4826138514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b25cd6e1cba28e6793b8fa2863377230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05795e6df43939cba452f46e48e371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4da6d8c4a241c0f1e98a4f23bae6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbebe1c2fe177164a64c4e7665a14a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572721c347135374024ca498a571c1d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511b43780d4833bc59875bdaba9f0f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b6eebb4632ba7613386e73233493c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5db9adc71f5d6133cef697abcfe60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7927c8bff2f650fa6e8e3ae98950a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2daf5337a72c8159ee438bc63cec4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa07c1cd46af7eaacaa222aa3d88c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596a1e86ec70f9261f529e4dd112a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4ac3ca2718105f1e718b3aa83f1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6360322f48f54184b47648d6857fe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768241d36f6d09d83beca39a8cf2dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb4aec5b76f216e7051405dec053a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0e5d1c4696ebe38b8b464b5b0942246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87204f0e3457bc0478423af57220f3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582735cb8f551030e367172cebf88ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c6314c966d293cb3d37a3ce04664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce5984a03e22c9654e6c392c6dd478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeefd7f76e04ee9ed05fd076b10843251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763976a0b09e290df4b13c914513f28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd458424226e5b84494920c7bd460d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677de68764fbc16602ebfe9e698ecd9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d529cd11d8c7ad7c7efe5b400cc7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566389af29a7b0c04c0d5a070d26067256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb11e684aa44da2a7bc7bdfa18243eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c85e306896708c3b63919a30e0ed6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0c9131e36984e321374976cfda18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c09153bc57280b5b30aa9455e63d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951b79069620852a69816f0927e816261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8caa9d359e0724d882e7cb81f0c0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4af1c9c51ef4b0025d7766aeb9fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3583fcc7d9dc77d4263a6b04538930264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7323cf15473723bc63d5611f13651db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb20860a164432c8d9c95aefb94e0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc665b1a0419af62ae622a0a5f46a7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197f719cf1e046de812cd3353ebded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed966b3f086dd85d4ef9268713592fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9520989acfa2859420c0c11d950389270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc92565695027eb9e1fa182727ab7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8e792144a8859ece1c78dccf26f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307866f993d0fca27c3cf96554b5bad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bbf2345ad99876d1270efbd9d5f11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42cfc2c8a3655e2c951ad218471ae4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeff92d889591a95d5705510d5a39c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ac4d516fb789b6905dba924dd332277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152fbc36dd9637fcd5e5c3b9c5cf01c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc677620b05dba882bfd9881a8d67d24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672bb2a8f0e349672cf71a9dad153c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7d699d6657169b74b37d594f5759281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982e9dbc5ce1e995027eecaf58fd2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c37fca85dc2909925a9a28ebae82d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c074dbd3972b871e7ccad5b1155d77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c12361c0194d0c8715595e857b7f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d0198a443e08f1d664c1299c3bcd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f006701c25a083e05fee6013afac2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ee90707a2d702345f9dcdc3205fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab2f3c97c7f845b3f25e95d2069f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4046978d79904b33d5c0f55e97b2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62936b2909a4601640519c4c95d57a12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c9e9f1ef17b702db297d4b2931a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093561e650626f20643213b41a9bb154293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfa6813ea344394f1bde8349c293d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510db2a91c1fb3930c77b8a50ab258295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3004adae7fed4e26058cde50ea2ada296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b9ee129fec3e3a212f6ef7e38a1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb747b913fdd1c01b1f806ea613260d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a06d2537d231cea49c69d3c3a9353299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc6183cf072257c43c4cb0aaa853a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f714b21e91a2dfa4e9e21fc56daa816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f19306000991a32f58d2b7c3549f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b96335d418ea5dd23603c6033cf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cf08c646ac3858e8d0883aadb9b3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d417cac58c345842fcdb46cc0ae39d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7cdbff07144b4783c5bf3857a4dc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0577f1c4314203ffd078e489e1d104307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e2f1d4e26e1794dcf71da7c9ece6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccc0190579c408ff26395cef1b6d60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a3177fe6c02168af773651ed596b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957622024a9a3c43578d2e2d409b811d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e07c0e8a49fae42dc74cd899d530312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e65270ed38f5e6e608d1cd803299d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2effc1068bbdf1739f40a1213ba51b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388afae424e8700f83bda6593f85f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2aa89ca6d88b7b14e425bd1f8ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a0298a17adb70fcb8df1b43b7ff8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b9a961583b9d2a26597bc8a6f0c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5008bb4496d840739d2a7c8d77a65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf063fa6ee9b51843f8c649a41c5a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39fffe875ebc20004ff0c5c7a35afa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6e66ad53cb0b99792178bd120c86b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2659d03b8dc9bf23a9bef589fa75611323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b605035169010e8da233ccd1bc34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a170c4a620299283475f4852a1378325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9632351c8a3be3bef642784e7e072326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ccbe66ac8a52d11d82123fabdb241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b88e5c2d28d5d4a2ff9d33b68574a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270ee401a8f800edabecbac5160919c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268eac0013853459cbd559c63d58bb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fa5763aca222d648e8c830970cf95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008dc31bbde1b9df3a75eec8a996c2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaabea9c2a2a361bf5a53cc81136fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9981fee4d69a285592ecfb70a65ca8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f87d3309165778c05f2adf8c4454335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52c481ae36780c9b6669c3606a94e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667491382f5765d5a68a3d8f64bb53b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd227cd5422ff857b5a2bc79584367ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c175c01038f4f1ca195d62374f7b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd83702019403bd32144b122dea953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd12ae28dd981be260a1c75382cff83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab7c76eca34f6598570cb2da9f637342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3631c5a87a11dbd911bb55ffb11d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71219788f1bd7f8b8fcb225e445dad8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1765077967c7f30ab69c76f7e5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce1f539c1524669cba22ebbd1d3d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a8f77a30891a77b883daf1fee0f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8209ab8528f35cc113c512b457450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e177b47908a9295880cc861da9f118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54220391fe6c7a4f04f056f4d4cdc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0142e0b9b9f8101d8d2204247f1bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb28bab0e1d3d9dd7d8f5ac8a73364352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecdbba8e542a00f3ed2c63c06f0cce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909cee1ff2eedc97ae4c076102102b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838891589319cac6f66e0d4c8dd773a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea3518ce9f75bdf5a5382b081b2c2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0a3ae82661cf8350952a184cd9ae4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31367ac86d9c0dbc70e93225494740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d8dfc65320004906e7bd13e17afcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81af6af4ca896ef302c716dd5cfe9e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f03eeb9b60106a5432007ead1f05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51c09e429434a684fad70f96b84ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ecc9cfab09665bc42244f03a442b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b07551e339020c1af63f993076230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aa1298b39beb7849a5c65625f4b9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854f94405a68f7e981a6a17b235999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f5bb05436b0b529a685b3c429e82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c85cd7e9a8e76832d2ffa0b06a718368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05234486e8625bc0964c404bb91e56fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81561366fe24e6bddc49c672829111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e5446576e4e1abd388f62740d8e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb095224230505f01a2ef9def10364372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a552c18238914e63134c5fd5345c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998769037ab8e4496ad5b0e6906d176374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ea7af2ccd434306513a67c1300ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74e5c738b9865259bbc30752bc56d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818285d93711cf011545ef2edb1502c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f0725f562a3aab04496350ac3db9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8375c33c88f9f21b71403053afa8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84823d1a6416ce55d7e17c69e356c28a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ef42590a2d557a5ca2513345e044381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7bb126a334cdbd957db6a52fbff3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7352b5189b37db42307c880723b6bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed1c6c95559ae89c6a77501da524d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea448e06cfb70153c640d1e5f12faf22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798465318dc15ed8b98260aa7baf13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67616d3e81fabf78ad1effe230636c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed124d1f71bf7df4e1de33f44d4ae6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789a66072edf10e8b6bdc478df8f7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081811892f4b9b9ffd4b7d9c31c37c94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30accc6dfa53f0bb055c9f08986780b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cae7ee9b3d63292b692ff7c82ca08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed967c75c336124f8379fcb69f5daeee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b65965032ad52a5f1fa174a6222bc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eaf4bf203153ef06acf41e4361b97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf60085b8fdf8b330c9b25d17ee42e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290b80c87dac6cac7e4ecf20b66e39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afebc460d48ff8eb8fe924fb453e063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacfaa20d7e00206888f3b767fcb66d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd6a632dac783060a56566a33ded6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43ec805d5cc35e941553934fd60d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80ff8890b5aa85d6e0679add9454e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca0a0dd8cba3715beca9f727d9cdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88afbb228e1ef90132a9b9e7f659a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105783da6327804477c83cb337e4a01e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d7a970d971017ea8210a4f4f13ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342494cd4002d3a3e40116c4282e708407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57816c8a30cd19e1f5536dbce053682408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a951a04fd771d865cf3d2e6e1255409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282c3875e75f12b2c862aa8a7d627dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69debdeba7e3b2d3273bb7c2a73e296411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed820b97019969bd14e1dd2eb6b1806412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea393ad91a98c9590cafbcf9db683413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355cd029a923409bc02548a7c11359414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813479a0d6eb4e55db93ea6ca3b67be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24f05ff1b0a38e4c0f656ba09a720416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebedb1de9e6108736191779c4762522417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d88d2e204b5dd051e3aaf7dc5bbf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7548c5f4b629930a31a17730ba7aa17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a071aa3682b1095f02bee45d545b11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6245b44882da8ee74bb28acaed9c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc7067c6f7cb47e357076e990fe06f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6651b6de6b99d1ada1b42a021152e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b07c91931a7f49869a8865a2973813424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e603855db24c70a181428c2881b79a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50a08e7ef277645bf101ba8aad3cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497076e2392a770204d6e308e164223c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e0f4eeb4f87102eacc88fae2d94d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f2ff2e4dd1e29144382f3b03842a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4068cc33baa22ec9f13301c280dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7308ac20961d3d0a06b7ba639ce5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a632684e212c0c2eec1d46d0fb4404432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c8db3cfe5adc23564c7a450924e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8017356693570702dbcb111c18548d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bae949cc0888ddd81345822059ae6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53433dcc375bf982cfdb1792dea5548436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d73cf836076b702bf22310f56d455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10240c774c9c1e77fab0264e69141f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6200d41145a4d4e74f414aa85079e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21763442da55ebcc516351ef4d9d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04bcb48aa9b23d74f1cfdad9332084441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d63a30b5f583d0f7f59ca55e8a073c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f981a9e0903fde1ea14ce155daee0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec394721b86f22abca922bf20d0f4d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da2061ce2129d9b0ba8283293f87e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c3dfa5a8bbf2c0bf611a3ec8116d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bab817e6744945893dac1c38cbdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ac73a887576d582a69f31f7c65a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a8f810927e31c19a10e6582fe8f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e07d6219c55bc11fbd70100919a29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84593a719962638d1123e82f7b71fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c11bbcead8f937e0234505d8432fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27defa011db4691c7ab2a81de3e73ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e68c48b8c8b9b05d910d7eac7a1df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996059d2bf2caef2600ab5b77d6a3e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5cca4a2ef14bd63d9582a32c24ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb834a7fa4f313861a379f911722f60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2510ffd62afbdb43566aeb03c942f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcce562cefac6262fc02f8fe7b1df7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c605edd180b4331761b39cfec7b18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da3837ff9f426a74491e29285b26b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ba120351d5c2f7cb422cef87337b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc7d6aac74e74fcf0a17f6b9e4ed1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e72f102a062222004bbc5dde9478464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b426289967153f136d91b52789f226c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24272a78075962eae074d1be76f3122466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96013a196050b66c6fb247098c568f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42b2d22e347b33d1dfaed3beea3c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d73486bf77d6937362ed566663993469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39865c37c1122e421ae115710339d393470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a10253c3c9fe65cc9c749f3f66c99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbd4a0f364c73b1a0e1c84fd9f2b0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be3f1f9035dd2e9faf46d68334c2d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec411f7cb423402ea36dff4bba3809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94867c43f8a5a0eedfa94a17c7533475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22dccefdefcc4ea3efe93b6d95161e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521a2149d27c65dc3665df14951281477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1a1652bbe6421c2938f95ce7e44d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9db6f396126ab631192c5ed16954479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>