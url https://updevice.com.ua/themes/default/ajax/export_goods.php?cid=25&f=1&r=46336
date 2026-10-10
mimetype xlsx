--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1cb8e6b1c0b22f70305eb324575121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17480cfa3a733e16e55822a5cdfc48ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1bba7f267ca4d55afa6fdcdb4ce8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15f6fccb8b904ecb5de2d1ea139e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c637643a1df780bf232e7d45bbf145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb1aabeec8dadb5bd766e3733226f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11525fcdeb099c3ac6b16a5231bf9107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4231eaa1c34624a1b123d223bbdd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf353b7a70e0ea744c97864c4d13bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ef432a9216b61b21876ccbcbd7fa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59e31c2dbf57d7834e5f5baef392c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8602f3d8d406557e9817a0967cb7d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da039a2920767ed36c874e49cefea5b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67498c31eb87cf799f65b0101548814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360f8bfab1b13c65d8c31beb44bafd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343217c941640a34cbc15c42af4283516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d62c41c217de42e7be5c19102ded217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90459a4da13008ddc876efc8e02451118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531af05e7c96ce3e48309a433d707019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf50d63780a28b8a091be260e52cfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72a571e4d2e5f96f28f792b0a906c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1425e609a70abeca35207c0c1454622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9251d01ff8310b9c47bead576d9ec7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2250f6341751a5643f6db715f12b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d657ef08f3a8ef9f96f99a33d5e19525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03df1fad6941acf073f0136c501a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d209fa41902b8ca92777f69dcd7f8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb0c5524a3a8675a57fca81966d2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13d2666bd6c243d06ef27fed59dc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a7b9014cf70edce208748e733dbbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b23e20436cb5f86de3e5635c471e5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b416c1944393f0c62f018a54d30832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31151da5cea51ff103f4bf7fe90f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac10b6610b460838deb9284c80e0f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8c4667b57ee3e434eb11240237dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989410d5ffd388d005d153dc4f90d4f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0403819a8daa72076ff6ccb2464e1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128263bd287d3ff1224b9b59127521638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40258a669a9b60e4ddb7bb219a4b4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960e431b8b0516315562aa0325666d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c43a04b2c80ad2e9bd21f7d18747141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ff7a407e3af4a2d9bf78a3b567df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860f894cbe34c78b0860a698a973cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee5072c3f2490fa34ff6796371c7b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b259bed8bf072d13e3a3a29224fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db780c7d31dd39dd3fe0f58e4284f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab702aa98df313b8a58daed9c2584ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31fa6a5742c3ccfb2f806edbc2d4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976176fa29cd0c7892c2bdcaa450bd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cedc54d1c59296c54f1dd6471ce36e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f6a2c2458a7390b58ebcdbdb0eb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560713860fe7be20b174793045e997e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14d705103e131d4ca22aa07c1260053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bdcd44869959266c2d98bbbe0a5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c7e3694d96a43c7c6e224655eb4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050539409ba9b7ad861f6f83f1b318456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d198b01cef8becd10a6b872e32da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190dac365fd3465bfd0a2f282a729f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed0491f85c7a479f5694957197787559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf848510cd333f1ec19dd41700feb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5bf9c59f2274cb4d27b668600e6b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af7bbc801466db039515b23b5ad1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473a75780acb49033ee013433743a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695207f189eb2f5a59a2d388095d8cb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae40d7dc68a22a2075f996a4a1aee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279a8f400fc5f0dca1960b064ff0ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18dfc03c2a57cbbe7b55b28d0771c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352971a90426cbc9551d2842dc7923768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3641837217160c0b5d308ee6f0c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2494315978024d3a688fdd417c21e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc879bd5d948e0a9990ffacef9444271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7327fbe3f25cf4f1fc4368d30aa0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ca23355bbc21d13bf1dca920aa9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cfb023a34731baa394e025ba910ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15412723a8525af3f221b82a42a0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746070fd4a8df20acfa97b1c2a08bbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc09efbda5b5a4267d22094f48c1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d161e10198a92225f04f9a68b8d90978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c81225c6a5486c628fdc874a4956dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9afb4a7d22fcbef4a15852971aee580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb921e8685cbaab3d36e8980c659de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d4b81e4ba79591fb14d94fab096582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea50fa6985d7f845722136ad4275583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b85b99ea13630e4893fd60f1908b0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9a793be79c2391a2399dd83265f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621d47decea53ac6789545a837b11b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb644ad0e2522cbc7e0b7aa73d4ed587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33fc4657457a6d2e9da926932311788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c1f51b48363e8022dddc2d9822ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da18ffc8ae2a65ec7b05b44efc1e5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26590adea96609c5abd865af772ad9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309bbcbe50a7e0f4a66d6b927b5eb8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82850b481d58ec96a760e929eec2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a0786d511b785a22f455599f368c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabefa41e38453cd8c55d20b8ad7cbbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d98249c572aaf63956d51268e6ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da935f4672fd841a194f44eb0dd3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f713b229d914458bf0527f58387b4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969eaab21995b02c4dec78e869a2c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64161354be78934c402b6c6243496100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ef675f7f9db656a0864f21433dc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69c763249d218c1dddfb23df49a66f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feee31919b44bae92ee3c2331a0d05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f4d3d74bb7e37098efcb68ae14f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c4aa53a1cdd7c65b1b25f31e7999105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103c259eb9a26c68f0c9f48d224d53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1f6e88c3d62fced7ceb9a5036654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5823ca9c4e312bc09f9b5fb9575eac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa4d0fde593fe917a9582221211cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876d8f78f280c281ca3b77fac4f344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f72899b67b9342f900bc54d24d42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb88636956853a9e4d8cf0dbb350c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632ad73e3c8d36e513fe495dc6308d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38700feb59cb5081e16fd854c0f7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0551255974e00488f19d95a4866744c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929476bae89567d8471fad2d5490e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717df87308aed0d06d7af782f8a2a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ccf6a4c57eff2f6b73147248a01e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60561bd75cbfd1334bee86affd47f63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5f9ca8498d6c773b715bb56c6cf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa21c35f95323809f44ca0bf58353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166f3a8bd7ae8c26a33556f2fe4e31f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a751858511c46a3fe9a547612835618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50899cc300a3ed11e45885148f97cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652cafcd5a3c20da3b1b40d96d20eef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1757aec04dd48ac7efd0787cec5da1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1b78b52dae0a9812013dea46edc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26422f5320b596f08bed952bf309b777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508adef0089df858eb99efd90086ac42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77fbd78f5ee90d7eafea94cd51e85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58301f0e56420fc96af61a41f63b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513025084467ec683cd581fb490adc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011c3424d50029eaea934f3ae13b276133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358688acc7f0ce8d4a4614c9c24b24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c91fcdb3ff8ad8b1543ac6d0f57a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af279b9ec6993eb7a41b7f9d4c0447a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7f96b929a156bd5c8d591a240aee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6921ebc4f80cd6b66fd2d32332c46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd98a6ad82bd71661324806cbdabf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ca1424865441a39b8e1c3464d88c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee45f77d41e6358201fbd8f74dbc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b863b786744a303285c1adc813c4ae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4af84adfa6f6b73d91d50ab375478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57521e23d2104d8ced3a063f93a9a24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f439c86fca174f07ac561f4184220a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d0136e7fa36c30cfb709deae713f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c473a7beefd68fe1de44f00c00b1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d65fa6d09f1a2e972be9d27e9543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c204c4f187f6e25956a14c81206f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a030f3175029c97c8b0c0a4618d24b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395e3706d98397930e32a2667d3910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52885c49244f4fc98b2bcb3e0ed1ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc2c23092ce763afa94cf81188e23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db723f40faef852b475dc5b4c912dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633d1428a8454a0c75172162775cb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d269caa7e63856260b8fcf5c919c18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f669e5608fd5e6a3cc941a36d9fc19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8579d00569c85461d3c9bb7f3e57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368aa442e6de00543245b3137c932a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a3194fe608d13271355d0777e500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e0abfa6a58586de019e5d7d7481c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946be70083f8a586d9c08e55e02670162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790a9f4ace93359cac5dc245693e00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe33516d1b2fe5015f953cf44ad871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63f8364fb15263abb496052fe5df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cbb1123af1ce6c33069a32d2d2ca4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac7045f66c626c7565c0413bb40f60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032f23237b73a196445464c3000c6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585500bffa48eb80f0a4630264f15852169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89e0648c26e39238e4d119cfc4dcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f190bcc9265965008b569391ec7f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cc82903a8611c2afecf8886f4ec01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494189c7061f998629c8468ee0d56f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5edef6b8331ad94fc373bd28261d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e6db7fa8165f4ac0e6e499c233d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab97b868615db96ab02dc68636b907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f964484327d27c606bbe771d5c4f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99100207f77c5f7a59af29b52491937b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e286e9c845309c44a704a8526d899179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab7feb309d398aabd32914d2c5f46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f38e3f59116bc4f60646d48f89f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d74245d1e7e5c8c799f60b3e9512f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a46c58c451b0f64ab321a854263c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f3944c7566e3694683b79a38065b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5866c95980e0fac5bedfdcdddcb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347835f7f881073cb234dceb0de387f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0972332451340a741b64872f60b317187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860721370d052a9d62477ec7285bbcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1198ebb6e30c203a7310c093fec08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9973172adb6452488143efaa75fc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574f9c9fcf8d3a55256cbc88d1eea0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e931ea690f23b0ae98558c06a49af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4539f1d06c91520d6d7eceb8df63042193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd67b625973174c1b01e0dbfbb922194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735430c12c0c5efc26b60ff159807f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cbed63e61ca7b7367a8ec4b4b77be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b3881d882de50902af9201d443c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4234cee116aea637b9879821075aa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514108d4dfdd7b48b78233e743d17c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a144175cdecb24d854bf316bdd02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430879a27f3318007bc8a4c8ea3955201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11aeef74ad3e234e3d8b755891f466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62333d2384e52102497e57012b78e4c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4537c328c2b48304c2f30aef85dd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb35b4d24a8287e979e83703bcbca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba054fe10ddc387f2bc669137182157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc575bcd9c5bd038f36b6d8425199c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b17ef3ca780b5b5eb6a41334139d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea77fd1a3d871060869cca7a2b2fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c71e0de6b41c79b5df157e1ec85458210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa5fb7e1c6f4901d82dbf22397203d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e5934cd0f53d9ccbcfa8f80a3f95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b538a05e9bb8c99fe407971403c23c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3158cf2cadf905ee0ce38f542116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6eaeaf1ac266e1975739067dc410215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c0600f91950001b8db7933a59bdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c207c5cf87eceae3460e714033c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e971a8a98b48ab2d0d266c7bf73fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a16e07d4cbdf4d4af91ebea68852219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ed2c257d695d03e78c5b51e14989220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d0d381f8744ae6475eb6aea040e0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bf5d4c98266dd663c9be6878c2a77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b7251f336d4915e9a3b26f0f8a25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279058334d36a2c57c14d51b212a95a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9e81542ed7e0408d29fcba133719225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa127f694bee01cbe0f82c8328b46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94ec368757f4daf40a85fc3a466a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872491947e881e775bb4513efcb7afd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77488240092c68c47c21ec0661d602d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033a1d3c6ccdfa35a2d9396c1b2b71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a1d749f04bab17c5a6bde423ff5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbf3d440849d197cd6e92d48bd2aef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657297d1122643b7bea1ba44bc2a6da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffc4e75fb8a2cc9f108de1a474231f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63729541b65b3bffdc5b0ff86df32ce4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74af25db80c558098136aef085cb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de08b8434c69de4ec4cade96ecbc744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa05e4f6fc2c0a44a10f6d4631495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1f0e2045b98c833f272a374060be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655eef029b094c397c03f7be112a45c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76204b945e0efc86d6deb1867448d08a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b8c934448b738bcbb153c1ca311b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ef2f956629416081d0943a8de4f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393ea7a390ff19305c7aa549dd04eb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446f6c53cc54f120d78b4b9ca94e4ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c2f8f27ad5eba57b393be33d7579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273f0439700e4b0f57489e0c1d0d64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31831447d95a2b9afdecaf0577dc3b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d52ba760238d0f8fa659c7ff58487249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f752771d85bdf86bfcad2e2d4bd4d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03852858b9cdade1f1e8e60a9d3e2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4ee68f4603d83b67e5c716b30a6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3eee7fb2789dbedc2b76bec437047253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f684d7db8c7c485b1278fd6ed8e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0374907ad4e23fb3ba32f465e763e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45eaccce58ea3497066370fc22eaac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504208250a0f64209dc94c9d765e52b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d927c76d5ad89798cf7f8cfd5516a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63059a336f1e2f09718d9d111424f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aba6be81116a31a16e8b66ce281db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02f25fc8be85c1a951fa677b92e1df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b7d43a508effc03442ced92d7ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c7f5a5e06f7e11d6ecd0114bc681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e7d655dcd3b2935f77d6d90d9a66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4580d5b6555aa1c07f0e132fb44e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432cedb63c0fac7728b056a8d9bc0b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d25d0d67f562f2dbfd2c60428b059267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746609e7bbf0cf79fd70bbbe79c2d04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf9c27a614ac7494c2ca93c78f469269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e305da91e0f59bc89f77bb23fb28fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4f347d916520a86c80851ce38f16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e9b863edcff40dca731985d0fc8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09490def90c8a6d2d914c5194fbe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6789b0c786e0318e25e8bf0288718274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b3091b5e412a1d8165187c56eab15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8585a4fb780dc2f0967f194d63180d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245383bfb4c2f55f74cb32e091c6bde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f57e0d150c6c10565b342dd888c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32f473bae24facf5d62f3503dad77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32886797c3d5f2e8910eb443b2bd0649280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c1807c539962bfc0effcb0a676f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ea0a5256f27c03dd2175064f9b35d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de814c9fd5bf2f4a442a1eb9ba8476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62b80aee5dea082c71a60d31839cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3171e3fd3cfd6064f40cbd54caef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a50a4307690d079747bd19652a44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eb6e753cffabed3f7a3309e156555287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678dca1f89c4ca3e4c4eb7eb0d2879c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99789a97a972dfad8135a173eb0f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7c01c309e97b84a5b3ded2400a4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab52cca2fa511c04e97d1621f9ed34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eb1604551102e6f2436a1963f9353292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818b9b506bd04321c3e1b341ec8376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0446796c328fca88285a4af7e00c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91364f95badbe48b2ffd8aac45e886295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ecd92b083466d5e5e0e497eeebea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb17f0cf6fab2dacd5256c638e4b79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9e48b6dde743efefa1802750552f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b34f6b4a572fcba576002f76ffe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191293f0229de3db43d042de1e1d4fe0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2093f4a31d90e0afe5c87547d8949f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26538016f7230144399d22c121141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f47fab8b0246253b0fa8465536d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80172c57ae1910815157edddcd89abba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501615ed59a87e9d6fc61b88a2d45d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a3c405c2950b1607e48c8d691af0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70beb8ff4237da580cf8419124fc1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f3bb0e298193630c8b89dbf732808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe1d66be224d7a0bc6fc9191d2df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f87485a52f35bff1b854f4cb4939f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662998c85d9a9c3fa318e2759b0538311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37582a9158c6d7cc1958c9fbb8f48e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ca015e0c828f3e9e5511d2c7fec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210931cbb9cd43ffd17a3f333b6b33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb75f7f8508680e56a4906825bce0cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304671918ffa6bdb3d34d92cc298463b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad57fcc828c5d792bbe8daac643980317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518be48cba527e136e118eadae05864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb00bc3e9219f60e93a5a0c602713319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de442c0bd7df164872c77817ffdb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f658bd37778632825733b531f7587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb8563a3d2ca310b23c0dc5273e1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee543412d6a9b34defcb467fcb462c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60905a41be9bb72ecad6406b43533e43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943d49eecc4683820f6be936fcd3f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6141e522979497577e82abca7448778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51b47eec9160c2580dfd08c1e69b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142238014f4539c1f9ae20eca56793b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f181d20cbfd6d8fab3221825aa175b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a8ec10935497e1ceb72de005b5844330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28136c14e3427c6f4fd0b3bfbe375f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2027554bc45d36909a1dad6172fb6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f084d4041c87d72e1e3bad9e5d3e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61afbdfec786752757f8e9edcd833e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b197b71d0831e15c295a7866db119335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b99994d985bb2d4668984ed6a02d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e487d0e788a4ab502495ad36d7149337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca80a4883ff6d428280af8140a440a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad183fcf951fe6a18ee49ef48f302339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80e8482cd59f7661d082be487a9cf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a28a5d79a004dbe41da8d4627feca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7634ee72f0a89e6fa50010371290c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6927ec063848ef637b99f1e3e9570343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a79cc3ebe33c19bb6ec092dc8d5c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05f0e9875943b0fa5ecc97d35ebe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f38e300bc0d7ca2995a20290c95f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181d07f23276dc1839bb663c1e74405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1332a6a3f64f28551e2bad14c293348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1416f17d489d3a8d69c4a52e6881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934215215c58617f51621f36dbf8f822350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc702ab644c5bce8188eb92699a50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10ae8ada05245f7b725f753df223a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78e7f54efb643c1401fdcf1c4ad2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c465ec4e39176b975843c08d0ad60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775306c25a3f8a73de60128b3abcf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcc7d76184e9197936030a7a73bce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0d11e780c0d0ef09346d95a35cd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d77f998f155aa9cca727294c5cefd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249533417162ec7d07fd21ccc33686359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d068f2792227e5a544200d5e5e4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed78356cd7bb049039970f76fed6f6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a8e2144fab8bfc23cc286bd4510a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc614f4b84264cb5528b937a5dac2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919d3ee550ff8ebc8ce9ddd84b45efb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8691e880435abe304bee394b54ac1ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfb365b2aba7057cfd725b393fd7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773acd0c94fc47769bc57cea6d22dcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b571b8020372e6b6e76142aee549368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1459b8a27804cde7c6f58743ca0136369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c874220e9ec1db49c7b3fd3f2f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba3687f2798c9b5605a8db4450e21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fdc90453c17ffd0d35a9d5b75c551372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fee4a2a816a7c4e824008d1b9194f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd3782e49e94ef9af1d35a873dd73b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdad0945a0a6766d9a5a7064972d96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c6fb0a6638dabd2a5c1124e9e55b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc7de406de59a04e22b8523c48666377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c01682eb7eb64d210096f9a5c1dec5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5634201c80aa8fb00a531b5b5064379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0b67b7757b9450acc2ed39c25b93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e7caf08982a81bca1ef0c8008d29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70b89d11dc45ac779dc6c88d9ba06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e22ba41facc8af125052b3e3291d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dafdc4a1fe4634f6c4f7b1cad23e2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6753d6a3db218df76eb58f9d77de63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d933dd0791c4bcde5bf3c57f7673c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a6022c4bc392e4993a4189fecf1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f527fd5337189b4311adbbd546f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b540d49758e922251d32cd3c2175b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e79ab51ff4055d19dbbf5b525197390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6423a48c07290333e7df264d809ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ffe261c833b192d3dace82a214dfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78285c9de66a4cfee1b86009261c780393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc1d152392f26cf2a4279a48da97cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e25d3f9da1e3fc7fcbb78c7f5078395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebeb026646a026138b496a86c4b3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f6fdfd399a0225bb456445d5058d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a37ac44d59f2871a639c3212c6f2e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab72bd7059a422c7288c8603005f4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3db5fcfc8999c28b1f258e7f6d385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c62eb57c451451549cc1873adb7974401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd0270e2117f7cf9a72eb990bf79d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23817e17d5e2a89a1de2d1c474ec9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117868ba94dc037b377e9d18f05bac7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa882be9c50f2d6bad45c29d1931734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdeb80eee498a41363cb1c98da0d6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db403538456e84451f6b6bda6c9a98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2302ead2f87494c8abdcdea4e38c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67933e2c9faa38b301d5143120cb66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa942b946a4951b5c671a0d540e70ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d185e73378ad7b368e9c0e17d7765fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd587583753d84946dacf04e37e6181b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef06aa2725b766c406c77a1d3c771413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fbc08a61ce7db80bde8e55453e7c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630cfa50391741823a11f2e5f2a16b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e797199786bfdf4909304f982fe99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc23dcb9c83c1f683c0968fc210c22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718294860dad0ca1faacaa624a6f02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d132d63f67a102a74fedc14d16044419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f5065e88b2abc6365ad88fdf1843f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16621837d91ec4a453b2e93002153955421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc20c7c4ba91ae608c1e0f2a2a2a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374d986c351cbe70f43be982bc5de0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3677389210e2505c4c81d2a3e4954a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7b7a6e4e56bfc993e068b9bcaa2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4575f0de810f5ee58287196d722107e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a75cd778b87e23b60cefb117fc14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730742c258d34c1370de9689cab578f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76599a4ef97b80c1ec57b73f98b0213429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c4573db5dce1847937ac5a426444430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6cf2898f5d94203917489c21e5b4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b4e9f0d9f7f9b8a306483b4413412432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bc9373f3e1630ed2c3d09e69259d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e852eebe174556f62a436165f431f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe3ec051cb2e458f673a6fa734d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f983c338425c839025dc9d78a456436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e40657182f9b0fba4c4dd9c6f862437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58865dee083d0e6bb603e0bd585da026438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34faca4b64aa9c048027841aba2dcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3fe277d8b29e255cc801b1db9ba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457b640374c6cf4ecbf0195f68de489441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac735034c8f4302bb7bbde0f8c9ddf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b69926af1bf09e9dc9a78c5380c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7da5d742e0ecd36e965e8d231309444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c317c2711a48b8f302c1834cab2b93f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201fcbaf427c4f680f4954ff4e2010446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf2237cfa20b1d2f682cad039929e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d101899768e91dda54331a9c476ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a9043960ee55a167adf81a3331e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4385fb04f4a7e78ad3938fa4787b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8fdd5c57e5b558363ac38ef6cc1e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd448b790c96e74cde330b670ec42e89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234d08396c0ada6e9a3a1593243c83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b15eae032c52f6d711a9115f7ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f520c66dd106d73dac4e3e3335c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc469bce8fd2652c522404470c3cc5a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed1ff63a4afaaec562e5d461df044457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b576699852cb5f79bb84572fd9a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a709a1957b79bfc6858c6226667ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2339e5791063515122b61be9ad87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e987b5f9a0e7de39cece2a86ae9c1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ea970d7c2ba8fc2c79050d28872c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365f5e02aa7f298769562daae606162463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895588ffd0c9c5e8ed5c4274ffdb37a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319402d5a434620958f308f9abe366c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dfbaf3aef889a0927cd0e04b1fc23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6864f8897c943f61c901363939a36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c7841a486eb7a1ae49362da9afb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c431da48a5a71e713eaef5ce141d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6385dabab077e8eb397e1b0d60d20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bab8117cb8a37060cf74bb1f1671471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42634c43de075d19aa3a75080bcd38e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33046b5b35b9988498626f1ef407f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595368708564df5c8e2a952138e0f01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4312c4f7f5c58a94e1863c0c930dbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986112550512787025ea40f25b9831cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e109577c839a78746ae338aef5e63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61e9633f8481b9f2a60246d2627bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a88abba13ac054809a0958381f275479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4b875be3594dbaf22367a79da903480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911381b2caac5090ad1d9d421e65e24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c640e197578ed78011abb799ebc5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba12890d150c6fc6cb98c27b831d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de58a88fded33807194d01eee64e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e36a3918edf25425580211e7cf767485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ed025734d55730f91ee816749010486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc135000fd764e9ab42726aaebb8d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e707acfd9b9d17d50eda2c92a5e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d5bf03ac1d21b46aa01fe7070ba5489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc37729afb606801b0d3a1d77117f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9f4b83cd947a5b9efa62d405859fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc26593831543e7effc15fa5e7c2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656dfa4e2145c59b27833fa60f45d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bf93a0cc09f49f3f5848b7fc08c135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc60885e253f43aac4dd5dbe788bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb877dc2da759f8e34174bbbcc8bd6d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec12461fc886c40c4792e9b666ab31c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518471ad287718bc59d5203d06dfec369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578b255b4acb128145ed8d904cba6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4776eeb4dae91c2b88ff57a9540611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e94d596d047ecf9b8b0780f98ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb96b127fbe0ac0be10f2c8fca3f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041908a1565bab9ffb0265b738044914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb86adfe6c03f88a1df56a60144e8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36b0e8a94a3c7c78e6937b856d456316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b18f7f5111ec6ab6877a1975b8767a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8215f3f470ff6c9c8f1beea6d944418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e23b5ee268a55afd2d29e5483e3e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90522cad573c2a10459295015c2d8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba432a9d1a084f43d4b3b711438e78421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ccf450cc9151be91d212bdcf58bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cce06c3027cf38122691dc736402623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d403671294541586d92a9120be5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c676f17b7d7a0baa3382dc9e4ed4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ce9a48aed5fd4f33d9aacec6f416826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf08802248d2a12b63cbc60175e106427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa28f6c126d0bc736899804ef8b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa7e75bd5b4c0ef0c25501b67eb4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cd74164d048b896b7fbb99871ca630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215d5ae703e5f51b79894c03d11bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab434fb315ddb6c767d3c8c998fc0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f990254c6237c0cf88e217e161bb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bba1ee80d4f0e4f4debc3723edfd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768effde7c185119d08870b8d5349935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4b050f32aed05510ac9a1d0c96f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2354cbaeb2d5bbb49ab6c8b3002a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c3f62c6614b606bd757a0ba801c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b69e83ba33ae73b187d774fd4fd1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f7c32351cb931fabcc3a72802da1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756f18095034cca2d41959f060395441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9291722246ae3ee616bb749d6bae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b132bdbfd5ff0710ce95b197610743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ebcc7a32e36061ee88f132964d4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0849e205c4585565aacdfec05bd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0092c7cfcccf23550c98ef226a312be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08770744a1f3be0307b5c162d6205cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535a5ba1491db413631013af224d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9611d2b33c78ecb4daa68f1bdf0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8e9e2b87c26aac77fd67feecd561550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a26bc5c2cb039ce46c191df1d46b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9fac1b4ffb01d946aca21bd59b66f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854e4f52ea78905e27fec478275128753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213e3e5600a4a15082af92cbc7320654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950316ecf3e1001b83ced80f48f53a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ca6a18bc922dfc8e6d902754b2d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0362001149b3065c91c48c8d7208e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d4c4810ccb056a357865e3ceeba758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120be4832d71018ca9978fd955f1df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e753df834f1c13aae3726f4e7e2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c38716c346924fdf668161775eb6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e519e3f54c0cf5dec4ce529a804fb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81107a6e87812282fc78eb28559690ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ae64090f721c474a1e14421bf3e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79aea0af85722864de790e97a88f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda0021eda85849ceddd69316440fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a90d31b4e228ebda6be769d301c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bc3317f9116bd248df1d5b4515fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c44143e6f72fbba716d413321b57669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3eb798e2ada040857b37cb82c3d3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4b2093e9a75ed4299bf07d38ba9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157a94a5a249c7ac51f9c22085548d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6b5baed80871b5f12a16de2d817e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d357ca53206132c45658045655ec7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7784ef7080fd703a5f5458edd1273c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278242af31542ca67c1b60e287cd3a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec157de441602aa8755ce46647a27b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668051a26fcb7683c6ecdb7af4376af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0868a19e4a3b2529ad388f78cead1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd04d31fc1d42a4484e3d6da716a4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0748eb2310501c8bc9a122f6d60c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d23db9e064aca216ced9e0d37c82f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a980678263a75e39211c3f4268c8cb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e757d1bc3476a64fd12fefdc904fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8117d9007a23de64533cd8f217a141f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70109c62c394aaadf64a71f92bbba2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e123625fa777e2beff91c9b5f8dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42643dff6d1f856e095634a5c2e3f69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621f6e560eec187f0815a76e3cc163589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54529ff5a72652da5d92af5d7032adb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ef478367c5a3dacaf35cafb6e53b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937d44ae69a14954793c00cb54e12492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fd5fc8c730f018230d5a49698b26b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef8afb020831ed1195bc18e362a0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de41fd5a42254dd921dcc265c70cc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c63f4374bbcb077974fdfd82152396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60edfc5838c907c8856d845e8fc60b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279a62eab4fe0dff676f270d848cb5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531188ab3cfb4b81e3a23e4bc27c6fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e72ae320c52b3e469d031d032016c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e93c689d16fc2b6c0f0effbb4756101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df45539be545b795faf92b498b543c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7801ce7a26ba1db8992aa443223adf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a3efa20b26b22f17df6154f79554f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae785ee4892a76c06c49c883e191e09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0006aa989cbaa38f15707bc8188f67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ec3566f7f05915d0a0b1bbf7cb51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b3ee9b92f33eac63c0b62b9e60462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077514221427a439086cc3a27a6ca274109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd167d09cd8d8143d79fa22004e0919110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4baa465c27fdd964ff735175a82c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075f6266118c181f6e18ab9383c060112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4fe7a2543aedc76cddaba09024709113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b75fbf1d665cf8ac37a02c8faa2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a66eac98a82f0306b9315b73a508115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651cba5aa17729e2da1d60682b94184116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a34b352be34134001a2ee9b0d7ba1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60ad57327690ea22b84bd2c1b397e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb32521b744324487c9fb6eddad43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ee3335396b2871bab33d9f09feee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269835a816f9cf7bcb83d3ffd0c936b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cebbb0a4107a43086e3eb47ba37d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b80a7057ed472ed2a376787f983e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f13f1f3af5d1ba7c52bb5a298f528124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbe92658cddcf0065ee293135c4df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbca8d321cb56bf3cf85e56679003126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007ec6b03d0d9d82424f9ecaf564eef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955bc7159ee027e5cec572421674e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8af9a872deee4218380fefd0726c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1113412027d38f5a09aaf70ac75aad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc3a0c6eea0db5cec7277bb9884168131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c267ef230fd9644866f3543049bb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76675141e3c1f44e9ffbb5d29ee6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947760e42369e86788fafd33aa4dc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c151446c42323e78990bece75e10a60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f152bb54fa44a9ee498f3cfecd9c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e53c701826bbe3e42108d2668dd0e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b67665e550bcb59ee63860f003828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a44ec607a625e55a328fba451f433139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8c16e33d41ce065b5a67a4587abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac2ab415d77b1b26ace4dfcfcf713c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ddcf873dff25d83226bb99b9c5b98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a673c59f215b661ab401e771b0a58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d7835c6fac820f22d787afc6e819144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8381bb259dfae42a0f04203416b05a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee326612eefb9efa4a865a7199cf20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d6f4d31fbf0deb1226349e05872d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795416ca553430457c10b803fb85761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850913c7a0e7b700e5218a325c0b584f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bc4f6a8ed9eceec878190b19b6126150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f9401912643f2a7371ec26ab5597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d26e339afdbb05844e04f29cd089152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781de81bb2c2e7d7e204851495ffef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c8d0f61c01778d2aff6ce71235e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c3bbe33f019237e71575f7324041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017c546a8d2d01e288bb79888478b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f36dcae807977f199787433458d33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be1e2e9e7ceca50e877a95bd8bac6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab889ba8a73a7a1c531b318f40d214159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a45faedb6a07b9d7837660e11c9611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c243eb3ced014020cc4c2fb41333161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08068347f3cb7c00cae4018c83fc85e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8d6199c3ed5f0a6e20b6ae1cb0d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82bec2d3ba92cc82d85df71c06977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd16f8b6e3d0216995da52f3e457f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8d725bb8c5884bb12b9cb5d5aaca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafc0497c7be238a3a6bf58ac42119167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2910fcc5ba4df72b8af802ff33f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5eec31282ebe8c57071fece4efe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1dd89c4323ffe9acd4b248ddf7bd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931dbe3fd3b3dfa9c77ac3e9507d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca7dd0282dac09baeeeddf797c5ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f046079f4bb9bd2704e8f90fed701e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827308418500faa432577c03ad5e9362174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91b6c06a16f37559d21987629b2617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12568b8c100746a59213a56f3e64be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dfbb909c367cb6b8f61d065fef9e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d2adeb843fa765e2c95bc37e28ba0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7650940ac4ce696d131a88846cc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ff5406b6704f09b60cccc92cc15f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2467bc2f50a48efe1e0ea10770eb2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1c02503f5813b42258836689e6e2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf89a2bf266e2fb3def050cea2389183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403208dc5cef731106bd22c8ea77f996184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60acd037c386e520c4d833ce62fc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2946c37b14c72112dda1c566c1b23a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1f964c4e4e95cff1baa2f95987f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11974406b19b67b0991bf2ed78e095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff16091ffcfa4aad32f740259d2053189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d60faedd98edee8c68535e80debee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8536f45c54a4921bfb95ae11f54f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c318bdf596a1baabbbf48810e08372192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1631d2c81f8eaa14e065b97544c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a400ff2b6abae0a5128e24b36661a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b3c57ba822cb57978047a5686dc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eac4354845e0a283e177cdde51370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8b3087bd9ed021dc7f9347409b4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e48b461074ba3160e3f5195c4a65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6bbece9ed9f46b375ecaa68184fa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e376cf1902ede35762d12b7e9cf8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae69736fa134eae2f4b0400309b7974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825814164237369315a745c50b3a91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12be5b20e36055604047855d16b774203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a565b6633c36452cde168f1a5bdca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e31cca1684dc9ccbd4b9da066fea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c61cc13f659a134923382d101fba6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06fb50442a68f55cf13444af6c4a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208d960bcdf5b84649202aa4c5a24c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827cb3411145b751e332801e143f8a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5aee68526741663ebbd7146a4f707210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7527b08635f7adc7200a4ed8747cda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88d4529da63fd122620178fddec64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3137e2d84c8a0ad1fb640e48007c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef25630b01ce44362589d2f4bc4ca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950864a83a10db4f39881386cc049a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b7f8df6d5c0ebda6e240040030f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e0ac898dcfcdc00efc224036d543a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b05e07a103871e5a5b33afaf120c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd9b3b9ad3d2da4eb6e380f6fafdc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc66a81ef27c0070447791c0cdf52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f5a409a603c84140cf5dbbfc26018221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1cbb68510e3945d7925e9b2a81b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2190a0951b4cc7f5b2f4c66fbb9039223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948dfa1eb20a89adb931a004704461c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34e12a83d557013c4b3e065db29ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c1c3d0254b394f6086d06d262a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9b1299c88a5cd2e2a7df39126cfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec8300d03e219abc4336912200e79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad283a84599fd1a446d4ec0cbafa7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4044d73d6d85122454f88a8895410230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189cae1d68af73c8f0a12ce0f8c431f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f4b6b5544181c114cf7fd8b995b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a1f8d48b6e4d5154eee6a906f053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc56292514e637cde61f363d9e8b801234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280077ade67529e408709740a61f13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204661809d84ace2eb2da175003c8b41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc32a1cdc9662f0896ebf63fc90a22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ecf0a820111244016580c9bd3947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b7529113f1df46c6c52d8d0eff42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b448daacea8719695167fb6c6710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbff85cb8d1aabe1d6f29a0d0dd421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede830c9a5e930bf56131b98ccd671d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67f838266d436400881902048c19d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed949faadfacccfe8deb3940218ebb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbc379087c944563195ce413108ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0eec822adbdb94446afc9215ea236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e0dc409f9a79610655b85feab7fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c68a2c29a54ad3d432e6e05af20d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270a6ee485965537d8d886acac6b71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ec695f17ac71fffecf7e85ba165ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cceb4e3dc3ef4f86118c52ffd315e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9fdfe92a2052f59053dfe12964a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd61ea428a200ffead681d6959cdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56294ef746b8887e2283c5dca5fcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dfc3edc79dde409fc2fdd22719403255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d30feeb0a497f971d773a92b95993256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5df0d2eba8f216535a13f59c0148b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076873874bbb453c16395ab7222e7dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02bb2e53014943bdbdfd8bd8022682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe6d3197d80cc77e619a06e017749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140089190a5cf2f9f2db417a65af62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43765c1a20ac32ae7ae55175feb8a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0def5f9f56926ba16ec15e5663d23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa0c5bdaef629d3171dd9a923aa4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e25d1ee0f016de4e1e162eb8c776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c116cf60a289f12f9f3f3ec4e7fbfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a4fd646684066e64a9f4d2b74232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921446507e0496132913973af6ab8a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eecaa0f810a8b5f53a2bfb85f76b11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3daff1b183944940d31a6552026b80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04abbedb03a7f387720deca67abce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868d208ff9d2efc2f932ebd8e95f9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4554792cfb1e6827b51a5380ef8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78291a6262c902dd5e7ba594248815e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c42f843c88c0bbe2c9609af15193e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aba920cb03a5e8ea3b360e6ed4db0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eddd983c7c86af84bf5f1a154361b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc1968880455c66f33adf59505e08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e8773dbcdc5cb39761b6af6554a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074bcf98c58e48dd3b2f8b0d96b74fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1747ac7275f3a2e8083e71a318d0d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479a01721e2ae7e857b05a0e501ac3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26240e434c078ac49f5d97236c5f6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae5fea8ce6676b46be075d028ba10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aecbf5126618e2f7efa9df9b70f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd5948a752e62c14539425c8816fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b0d166df449f03acc0526f2bd7cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5819415674bcdefa13b0966e5ad4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08032d27b64f9ad9396788e788cdc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee91687f0e96d8dad676351a755029290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe502572cd943552f72df6c0c3c4fe4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a6144f3aadce5a3e48477090ef7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0f821742357e37b3f31043b155ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ee5fca03c4ff4b4f2682f20ab87d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d859be55d11f2885a904532726265a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc185e1c10fcd3721c800a4a8d54930296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190fffd3c2fb963e9a537feb92f57f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e61d0e6348db5c9b20cb38d41dfd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074007e4541fbb0f014800fd988127b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c421fbb6e3930cb1ebab669c7f02c02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361dab66628c6266994574291a7f97d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979be16f629f9c460848606098275989302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32128b8a77688d681b0b7e4dad9a1c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83ff29dce42ae5685ebd52846a478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f45d5f84f10d551fdc467c64aa51a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae7243941d51bf7fe05dbe19972f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34f29df3fda980d710c4d2409f991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eaf6ce9e6dd09d1fb380c512f43d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796391bc6c821bf71e79b36382f683b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a4e30e0c3556ccc763384dcaf79b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47ad24dee90c22f588e1fde2eee43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92d7ee179685eab00f4a1e20049323312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da627fbb806f80f52693a3a2a4df68c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482e5db4adcc88a296951eeff2ae76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2d416a72f7824f69b9529a62784ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c809a66a85897ac4014b4f3bd46c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304ac40df4ac0244a5cbef84ff0529317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305b6c5c0b23e8c84a3a419acc577e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ae25e1d3fe1fef1b4872893a4053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978728f3ad988e9f60bc4c2217aeebf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce28f3133d7bea2e321be1b798060a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75344185b034cd2d2bd7b052a277c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911e8c7ce679f485f524f374655c6d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9bee60702d3c55f863908aa6d2d17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb974dd699f5b0271f918195aaf9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fda3accbf2c73f9743ab8c45de92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d654022808003503bffdc375701e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdb5d16076207e84510b6d5fc51bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a72f2d750df4cac33e3ef0e8369b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a562c9e86085832ebe54979607ad1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8733079518fb43ad3281427a31dcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb1ba120e3fc3c3a36b11640148c01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f80667f118a53a42d7a16469f0772333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf633826324479072876961bb77df9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff7d6318d9aacdc6aace7348e416b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c682249ff5d0f26fdd799cf304bf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4250429ac0f742daa79a17438d4617337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8e6cb5149c08e9f5335566fdc706338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4630ae140838a677680f78e5bc7102339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8083fcb780c0bc3c22798df827d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977298c3201026bcd7470c168429653341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17941f037f0c0f7ba7399be9cfca3677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774934d73895a4b8442e21067798770b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfbd0b48a6eeac091ad59c28255d7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f3d1b344007a73e5f7e8ac117308345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac372cf6ca3951679d950a7dbba3e720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5414df9ee5b4d930e20ea82771bc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863834da0bab389e12e5ad7ba92ad3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e30d774efd7ea63781cfbfc94be3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8858bb9164719f4de1ba7acac3aa106350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33797d54e440ee6939ec29616d761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07649cafd9acfc133c8218fdc9447f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f601844e0dfe912a7e4c905b982142353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b38733b912e6ac44d1c4a7111a79f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81e95ea543530701de3938e286945355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adaeaaba84ec0d2a7f458a60bc918a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1ca7160f621759fe4f3cfb27edcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fabfbf3e0204ac6bd642eb27bea46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6a32d1154116ca04363eeb48edaa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b02d1b98f4bed66bc6ac6a7462000360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b90be09f98192d096f6dfda0514937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385dd7f3810664a52b9f91155c1546e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763246f8ade74186386ae9d413c2df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83597bf817d73a4d6ec551938250bbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec407e413878949a508aad74bef260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c7b887db3e8c8c95b5c5cfabffca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e021343777871b454fa69d548b4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af34a3348f21e54ba24927d03674e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad2579c7c079b2c003430117263f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3046018c6a0804defe911e4c4301b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a52e511d3ff41803167ed9c0fb7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e22ec0185084250f6da84d1a80c4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eca5c64d006f75ddef3da680440e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3da2fd2f3944adb6204d6412ce68b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057435e849b94b809d79399c99327d2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099bef13d44bc91acf6dfe916aa1836376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79e99d48bdd95edae83ad50c7056e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ca60ddb537528869786f87065d8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda4ea7d758a010c6475b70757acf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978b1a3a6e92f46b1fd180bff10474380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b86f27faa794f42dad7bc066a0192b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4f883bfb0d01beaa3d2534ad097a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90b1562842d2555d09b2cf98576c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7514388b0c8f07e61b761404ba4c1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce71fdb27cd7b40be83e456293303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b6c17a2bda3cd87f7581b0fd6f62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434fe7883cfe886464f6ba2d2be240387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af31afc048eb41c6ddf17a248044f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995132d25fcea6bc6fd3c4f92dd0362389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52529f6670993fc2c74a89a89c2d4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c4af25e402d4636093179be52f0d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45677031b0948d717559bf64c57cc682392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce140a849c16c546231556f126f7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74667c46303a4538c56ac7bcf85d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65afbdf4a40027915c154ce58b293d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3af1a2759f736fd92c6452fa21559396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9266b426d240566db904ddb031ee65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c919ad29128482923a4a923402dc31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84482bf1d315caa3874f60e388ca00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf65e63967f6809954828cebe541096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c03a67b2cee31a47a33d89ea321634401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b71e80d0c16120d24e1ffcd3987d36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4445bc3bf69583638ff7269d86b943a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369676bdfdb04ab0174af41399625820404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc364e94342507529779f3a0085d04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ae2f6813c9765177748770276603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a14e5f37765500fe3380a3ea97eab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60fb8f7ff4120a9e18c0a61fd7018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31304c92d6663a7facf037a50cb0a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b03b6ef3f3510d6d9e05e2f29d0ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15cb52de60551df5ff760c00b8f5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e5c2dc79f1f3101c47ff2726fbe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eadf9b6c9f32dd85e0b26479894568413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59687832e76c173911f5eca81a45f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629094e15135cce8e3400af0cba3d76d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5d42172db2fb9e867c7de314b0f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e57eb740cec404c4344497d8737e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0809303617164c348f41f4af24230418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb521884ecc4838aa5c59f0cd0a458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a8546904a377749fa5f6e18c5c529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa663342139bc9c3da50f1ea27d55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70ee5fa080986be6e9ff467002bda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5b8c984d7673fc74fe14189dbced423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ee27d4fea38a90a6dc42f1e3863e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d63055d0eee78000a8649957f0dc8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9db825c71f68c0e72fce3ff9e0dcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a393cd1b53b2f4c897b6ec5f1d9d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dcfc730b4a3a244e8eae535032603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16e15060f293675ab64351e746a16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0bb3fe248f5baa66f3d027dad6d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca1734cfe3d88a1b7e98a6035a8b92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11bbc6610ae90bbd9d8ceea1fb27e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53d1979d05c58bd660c1fb18fa4f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324069930d126eb221e6152b158ea3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce6f672a941dead2dadaf150625c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587b5da4b935a54982a27efbfc6b2e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff062b7cb62542158ce3754641ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d74495b7907ba2d8ac2c31820cc22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3117533ef3ee7f2a7f4c6a9419211c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d1be87f3b83be79767f9efbb35671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149af9b0c54097a553e68ac8bc245d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee315b5013c5b0bd10251c2d62e94f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a0fb4318985ca13294bea1175bc9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ed5a335585a0bad0073adca4495c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4385f953490a601890241d943dfce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285ae6dcfd6f9b3a7eb7bb54a454e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164c34e9129bb0d2a98c399261c956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2bc0b8c73c1db809e6ce95c92480b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f90dd68d739dc9f91c89ed1adff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6350463463749521d567094b00a1c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2843212a641c7b7f946551c93ba899451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfac6c932105ec9de20d95fd3f1ab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ba9f07f265f92f102f69e8e7eae6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b76b0cd312960fad7052ffd5aa67f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a0e8d13f72811c3a19416c95d844455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4040a54b4d223fc8c0a666584602456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331e0bbaf86d47aca1285faab1a69f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc95edfec150f0694fd03a33ed6484458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3220e63a083d70d4b008f82ac3fdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c4b6327fd644a117d0cbc65e86fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eefddac426ac338e8206aa018a1fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38798edb4f85f21ec9ad2b86ba4a6fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86f2f9da5eb0da42b62919db5f110e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9105b76799c6bcb1f6a70e5197c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413918e3d14fbee1ef369e15630a294465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d4a9433b0cb69175445170ab692a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71291c24f1247ad05111e02108d4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda3e8cf99003f60cd572a18bb7a2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11a2aa3e220c6e6d700aad23b5d86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557340db4fd110bda494755c50fc7295470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e8828f7ae0ca32345c169bf24c72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985733724dc562b59b9a3c9eb84c8259472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c11d2ada42dbd5fb4791eb84925b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddfe4418b70403df0214fd54f34e1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50095211814e00011d851b5c688657c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91ebd10c134969c0523c10354f4d1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25c02c5c8bb2dd3d281d49e745eef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40e9433e8b0c39b855ab9d01e7bf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f56c3102a8dfbbff10f35e12ef2825479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>