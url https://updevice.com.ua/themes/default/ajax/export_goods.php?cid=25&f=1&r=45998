--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5a81b50a0f55679538039a50f8ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78db31892af14ece3f918fcce96c8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea57fae5bf7ff4aebb139c3b227723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9015d00bc9b433d582482c9f80f484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000899f8afd26c155a99b41003cadb485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f2d5d5072133824ac2b321f7da926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28766e36f54f0b962099835b8667eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf09c3035c6be6ef282bf422ed69938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e86da8bddecf0a945244e908bbf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75eaf2bbc26fdede52d6476d42487310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40646f0f955d4219b2956f9ffaca111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f014cbf7bc35514bcfb1d27fbe875012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5b12db093da10bf49baf12a6cd7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbbcf3f85f5710fc2ad4d3be2ee2c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede81dca8d214cfec5e080f07321a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c352449ce829e07e072692aba43db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29e98b840502194a0504d3acd3d43117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae7c6ad2fe130328e4209c21e3b4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d51256a4de61cd02a3a9c26e7ea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3f9473a5e8c3d234e12aac7326e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07093bfa38c944e23e94d7975a3b51db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270f4197563b68433964088d49444d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23329c3112bebe0c49b9ebb8a2d7e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37dd9d402c923237364575536322824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99cee20048aa17a61a0ef874576b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063b08dcacb4c2a8e62eaa7834852026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80c75d7115993caf7298667c34a3fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c496e1f23c6d4f251daae7ec1abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1411a06380f482e3336656ad4a03a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5481fd452aa39e1e437c1e3a6021fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a837a48ab397d1fda965cfbbf0cf0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d691d5a30dedda716d9ba78cc3da5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd891f1a7ad5326e4ef39bad508ad5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb80de3fceb17f046c1dfba3b28d7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4081981bc14143dd9011dd484e843d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdebcc54692d5da61bbe525320ba5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3858f326c794b15a04a8afe922c6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bcbd4ed9ae08c7e85f9c9194969a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea731dbe75ced1c938231f0decdd48839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73b1f550d0c5dab9994417fb98b8de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec30b1d495c91e0be84bb2cab56e0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3de5153fa17ebb58f73a12d515c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5a7a71b7ea3a9905603be45f1c7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12cefd7c294d86f4b0243def8d719644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3233664d66b97b3a30db023fb9fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09609ab720550d3fe4016ab8f891946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6afa41f0e6cc3845744d3d9257347f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cedb544cb516bf5711b3e0a9309bf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb69571c393b594b93c4ea08667d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238757a4c0f6a415aebcaf9380d6d7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236634a622df54e3b71dce5ef7b84151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68e0cbccb4dde44cff64c8b2ec5a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783297ba627b26f883fb39e9c0c2c3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343daa483e5e4a014cb4f47153fb3f4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cbf2a6eda1c0a1c16c8fdf66dbdda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e0444f84d23e68caae0383a72b36d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a008738e895264f4611614649fdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3dc646e6625a5845f9cd6d39d680558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cf072959bf1fcdffe6f588f128a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc892fb310ab9a8062e11192ae3eadf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18d8392acbb177d316a2b19d2661161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9fa793ef881996b225138ad3064d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451efe020fe0c9e69d6275fc08df39463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af2048bfd7aa111a93a70fe186cb4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc72d3f428646718e24bb89062dea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51caeed8081608d71e977fcc05ae07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7490acb62252b34e23efb4c0dfbe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314b00364e07bfc169439f2ff7c757a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40f992d1e4f5e0eed9ddf9a96fe3e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5d13229c7f12b35f9701c9ed733570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df78d5d7f02559a94ed2a60a3668571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6809e133dbde1a3e4b60984dcf84372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7da43a212acadc358d1c766248d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c94f1744fefec73638a094426879d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102228f155b4d19aaf32fc8648566bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619e22fd5a9f1bfccd0d9599c15779c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019452e8616d6d7cd0e2325f518154d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008036142cf9e7f53409975a48539f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167acdfede984ce61f2fa278f331bd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d09ef0afa5a911d0d81a6e38784d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d813d94f2800791d408c01c4cdd1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ffa218d7dbe3bf24dc846675b4b1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc1087965b7420bafad2dc6f999e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1bf450f50411705363c6c7cc4cf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e76dc942565bc68e8039826361bb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4b560a2981febbabf0a627aa9db886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf64dafef96d4d38565f6414d8893d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474606d03e742578f4fa25e5bacedec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3652b0b2754c4e9741b532c7c7a1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d541e5c486389c474e40b96b9b4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d0bdc3e356019668f88fef9a47d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadb82a6a6e5e575599544e7c978c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584e546793df177df03454855f6a4f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f29881e9964a90b59383429b0008794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed9bfb7657ff67868db253520c7a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea60baa128ff6c6467ec81193e894196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db47c98975384fd99887f35ff4910d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980a2b1212859788e8e5cac334a16d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dc50fd2df40c0d06a17fa519cb5ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc2e3075e68a026b1f24ffcef12da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07597b934523cce15aff07f7a154bbc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab18644937394143286f47f2c2b9cfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76e530e8c56f565dce6077b53195e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71038f87bd68c97de7cfb9e33b6c3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad44a96759f7b84ad9f17758778f82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda678feaec397cc91a5c8f47fb8bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b668a76fdb63f3b6896ca24a498a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4359866e5eeee61c4c926fa44b080108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dcb5fa3deb9b81fdc7bbce7fb573b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a2cfde332d3863e8da63fcca3a07f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d23c6d5aeca5e5bb1fb4b13d8c0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95585ddc4be823d7b1d53bb77f178d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf98d6d8feee398e3c5c1be142883a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a388da52467c0b03ab3b85dd2f22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198abd4374ff1cfc4ea99b4246be3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4849dc4fd32088a020ddb84de14d953116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d657731294b488b0e16e8a8ed7984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46adfdad17ea10e9406301ebf8bb4d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd019a1ca13848dfd6c44705e8065e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ece0450847dbf79887e10083cbd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bf40cb752e9f65ab8a5631b24c909121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a5b5a911b328029ae7bd497cb68d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baeb4975ee84d3d37cf89e368ba41a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcd6679abbbee01878a4d4f51f466124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d56eb063484b6e67212817ed5fbb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d7eb253912f9fa23ee19d517e569d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac1ece5a871bc9a4b5c03ec89344a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad6ea7b7a1d309b8063cadb3cfbbbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4c1316ff4cd3c84b38799da4bb46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff88c414306e1a66418bfad27cf55f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a229fa2270ea7fa641ff36562526131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad38beaf04fdcfb25897e5f89bc442132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45805ee31ab0b748f446224ed6ef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94a1a1a2468b1e1d3997875b7ebd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2383d6b7f2b782721d8443479ceea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073237d19fe561c5fcf9d14993317d22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb1dc8c146700c04194c2277a9a37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f63b5197504d01720b316e2c2eaa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7b63f8a6dc360a1432699c81ba5eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72f3484d08a617560baaad0dc4d02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04881722734aaf6108674efcf166e18d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae15d1d24b8372281fe60e6dda1b22f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551129463759551bb119e6273f73a62f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f7677cdbfbb86a2622573c6e64d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d98223b87aace391357f461d62584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3954aa77444ec42a6ab772a0d95ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e640d9a3a48412c2aef8feaa430c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd2a62ccc83d5e41cbefe802ff829e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81a551a3bbe3207d00738412764cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea739875b416eea2ecf6b835a4e8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a272a2ebae4c45d9f687ea868e3afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d109accad3b8482912c67202f80a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7239eb6c28c4d082737130a3dc44b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218486bbeeef106f4f1df6d73b0691154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832e0af2dfa23d0b54537418eb75f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1995520e44978f34253bfbfc4460c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39ccfefea4f2efa5f30bb25cd028e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e3d893f7030f0b447e4a2cf167c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e09a04f55baca1b9f583968b76bf5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b73f2dd2175f9467bbebf29e11d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede68c7111b3e26fc46716fd6215927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667dd19c2f38cfd6e25844bc3a7a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdba61e462e0bcb2567f71fbe05dff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc3b0e914d671843903c71ad8d287164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdde4bc7c48e87cdf9b1dc5d79aa7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19950bb37239edfaddf22d45c573e81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8a1688e917be636ade681e467f87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73ec8a74622242917481ee7452748168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e294b5a5a13f2989c824d2a49c8521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9caf88de4404d289ae6cee5dbce8b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5beb83b6b66941478d360e6df2610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd07caacca4b16a4d4f7c4bee79da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620605a22eb0c1b5495464c950f9dce4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bc4e72395a5f5c9f98039b9c9ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630404e83bc4bb11a81dc3005a80c4a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b626f81f86ec4d2bc6fd379febec39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a330607f8a8c95f33d741a11bed75d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccb2f18a38db732d22bfc28c1c0537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47cbfaace49932297d5b75f96a6203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322e71d3ed0dcea793935c4fd8c189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1135eec2436a038ab40d08ec9e13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dbed69efb1135ca732b5032c4f1d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d657f3ba373973df0050b9f3dac71da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3561d683e5e4355a4617c3aa51fb245184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16cf441618969eae771038aa9213c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b4ed02e81a56bfa21c9288f4e7f65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef46b0a8f9b6ffad740f19f480654d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6d91189369e0914031bc88c6ae26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980aa7e7ebe763fd1e7ce1043765a96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c31532dfe14c7f5388b4d4e2bd7df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf545372369e7e107222e058b830ec24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a0d228910b935d95549915e6cbec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee867ab1d464deeb14fd4c71194bbc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733b485fe30d2620d7638be3b65b2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3307a75396a783eaeff2c6984fd795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359550951df9ab2dc5b32a908d4f5ee1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8dd3b6d7709af7569514ad52f177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ae56984b2dbb858f1fbf25874321198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dd8b9555308d8b4781c6b0b7d4024199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8dbf5970bd58de662820eb737623200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf32bc01d9d7c5e403681960ee5f7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1558af0fd66dc600e1a4f8e56505202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead880f32fe20fe91af3ad86c8898387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c0d44c9866142552725db5119b44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f5abee4b8b77eb56a08f250685f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e40cc6bf38c85e290d0cee25cfd22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04425d75a4077f28578d2bd29ac26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec9a5f5528d15f86dbd3eea941bb99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be798e8fac17dbb2fb2ca64d9f5153209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8444cb31bc61b54d08be3ba1b9ec41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a116cab4af44445472195c7487bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2d0db4f4aa2a514a9f4e9203c411f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef22ba30348701bba21fee57d76a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb2563791a49d24375bac90cf3ce5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e537f9d8a9f55fa0657e617eb1ec8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de83b036b294b1e6d63ccb86f9bad9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32731ec5621bffdc6c5cc56dabff75aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847763fd41a3b120a3b727a55e2426a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245aa936e3e9de6d6af2428f28d0569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c34a00c978fe502bd52a7805c50a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ca759c6115195a34e8178f3e651b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9340d50acb3440b6d99237c92ee4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d2588bfb740de40c86a67099c773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1d7fb1f959e5e6a8a5b14fa17f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ff75b32f7d491a606c298013fa072225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c934a4c41c7c8ddef8ef66d3671058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a52b4b0c806907550b419e130805227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb852e5d0517e8579969dc49e8a6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32569b8e2ae47bb0ead02ac5768f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d120838e4538ce08bae69c0964f7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2769501cd5291d4457733b97e85e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f63675d5f952032a9b2ba51a20987232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376326532158fcb9d0e1fb266c53e0fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a70495585243ef62b9f2f27557890234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed4a1a36980149f66828914303a6c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ab87c75a61a8b2dec00eda68ef28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc75a02c0284a059a68f558984db1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc376699f7d065d33cbbaf2d92d78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f0c02ae2ee837b2e1bcad9a919157239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d2c36142120888e91ed503b89f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97ab007fbdce9ec779a5959ca7238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee8442513000aa636a6c955c998419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4fc7a97a1d60aded8cdffa7eee901243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78392592593502836d8c303a56a3e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1848c02da8941cd2c81f6deb3be3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3248501e532d5b519ec02a48652224246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6e8c29807e0fa5dea8b02fb7f36c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f401a0d0bed10d7fe437d1f2a07796248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9062d52fc41fa9ede4b9d7d938a496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273412aeabe43e08c2849c7a4bab196250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74e1ce9a5d5aca94dba4f8cce2a5e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebdcf260adb0b2316b3b6a552da6c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e3b6ba090058f7586794fbd0ea99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632c9122253357b25bfd6e1418e27d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453445977b52b3e76774f43f067a9ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ba854438adc3a0cceb154b832d9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048894c02f7b65f9161c854123d21bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc7b9bd563fa512e127279e19a982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd02c844f822696b33afa43e1237d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e654dcf64b01a6fdbbfbbaa868104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521e918f9171eee694e3cda62bfa42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf187a9e50b4b02bf5cadea75ba0d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8882108ea75f1b1ba1673866af4b3e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b59d59d7c46ac856d0aec2ff6dee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f3af59197be7dade40b6b203fc64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af83596f01ef38f9b13c237e5b09f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610bfbe39d65eae1190ed0909f1b9d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc327cc7bfe7e4285ac79b3aef6d491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268310d90c25bb13404882a2f597132269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cceac477cde918d52dadf8396c04d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d8a6ec7cb2989bf522b1487b0c41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2138b3464771fdf63516a4b2f3e3f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aded7bc8ae0b3990a5f3beb0230ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63eba7f27f1e5b01eb23b3acabbe95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004a6094708e9f7aa3bf6a545d5e28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef7d7d6c261063e9b7791fe226461276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4889233aac11e872863c8c7fa7b91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee307095dba07ae3ccb040e012cd5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc37669d69e3334d4cf7b9d95fa2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9824ca0725ecad7753014c5405b49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09c52e13b7a7091711c51b80856688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be8ea235edfe1c538c53f994446ec9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1eac3f72efb46e34e18390a3a5ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b5c7d7fbcf856c06da24bc1fdf04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ace1643cce3845c65453ec1f97909285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fc5e7367b95437340ef8d630f43a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ebc825e6786310a28e611eaa4dc10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db798cabda095d3152e4851d1635f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8522ce17e7dd512eee4b6b99f377289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076071b581e8fe180c582c2c0c2b0dc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad3206d54b8cbbdb9ed5ddb71c11d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4c495dcdcdd5754d6ac60ca30b20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5fad2a12291ab303119a61ea10f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f92b84767aa2ddf83beec750fd3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8baad147c5913203561cac06f287ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6de0767a53417db8fdde7a7a4a8df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f16cfba972c9b883a16e05740622297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb03a42ef2ece71427686c805d247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a9a9a3d5c6d6a90f3511ec5d11c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8c22465dce4c67121a2ed61e26b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defc3218822878f3624f4e8fdac8c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fef8c4c5e115bce21bff472b8b422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4d7d8ce7ed43da6e8d44860da3d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ae7def95e49abb94eed33ca78a96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6bae8a52d4bd5b80629bb58bd707305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199d46e291e1c21cf054b932eb15658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ab47b9834bd61572de66ea88efc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd5cdb2d9a56f520eb1ae4877f97c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea879e91349ae02aafa06415164c82e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e224c0272898aa3c2837548ee46e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ba084af44e1222b8cb42eca4a0d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a7d9d90880e9881502af10535e84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78caf52e2680abb38d50611a607c5b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a21482a71ba1ded47f2958b9ba96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cd2e60ea812bc2f24e529cd68e243315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed6da16013878d0b1ba32767d8095c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a6b116308417c20bb957f74e6ef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c53ff5c5588c8d1c6d77bf6038583318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052108b874901ff794475ef8b10f81d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b90472ee894407be2b521cbedaffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c08349d6d5e6a62616e75290e6eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a6679bedd3ed36664a8ad0e6475a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db086c59129ed3212af6dceb8fc0168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419fc37105d1403fd3384c0ddc7810324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d7e54993948ef4a3adf26f68e5dff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373430038b492457bd4192b17bd0a9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb418aff0e434a40549ecc7e29fe09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c96df07509c6e7638be437bcb3218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24985696fcad23db4f3edc85325043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab69dd8f1e9889ae686eac1b162e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6383fa442fb8b067f5a48fdb41a2e91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfe771817ca9c0cd7b05e36a3ed8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3293b8d466a0d1f2fa40c5206f053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392a1677cc12ea4388a0bf6284dbeac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3017d6b586742f519850451a31ff0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd936db1beef7c51710ffebcadbb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854666ae6de905b59c81ed45643f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342d8c22b06e49c895a94e89b94b3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385096d7cc0f66251fade0ed4d039f15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6fff5c0af65b716ccb919c67bc942340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d575c26ca680e0ce30237ef158a954f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372ab0213e261912587be6f67762e99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586ae3cc2bd63a3deae9f420f522ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b9bf3eb5b7b2edf2d24997bcb900344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063a5e734b28e85c1835684cfd0c5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959893832bc52be6a0857d9873cad98f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0407006b34f9c291e6f9b5e4d0502347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc651115a4f8a7b4e91726602a891212348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fdf0aea6408239943577344ce268349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e6f91968b43013b343bc8f49290dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df84e4f844210c30ca5fb819e2a57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6e8df88565f0c562d227c59059df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99976b7328ebc92dc5eaf9a61bdd7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e129c5df33b1cef5c7155e1b205351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef53811e4ef61e503fe0457cbca31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768acb6973e179f66c41d346048d9993356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c476c6a88b26692f1393bcc2fe0107357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146745787e3e8e8f5888a899210bcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174bc4e3dd068f91c603a9960cfed5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd72c9f34520d4d71c3e9223eaf44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3b7785b9611ca7253a0337864917b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8850407bf9a3c121f11a4b2be0bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58a2eaf36ba951a6cc0a2b527c062363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5438dc0ebc8b05d905b1122c6d45c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002510303bd75780b8294151247619f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011c0d47b9c9bdfab92944a7626314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8f7c7c03257e3d4b02823256e812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a701410ff8ecc005240063e64c4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860210b6763b1ec0706d8b1eb87a11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05c9efa4d63e219b9a1660330eb8aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a606843de9331d651bddd58a012fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1926fc2da75381e17b0aecb171d08f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecec8528aded77ef84776731a1f6ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa600cd927d7a0e016f54cc1dd5f49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85745472ffeed3a09d0bec185cd281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbdd95522f945ab89c554c6b9ac5ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c887b6fcb598d652a41314b892ce06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac91e80e97d75f07484b834888e089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea258008d513e828fa227a0148151379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc974dde0464cefeaff6f733e7722f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fef4b7adb5e31ee38526c9be24196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fdd4caddb9c12351f7aef8564c67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c76bd8e8a06a9e9b1f62a07041df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe020463c59e0ec2f904cf67fc774e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae9f843c7d8a5dc946f079ed6d4411385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a320e0dd6d435395eb87babdb120386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d532d037f091dfe25d177ecd4f49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c3a980bc8f3efd9cc0ca36204364388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b31e17a30b2e9e0fc35c6afeecc71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85956868b6cbe2684ccadb668596f53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0192f219a3e4581db5e7023778b79a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca0ae839bd4ac69dceaa7167dad1de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baad1753299760a4bd34026b62df62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4130cab2af52c79373d8875a3cba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a372d48a7f4f4cb6684e0a6e3d657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab641d4fca49789ed56acfaf80cea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e46d2c66f7868fd01567c61f6e83b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d23b609b995dedb1f5089b3474aad8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604537a081cc83274438bc9e51834b35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a2fe77741cdbc1bba83830169953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dab8a3a9dfc51676df0783c4d777d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb29adebd8d83cd30e10e9877910b19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3413c6c74d2e31218d6b76085a6b457403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bf36444611b3b0a3614c120f0976404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1750a791c378d43a030b4eb0a438f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a13405919a4502d49f702d937e1f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc2c83aa43410f7f50a4d1255f549407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686035f73205eb0d0d59f90044bbbef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa880a5e3a60c414ea668e63825e2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ff9f405c0098a2642b30f397cf23e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7644dda8a9883d69ef9dc87bab028411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d15e787defeb6c1b3257665b1bdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6de258388e10f7efc0bae815b6294413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f981ae5a81a7b09cea101592428d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2a9d721fe33b640de9037b335556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985d63ae76a6a5e147cc5df0e17bc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a27cf74ad0e81a20b1cedbeebf6b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64d7680df38461cf8b5c2580df9e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a8b14a6619a71d55666ac5f86332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb80bce8ac9d6fa43fa56b875f8bd16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459ac3ff395abdb83a5562c06aa9d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974edd5e84ce4333457e5371a2a6316422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac1e061facfaf28787140d861ab4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38deb48599fc6ba7e29f6cd9f2ea50d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed2e53a355e7041bfca17c34f3f36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758824106a0fc63fdcc7ef5a72611ea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eb9a68509cfe65fc2cb8ea950a4dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cce5e7209aae151243a747b8f0600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecf1ab9d4c96c040e84bfd1b5463d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad4fe1487fc340e8abbba5b5defa54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4b8061c386a989c1281788113da1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497f1b4c1c154c66365db5aa52e57c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3919dc81efd80ee105b3866ef5b1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476603fb87bf95569706e6b3cb49e70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057624107279f28f6e96b55916d01d74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5a0a1c39dfe054e2b16894187a5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ea3812336c6388b8f9ae7506383b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532f07c8a387e0795a6438b163e935438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d62286746465d182f6490be860f264439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89caad78c1b92e269b76bac69a2f37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00debbdb067e64d590140f839c866ed3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f14b23cc9af8bc4321c59db3811ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a203eb3d2e3e60ab224f7a10d4d0c89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56c43046f2be29fde3fbb15791fb59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627e84c8842e92cc09079763208a96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf675e1ed83e9b4d6290e1a504231446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5404d089860b1837b35b401a6b5b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b00523f849e36b4c6a24696fa73e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14d21be77b27e6743fea02b594f70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1574e699583788dd433ea7f5fd5b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5380c0e54658506e8a4418ee0235451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65b81609c6dad6fdf946a7e06915c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34380d177065825c37d88723ff31e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25409529f5891c7e9243031e5ef2363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ec624c3122c8645e7448081e00c7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d4e73acf9bae6699c1cdfd5d4cf87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdfb56f2f46966308b471052b0322a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34fd60c919dde2f61fa89f82c8b7d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c55c1157b6febaff9a440e161fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb3ffb64b7b6d9ac462c647984ea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51936516d7613cd72d59f685a2cf2d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a6534c78f615755d7af93ba1a851462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c1827112150b801400b3ac0334270463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119250a3d55012b4f3f7e573a3feb9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad59b20671a1941ecc91817be61762a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fe6f601e0c382b6574be1b1b0009466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592b8b3594ca22033dc9db2cf53823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20214c14670cdcb8029ed026def38d77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a7a8ecd5d986d1ae3a1060f41431f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056095f326bce621957634f89d66908470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0a82de8314203e369039d41e7de8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420141fd0269671d04ef663860a01c9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3968a371525a4484bb85271430bb671473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf9809a278d59ce7aad12f3a0354f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a5cb14c775809c7752aef54e5e5d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a621ca8ed42658a11d2721be76ed050476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725afb4b58797d2ef0e95e9beb81779477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7987d417b3acb302de6e31c9a378d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9166d01810ac7336639a0e51a606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091ecfe20beca81197b32ef0d741eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6fc8e743627c4d36c48e5816630f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8db3538f490bad9280f1ca61fc22e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac9f862e7dc4d3addf148acdebabb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a972b40289b753900f7440f239689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20241fa91fc208469f0467be5d724485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973daf2a806d9daadded47708f7d07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95b6a39556c42c32dccc42895fb88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6b6d1bbb48ebb78522c58deacc588488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488316d58fa7d2918a085df30af81d7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f6082ac72789976279481f7f4d251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e1428b3e5a252e7e156397dedb912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6230b137dd9a45eddca21ba134cbe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a8489996511b6ef2d12c4086d34c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80314891e1a6cd20e1b804a90e906e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84362d4748d0cb2caf2f79aaf89cafc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121772179d1b75e99bbdf0a4405a4a627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313cb90a3b9d20207ee031225358c3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc945e101e82f93a35d5ebcce1985b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae020ed9eb018b802f7e580f879af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b111ac4ca2ed4e6c4c75e6e91bb1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42139883a0349922cb86434c19e837312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad564bc73d449b1ad291bac92faf4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d919e15ffaf58b5eb316c83a44ca014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64bff0d5fd67570e37c31217e9dd4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255d6955a093b09f10ad23ab276937716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b019d623db533b924f32f0e608c4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187c91884bd7945677ab2806017efa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16918353322f130b314db6f82f08219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf538a38bb9a0f64364664c1cc6c4b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab0ac84268e0b424f4eb584d0bb0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378f17f88ccde1a2dfd6051b5e90a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f26396aa4839301ca0caf077e19d8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e725c341b421f79680e0aa513fbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef619da72815524e98293d4c2b6337025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d86055c3f6a48afc5ad653c753a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e56b11321b0c766f6378b9510bf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c391d870d98e75f8f111731315b7d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91053ae9ec5abd77d324f685e1cadf9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa75768d5093f0102ab7ca8f26bb50b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caee07f172a1d9e233c1dba247b97c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0316dfd5c4b771cd12167db0da41d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1db71d2ea282dee1e4e6929c2404333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeffaf7ead6ccc517a5563d023b0a3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9af407ef7d3b200248bf25dab083a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d65b17480f850be9b46cee839b1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e554301b71fe5c6bf4e899dced8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde98dbdb7d36b1a42d6f2c5b156a9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2f88cb63a54e2829f5f10ab492a2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e9d107d46f4b8260f5f9e81977a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b6e9190c47228e865b6083a98b0c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b552e9b1ead5a30eb86fd60e426442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed9a6300b42fa2afdfe20d34f938f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c1eecc2d257eadd181752390c0c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4ecb1dd6477175ba13edd685b64945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a24c6ee8efede6e77e31200264a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256b2df08baeaeb24986ad6c0c403d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24325f144a07ba194829c1d40bbcd0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aafdd29c8286de8f1697394140fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797b2081814532b6b07b2afe92482450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320025c1034241aaf56f8e80000d669651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ade4390e9bcb5a1ec9f263e7e98d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e94a5b39c144724dde4d8ad43a8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cedccdbf02186e7d23a579a1c73d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f2c0a0ae1a4edf19dd5b497c8f4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436419a2711376710b23f930e24daa5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f528533e05a3074d96c03090ecdd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed23990d9007937dc5659373d6414d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c1b75989a6bfcfe09eeee968270459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da530007761eeea6b24753b80907b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063565c1eabd0c9287f5f0463813aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32fa8a0185c7094d8073da821363262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ecac6518d94d6e070b1013fc85e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e4ebb5ba79bff9a84fdeb3a6250ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c831464881b6cc55cdf6c52c5d1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a84e482d0e4d2b016771923ded21866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898e5773cfa31269197f6e290986db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f771c69b2797905bc66cdb9f511f2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2001a84b056ea643651579f8b85d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06f7bc446232af31bee4fd77c909470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8e392e678406decf3fb1c903460871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dddbd07985337b6dffc8edfc5c0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7f9f245538d4cf5f871e4169dbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fdb398a0b8c9060104d015dca2b7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fdb201f85944aab67cbcbfd20937775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808d5389ce2cbd0d5790688fda5a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508497070866aff23af91ec4fb32590477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a9961f6709a3a05703bc4d4992ef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde823a0d5e142918778105c417d0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3c900f9666d22366484eb15c2607280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2719e2b276761f3ec0d3d97e400a4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d3646ec60351f8ab28542e6a60f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7ff850f8cae8cec0d78e0c55b5e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e721d802942d7a57a72a961d4dc7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d06947b988444145a871044b35bd8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f992748a3448bcc94f480e3076fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0cb4c93c8986acd6c1b5eb9926fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ed44ddd9034af63678af0cf1d6d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988b2ed4cb36f6a87cb63149f85eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217cabf11deb27b824955873cdfd4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aade28df3eb3ab2b3fbc705905dbd1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dea6b8ac6175f67bf9042fd2b559d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c89f2001e327549ec9d2e63dbe2f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e7dc753a709f0d890e5c6664058e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ef78a48d3a22aa799f306f172adfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f3f91ca281654e6e1991e421949596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23d3fb35fd4eba45b0816a444bab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1c0dd2c3e23368f0dbb1ea6511fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9216e9672eff2962c6fb9f3c8289d3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e50e7fe388bfcfe2d39a0fa0545af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3036adaa790f999f79a746b80cc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc21e49d02d5a1714d038ad9c7aadf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27457fb9e9b4e0c22041e7cca3f632ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cd04ba0545e405664518a4d0c577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad73105b750193919033f1a4114af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d394b228d92e26f8789dcd481adf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095728dd3aa9b73f4cdab685faf69249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af8706d95743bc611ff425da4f325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399747cae67752f72d5df5002fc3425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600d00b65b656c261eea49c91649000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43132330a00c4742aaf12930936331fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c5174339959eec393e787e7d93b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651e9fe7df73a1b5a7a8c97197540ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09decf70ab0f242666dcbc9210624180114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146045323cbe9bd1245870b9558609f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac01585f415ede7dbd36f73265a0b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab300807e817a923c1a976786699d04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2333ac7de6b7b675a6d93ac4bbd2909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda1c7b5c1fbc1197c0b2d311860156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5547871310c0ffd6fc2c79d096eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164dfef33c356622edd74ab9ba08f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbb21a90e2f704adc998ba0e83cd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4f5ea53963368a93c980456179c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fdae152bd0ab1011059d85a1b7de1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc55485c5fe84955e4b0f8e8a678cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9e196c843f9ec17dd17f95b07b0fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583e131b00df61e057773b5a62f8df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f943034862cb2405681244c15262128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3153a16f120b590763fa0ffaa1160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852022a60e731fdc249c9c42e8458a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1cb480308df5e7ad48ce6055b85dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4982adb37af21a9e334ceff975d36f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3a2a95e77ac989a3fd0d5d3a1caae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6912fd3225fa88a9ae9cd89b81a0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920d427ca4cc8719b995cf46671d44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af470656168c0e5e16e51ded06b441136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72bd9366921a1726eb2c6d7991825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac26430ca16bb5c59688709f152b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6229abcd0f20faef6c81f4acf399d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266029bb05451cf929b753ac88fe9a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0901d6452c1dd30ffd947e03f27d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f223d1c0706158e26eed6ab4d8231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e859c1720709448507a61a2e91a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b4349f468fdd8c7749478a306687144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e184e3684aa78e5c90cc89b7f94101145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef0a35bb0a1fa7299a8050360acb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c099c64c2f154e39cae86bca10961b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2666cf8c8c0b72f8edc6158aea0ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671f57c5be03a7807d2aa9b63a59184149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00accb146f3fd79b9eac94ab5aaaca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e89155a8b9d3bce3d3f529a5bf1f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b18472c4e6d14c67f60554477e21b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6500c2fff57b1623090c251ed8e7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781712ca23fed2b3a3f073de99c73a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47b0b7e8ecacefd490ba9c3f431e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc0ec403471ff78c2e6d94a1ac63b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634141a459cc3f806a4810f0cbdcd39e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc595021d828618e44c58755b1cd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30708945932b3dd3b968892437284159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d27b04d72186673d7144bae1892511160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc332bbc4a06e4d7c77831739289277161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab55dc8719b9cc48e48065dabc7468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ee98922a2f0f78635bcad7ba90d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22447313b849127eb91cece213a84a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab0494287a730deca5171d9640bd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfd4c690c9b114710fb371227f6a79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724677e96508c6bf5924e7dc4f4da5f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c9cd179820f1f6ac5384c2fd3e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fec3548075f03d1851815865192f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89bcf14f8a48a50d305d09f8f704d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd3c3c9691cd300b5c5a0026b3681171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4c5dae77ce7730772a9f117169170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a0b9d689e126c6cc4e2fc67dbd602173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af734a012f0cac8889dbbd7bd5216edb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e79e80dd4a229c718f99353dfafd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ef99f40ede85b65096756331d8e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828046cbdb322fbf912e89df9105e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e327f3c1379ef83612cdbccad143178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07f161180b6954af3fad6dd4aeb64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d181372a0952ed41c2c245472c3a95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5562f525e21727498f7cd72e1ef4c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22868ee8d646e4ef00e38e25575595b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639985ab0b4c4f145992365fd0ede7fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468693c68ad9481db9ce08cb2b05b3a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f7cac1b1b08ec27a4e3cb482bccd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1753d22f399b218058079f4f707e530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d012ad7d8ef625984900d802e90b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d70fdb091dc0d548547027468d19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d97be12eb55bfa3ecbcc696a7739a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475b512b4df7b730083610e3ec32ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226830cc59de695bd15b775f94b40e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7298248f73a3f39c28f551a83d769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4426271513a481e04168ce247ae65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af57d49766e383ce6fb5461750503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a6a23799d3a9e3a792fcfc8c49d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa64046b3c4d5573a3649ab048735e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f0c28ac81998a13aabcb296f6a7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364878f7eb73efc32643c30a0adb130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b9ff8809848eb7a03f07b0a53e37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc3f4619631244946a3daa68098ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0352b1ad818b3da1b862e60b5063b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7962ff548c6233ca247fe82c54d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d7821b00fafbf13004bb4cc8a6b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb7065534767c0d949fa79c229045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c28ee7dfcb7ec98772e5c45c92634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ba86ecb50fa4937ea9cd1e053db8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae0d4db6af6e90a0bce8cea2cc2d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f569417477d52510fd32da50802dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480248cd5f9e0bd141ef0142ea35b3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938114bb0b8376c6b728e069ba49bae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5874aed6b27e93a9219e7f8465d320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765e355be8439f1831457c0275d5ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6bd42700ede482016554fb1731e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400162ab17bc39d1ee479634092b3854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8320e55809d9cbac9ed18bdb1d01a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73690ae4fa76df6e2d0ecd1b228afca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958a7f0a9551006f50f1b86ed2e293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef715bc3c434e2388a92b46ce1446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16bce7496186201c9ce6622fc28354219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b542de0a2371465a59d3e29facf669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1aea9736a0bb3d9ce21a69794fb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26192ad6a3565e2f4233027c21eba2e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b91dd330d7c94a8bccce97a24dcea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdeaa2c87b62b0f2839e896b384a8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6a5fc0d413a3209752de7fd554dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c4ad6beac5e6f145ac046205a65c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cc391911ef004fd8f719323845f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d9f70d73af4c48b833e0aebd36c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe314b8e156153e462e4188340617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798f8be0ac2d94b250ee801a4e46a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74287518d0c67e2cf33cb1a41f30e54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af5f1f4064d041b90fbdf1678d48a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d631ed9db5a8f731152a4632ed88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d64faaf4efdab45e733ec01794960234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc51196622b1e220eec31e453172c8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b8a234845f24e03d2bc08b6fc2bc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8fe4bb4eb6c7418e31901059ab0ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d87a71820472150b8859ac63340d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39174de24f51708e956a1065c3d360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d410f208b6630a2208900adb0e22c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ff9d5e5d2a4f12e2ed4989158f93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef3dbfbc53e6e6b730af19803957e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4adf679fad2ca2a77cb51af64c7c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54042b038b641f120bd4b4876ba0b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d18befe8a0e676cbfc980d36dd051245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f84242538c819a994364e0b093f16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f9a71882d7d0b60b294f3a161996b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86631138f66b2bd524c25c5ce83562a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a4acd96dba28f697c4d0556c02e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdec2f5560732a16f517a1b965a4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebadf40fa54b6c7ef6c99faa0daab6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154e6c95b74c31ece9dd6010fa6d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eae432b1d23e12191360340809dbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff11704b36b3073fe109da55250ae6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0babcc1640e59e0987d75ce82c69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f05abac7205e72b8fa9180b1a9bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed63c9c123ef9f9752e971bfd0746257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae7b995e237a5a676fe22444396d66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0809196474edecce1f39aba071b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5b8182b025a7a3552164c1e2f11a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de291b227188ad9142553ffdd26f04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26886bbc7213b4c6852b854ce981c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2c546a7c7d494c3e9d64a0a2fdbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e9c028a2ba6f3a7e6d3f9aa9ac90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485908177ec83cc6f1e978dd760784265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87301e1815f6be3ec5a24592b26ec154266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57419f6f691ef7fa493a225aaa9b4ce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db104632432bd721a7b2f1552c6a9b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32884d1f6c086fdc096071e0147f3e99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c7b9b43a62ba75bcfd30b88f9c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176dfb611598e2f2488151a554ed59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca7ac21bae23f8944b3cf5217df30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb84ce2482a1cb9c21447cf9f53a865273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234fb37a63a5988c1630a632d7d5873274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115924efd9bb4292dc3364b7560ab2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69307e74335a22708b70f3784a1d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0716e3982c5a1a2d6c3731eaf13f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254300a1f64c32cb0b3a17268022189278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e42b5dd084c791ff3bbe47851abd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c6d1a3701e8b080c752670a327149280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984cfc851230dfc7230f97bcbd9873281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4042095ec7b0b18f9eff0777a661f05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e96777a17d7cc5c5cdb10235244f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4e66dba38bfd3ed6c1951293f371284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b19a8c8f6a44c2a3e5dfc5a2c458285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657c717c2ccc8fbba5c65cbbae121e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddcbb881699537cefee6bb86c54e46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25efbf06ce11f82403c2dee05431eed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0f976467eb1fca0a6f9dbb665a8ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650021509b55e05fa3cdf8b196d5eaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b6ab3b8f4bf552cc492c10c39b453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e5de95b5eec07adcb34d03c9db0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82b1c6236de6f775e60c465c17b26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932e4aad6657d06c4ce975c048b0b31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8133f78697518236d367291a5ac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0532bc47fd31669023e0307bf6d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79f77007898c0583faaec032402658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa251c3ee054ddde61d86c4b9347287298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb76cae8e846103574d179d5a9c9dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4bf6c4dad3da088eaa98fef125aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc3ceea5c97d211e44ba228e290f4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f611c96d84bf92a68f5b30474dbfd42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc8394f2b08017b67b2ecf99f53df3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93511279b7aadeb308d729455612db3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40351c7178faa286121ab0d5ff44c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adef1433918431f11260e3164b913a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed449ed23587f920fb276ff13a121d39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60980a71097062c59b9d69f7f1ab19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc805b6c62e1a80b8c2b12f1a420064309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3a59573d239bfdce11ae7ea332d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7eb10a0ec5641dd131d77c3771d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f2cbba6198f0689fea7fc6486d624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba1d57d5df1e32daff16d2fe7c7a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dee5617cd60b956b903a3e4f620a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecfd5355e0b099cc4299256ecaa0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65bbe212042400b82cbc0224940b07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8464f1e58301adb9c103b04f9ab0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef402c57408e1634a0d3856b0cd7bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a55ca641b4251c24a12f19c8a7e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f273ed8bd651654be5f404e0c83e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfecd55efdd596740a347891cd38a12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deac0ac54e967ba8e8c4a1e896325e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d086338bd57eda72254ea53d08a2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1095a3e04496a3e118bf8b8af847324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7681b5b6e9dd12056952b5bc13f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc44cd2e036b585d87803c5a44a1b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12a69b4ac06ebdb56808063339c44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8de5db2ec655d37e65f1f7a181d9cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadb8d14b23a898745d34d9ebeaa46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fcada80282eec31f7bcff3ae20f24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2096d33a9d151e5bf46caf0547b8cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea0381d4056a00ecabb625fb9d82c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691a256d0a01e1e82e6cef05daadf0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900912358348c4a24286606231eb1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc104f900f10bd2345228666f0d71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c4c656450f54872507c68e065162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572e4e117bc5e3c1e7185a38fb3b83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44654e167627284208e246c3fd8ebecd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c416bb3b65f322368c2eeb08f0d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42376937477704c26a3f9da248c2b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97f066ec995d01cb2b8e54a7b34f88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9873dbb711f589341a737e4259e59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b3fbcaca3b2986c243f27be92632343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d226e0e6000d64ac3a8be2a96bf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbc4622aed536c84920b4a8f84296345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d188a1b975a116722bb767436c38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07448537aa798a314ad864f0c1051a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd819399eb3ed57e5e764c82bf64e8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d46d581ba31cfceb8488901a8ab34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774098fa1a74bbe1ceace6189eacc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872fd6b909082fa24a2b28d4c34a17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1ae01ac79b938b7be0917b59b2ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8fa49a1078b38a6cad6516ea96c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd711edf6267c1f0082b188c6548bca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56ed9e1b34f4d62e3a5bca9dfd091355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596fd914ed39337ecb8a69621bf09e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf1aff860426452a5c59c35a9377b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a12ab443595e00db71b7f9004adb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603591440c2a3f6031def65dc4d782b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2062e8c3ba7f679cceded16ebe2f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c692ded497b5043854e38b22eaf8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ededbd1ae2913a3237d469c344c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a02e3922b9cbb8d3eabe95414c732363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c354cfbc5e09467ef592b92caa40e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36886909b6f79e0ca7f0662a56f78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc1fb08bfa3071297b8fbf9da4baf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac494fd863d45acf4e62d70d7236a5a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7efde839e4d2d51892164424287a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486595cc3cc66fe99fee3410400ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c70a9f5a4e85f2492eedb33d97be74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964270d0786aa095ef10625ac5141c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93c15c76ddba0870fbb822517cf19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870e580dccf53b6636bb3f71fdb8ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb6ddbae03ec0bc059020c610bf0ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f6d68f3c2ecc5b459de9a0ce5c52c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f06936e51d0980b13f300d9f0161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219c0916255b916ba9984e85ad5cb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00e4af571e98f086c5bb4e08a89ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4457799a23199fb34e06e1a22acb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bab09377065fa1541cb64f8665dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aa3590d5e762cbe7c5d1124f9e32a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaae6ee9fc4df838175e63a566146b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0aec844763b091711c7d4f3dae66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b106776b66e08bc723f97c97bb87e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971dc4b67a93479937426a4e27df956385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e03dc82fdbef7f5a0a3272a490c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538603f1b534e27e9114dd48dd7dc6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954c51841b0f828a1f98c5908cc819388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ddbfe70b33692a1f3a970c835f2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a82eaeba558b4b0400161c21a2000390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a7693b62ab34f29b8c7f64948c77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15414e3f3177cccb8e4dda5c4be68c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117250c6d767d0cb88b095a8691407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933ba6af7b23bbf73e5cc5ef87c967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a01d9c8328ef89fcdf7b17869075395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19205a28bcaf8b4aaf3f29f3bd04a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c65598dfb9236da7739553b565fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b862b09c2cf32d554cfc04b3609c829398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7193e4f7f3d9570b422a7435c1225399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07a6de12abf3e493bc7d153eebd54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80207ee24469a2ed2bbb3f31632be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069acd69ec76aa2b1dc3e6638c6a10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a7c6d0cffe2738d02520ef076826403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a5a1a4ab00a0ec6e899543baad7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f31da14d5ad3c4d09fd623d46075405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c4563a43c6f60a76864ebf8b0f3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef062f76c584e998502c7f996e74d2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaa5317ca33b04bb8d8da4f48837bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec46a10e5d2a6ccfeb028fcebea8e96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2876b9fbea84a77a542df176165efa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaaed667c0131769a5d33f77eb5177411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a8c28c797f675e914794c2984df2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f01f40471d9653754cbaf7bc4366f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b129769066f83e91e5eb0c337cf11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e8be7934044c421af33e1ec88c8fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543540ad5896087cce9127c8e3b27f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e6139fd06ae37450b3636f8dc0ec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88fe5d31c3161b74a9554289fc2d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc2a7c4f20344fdd9d00288dce358419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c975a1ea8641ecb7c8ee7cf88a99f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb59b380d3acdeb1b4702b317b1b17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db0b3fd0acb21b65fcd53694d7b8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf535487558e228767a0898dae8926423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0ba1150b97e45a925de22fbff24c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7080351e97d914b4a1634f308a8d4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74398ebfc4a95bdcb208a5872d6660df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624190268aa5615d05dc2000385b974427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f56f6e339fcb02a3a2e8bda992d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70bf23ba827904e5d1d21abc411e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf95474b9e5991f1c56de12d14fe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd505c0be5666d2185eb5bbe8648f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4cc2a2cd7171c4bd70f341cf8414432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f00be9d5c3585b9168066250e7d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5983e290424f5aa6e351d79bd29cb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc240e1e24a72bfdb4d0d34d3d9e82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467ca1d21d86245019dbe597d721fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a01565051f4c79e86b31f0735ec77d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6103f96a7d4a06e65373e33415325438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a5f32d4b9911f3c2e47c2e8f6173b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a698589c036c6baaad819055997a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424eb3c16503d59f6512231fb4f35f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050b9eb82d4565189803d0994d5681442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949452452309901957488e7e74dc161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c39d73b4d743879382d80d88a90946444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f429e18b14fe2e4a04ad913b001c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078c1cb866ce25383ea1d12a4e9f74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc7995795587f7e4ecde8b17d4c16f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac475e0f6967d80f1921ea38ee7ec52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a995a50a15f1e4864bc693e99070f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16c5f3adc78d7efc9b1fb00a5fc91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63c797ae4b05d7f85eb7f82e2c08d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3bd87deccf54271ba81ea84fe07ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff3caaedabb56dd807c293f56c04a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5201eb135bea860bf16b4d5fc99e1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c14d19d21af45d4d43283bffa8fefa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57310573a1c1caf082d8e694248a773456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ca9c43f56781b2f00f23ac4db5b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974876e2f42a2bc7aaf5618cefeb47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783e4c446c6a7803fa583332013fc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518a3b7b700b3e76a6ec273a6f986b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9440221d39dfc4bc73fd43d41ea105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101a4891eefbeb376a76ee81ae0248462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd442889f49f77c603310c7cc9c3278c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff14996baa680c53b61ee6d4b9353d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cc287cbef07bf7f950b3218744804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96081697de09894578eb3eee1c28296f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77e0442c983c77a158c05342f9d2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b5fee9179b80a32d1df7cdf6acc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57bfa6c20a155fe54d7189bf9a6205469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc597e0ec8a6f67cef66ac20e48866470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce20304babc2f51467145961ba56ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c0d1134eb543d287e2f75e6819d71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f25a0012e9c19e0890c6607b54faa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b304a99d195a479aa1c14d979573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24bec7be085f065120d266dbf46381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa72072d3ec10e876e854db8c49a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265951faac463038b2a6e4e9962211477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>