--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e0cec0c0a36d9fbb2e52cbf3fa521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53867884489473993e9ccb5f4525062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d34d758016e4986d33108f2e753d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7388c594171a002fc2137f71bf4834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d1d2f4b4663458ed5664ee9e467b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec938cebf67e9d8a23d5d53d140a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2718410c824e1acf3601943065b22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a7a33e712fd8a60cfdc015775aa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d68fe6bfc249dbc9dd41479c77a4ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998838cdd1cacaccb54fdf4ec46d34810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4fb9a42a877e8a323d46e2dc5eba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc798da387cf186896d6fd674ce4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf920c0ed71592d565463654f7b47aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864842e9cb52118a6f1edc31c33666f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4122ad992f9d5aec34e0131e6f0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fe60b31145fbf24184493925bf1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469983ec44a8358dc31eb856774d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d495c3bdf5ef47ffb1936c0137b52b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddcc67ffc6dcfd2e29ff07eb6ee2b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a6640fe15ffe950f232296f77eb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b245e7a6e0872fef90e1aca7bc8db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0995302cd2a6b6b8856a102ed17b1f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e84001db955b2a9c5ae2039dcb8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9a79b321b0106e1ea8711038e25a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439872f320c8e360dc3a6652910f97525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf340def1380774fad73e2105d9ef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc0871d5f043cc9d9bd5491d21dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362dc66c7cb49c7865b6c8d750ccf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8e58f9fd5a9827c4660ca80c2de429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd9ecdf359d40725cb2561ce1cce730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ee5599a98da824332a5e1d8c0b14331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aedcf9adcfdf98acb4603e74a22b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf7c408fff56751a797f5ffeb95bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583bffa0dceb1d71a7e5eb8306046334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3024ce21c17e99544eb483b7314de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d8d37fb8b15b3e626e565db2005736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a4c8f110a2dc4b107b524f038588237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e21df98b4542c1d61288fb48ec6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542759d3eb1fc60bff8c52ffdfb7d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e4071dc595588cf26a956c4ec8af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02facef919747f6ee7c91aebe3792a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3090be99d531ad51c3ace0d9cc095142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992b71e490cd965b5ad5234793721543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2f0bf2f3a9a1311d8cc78a6dc12444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdced140377ce84b8160ab93f23cfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad0d2d6a7a29c2b392f9bb7027e6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc71b4edc4c7cde8cae756489d13c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d7c46596e5da95925a0be995a3e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328bdf8c7cdc9a5b757012e44237b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06bb6f81c2d7e03266f505d1bc43a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5ef7232014f08f16dfa5bad63e2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf776e6dbbc42ce2e6aa2dbba0127f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed83a15183aa2b7b5cb4d56d50e8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd508e0acb7fef9772af7f65684be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17bd3381b8fccdbca51b3e955be3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84824958aafc1b719875e6eefdf5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6754f0b4b6e6c051f419a575d05439957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92640a9620ff423b75d9423f74fe88058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977cfb8f65a1756e9ca3f3da90fc65c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237419b061c6b31edd824411bdeff1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1cfcae18b55162ffc6a690541cbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fc760412d9d900e73f7dfde7699462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cc24d158b0f14a1df48cb0316e8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2cd1d34cd8194a0945c903b5d36b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555618548e5dc7b152bf99baf30572ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff65e801473c608f7a7a2d246d2b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9136fc91be47564140d87b855575e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72deb70b5fb35ae4c29282c6e5dd31c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c79ea7175be12ddf639547b377df069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950ac1c61bd6b4894cf9d24db77a7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545259036a40a43d0c784eee4e6f254f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d0e711aad727d040501373cf39b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf554450727158171027526033e0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6e5159d09e928ecc76431cd2bb4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c43cfd2f3c0187dd15e4efd007c6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3ce00fef53c6fd05a0452d904ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8439d1181a2dbac4d095c0a48fd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde153cdcbbcc4b4081be751b92184678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9c939228af3cfdcd423f74284eaa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe7a2ec080319c6fc867b0b1e631f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8b7511bf1949ff11c6e79b868624f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b5d2fa9116e559a2e780cdd34c7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b6047fd7874f428e60438714e34883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51b471537d1792e3c1e1c567913bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2d00a45b623c2351ca721da1daaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d593e0eb994b2fb43054d8308883886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d559b4137b480c37a2a497c7281d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f562742e18a1f6ef1247da121be58788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d2756ac0cab4270d4576cd457af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aedc17acf59d52744c792505e2295990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e321b5796bae742e9a043312053491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caecdcb0434b764d18cf7c1cef21f7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aac0d311708a2e4ff9176303e4a1bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102259312479b792c694c5a261c47494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fca193013eacb0f4aea22c7439e4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596480bb7e2762773cc6e19ca5938c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ca4ff2d6951fc457fb1b3968130497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ccae66f4f9a0dd56a90368eb3e6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac2d0cd620c74ec1d3e269342704699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ac746b15d7ebc51774811c8201e08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f71a7449ffcd6cbacdaa3c14d05af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130efc8779cfc8637d1245d9ebc9a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0317c66eb1fa8561b8e9646592b34a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5790b5d4d4ce65af9a38f9cfa56c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32a64824ec341a1886671974f8d5c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064447bcbfe35f80241406f14df3075106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c2b6e4960709f5dc09677c8139b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6405e3f7116ab09a3881d575a61cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc773f18906c6794249709515334aa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca6a953e528a3739d9b9bb8bb08ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc0abf7982a270ff3a81cda4ea522111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbcbef283f43d3491d18fd103b7baa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db1c2610a3545519cb200c6b8eedc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e10209d45745c8ad48901d9393c59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4213a0390cfddd0a4cc581cbc798115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7785c4cb1117094b131c9ddd94c54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ebda3f4acc020cc332d3a89882c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556f460cd4958a8ef518dc21a05ef0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401613f28fff84096ab0541ebb403d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345846e5b5adaabdfdee1b01858441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d46db7557c838f10088ac740b96bed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09de137ad18640dd121dfed135544f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc55c6a5d87fa677aaba29149e696123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9634510a250888158459eb34baa2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fee5bb68dd47f20ba0dd08071c7a18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204056ef8a3447ff15c939cbdd1b93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620818c0dd5441d496169ecac2df4b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cba51fa57f87f84124f82b9deb360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f4c00cc06af48138f46174db8edf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f2b0ee1504ea2afb0735bfb3a9758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615966892959064d1f75bc5b132722ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fad4f46432eaebcc9a23b9b5388cfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112e7449172217c8689d29aafe0657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966635f2ff710f445f4d908b7003d56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1639b5567f14ff875f7a36da0bd40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd706d36b68132175bb3d14173b3a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a5c435a517de4e82a6674d0333da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa0e8bb0d23e874f813818875c61d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39994ba0cdada22a502179a4d1f4a7a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b780314690147e7d6eaff34eeb70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea67a79f86d90bbbaeb9511dd33a84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0939d464849495abe3e4255ed67f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33df59bc992239ecd52d060a5b17e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96469c8dbb4caa2f655c17c643e533144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d9fe5a20521dfd0870872e25277a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723270a1e135815153a1a0610d78967d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c97ed69011d365a998638dbbe5395147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd269e806c01af0c3e56031dcaa1d29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34675958dab92957a9de45218a16f51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606d80854f8be8fba92735be34369a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e472501a5904dbdbf96a19a8dfe80b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975830f4efbfa0a51da4dcbf40af67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734be8320d0d4d67411438d85006bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811523b978cf6de31c916d616a3a027154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c61f7fef099bb2b6c1ff53f9d3790155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142969c94199c663464538ad82a858156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf22f0e0d323fa872e54f87652ce46c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe70c36a8f730f1bdfdb72c10711f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658386fdfc4e10cfd3a452f5b71a1115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14cc1ff75cc1eba9499e25d3113976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e59299276975d7264a0b383e6a94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562b38b7c029be58f76a30c0cc515a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298403844ccf260b851546f5700568b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db822d0e25ca5b138d2fcfc125724164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc513bee88bddbcc96af34b1fcbed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be547b10b9ff0219746ad0381244050e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d89ded23ea7ad47dcb7c90249730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136015aa5e1c3b1ed32ca0bb4878e521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9db3eda27afe5e45177ec841c82f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bec93f908edb47128552e1533fbf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c29ca5a317249429e4ce82981684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054f32317f5f87e3e8ee0b82395c44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482e35abcd0ec28cbb2bedd1a4621e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900103509a568c5cad5b2ee6661c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c1604f069cfbec541b29c871764a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793ce730f03cf65fc4eebfc797d947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4588cfd5e3c50e54376e24b0e69fbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d95a52fa5b1a64a2d6610921c3e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d807fae829fdc6c5b16d0f2cd645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1105d9ef46064cd790a02477d2cc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889711d66541719a2fa79f4e0a2769a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0055e720776865dc319823c03aee20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d930a477d869196331abfd202fdac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa50fcdaf960786a167ab5fa90e7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537016934b0fb20d2fdd07d1de401e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3b4541fdedd1bac57acc55cf283b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0051c24a9eb51a1da42cf7fd1adbfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03b587f2cbea6e518410216cee3b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b61776a1aca958045cffce50a64d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f100a249b8ee85a7d25b8fb09a37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5674031cafe1dccb3874b1cce2d0f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01d596af4e7019dec3147c5621593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f921a973b8855169feada612bbde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854879a78679e79d36319ceab566dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a470453719dceeeb23f6a68f434e439195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dbc420429c6fab6eec04496cf51e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d840c52b94e7e17707bc5d6618087e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda1fced75e93412809ed70fe38980198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3598f9fe754fc17331a607df78036c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e58fa3f1eac4138dbcf5200f6561fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1db49c4447e8e078d37c8ae27a41e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ee47e0614bbe2e4035b534149536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd7411747ea68d0ce703490df2dd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d9f6c3fefad3c0a3ac7ad769516e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b7f294e28c96b3be0fb6b07958245205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a990958760b0e5dff17b71a48e1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e7ae186ce99de6a6ab95340ed27c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2923e66ffe28532d95c0f3b312e315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0433dbf4e526a4a71abd900a3adf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4b6748aca4b6d58047f2700501bf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252671b08adfc3dcf2fb17ef928c44c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3cf17c639495ececd4041a385ebc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f6be03ad1ff08826b96a5716765cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c116f18ff2ce92759ac974415e51cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156865a74a562b6ea7655d1e59735128215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fde5d828a89c22d877ec650c62a4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d653bd88f5230cc1f92cd815e908ac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721dcb427e2b1411da70beb3741cfca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6fd27c8684c6b9db5b06f91b38c39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb891c43e5ad7478a85d2891e54a46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b68f09b04c3d0c47a5d4756f1cf62d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e6d4a1489a8ac131bfcd4c117fab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d29cd76b3242f8246265b48da48d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e74e8d020778fdf3f93cce2e6b59c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c76d376241b0883f236a73cf1daa0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b8173484ec1e1e4e21e8bc086911226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b51997c47915916005815095ef1f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071dc0b2ab7be4724f98c567fd79d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372afde885b02a52e1e6a22f93f85a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbfdf1028d30abdc7d688bd404af2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d92deceae27131bfd0ba4d923cf57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea35c7e71b5347957d99440bb64e627232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9d765d1baac83637e664c6da952c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794f36c5d7ba61859b32c9fc09fb3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803138c9fbc58645c08ba7e290e7d35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc3b3574314b60b8e3f2c86679c31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da21561da5a7bfe01f04ea26f34c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f75af77908f44f916d8b354f331c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0c7a01424a668f0d42cb533459f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1e8270384e8bec71a9b1e0f7deb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8bd33abcc90f16462a44a74a9c68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe19979c96465bcc40a963ae075fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf2a10aef43849b9da94e3f839f41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e27173fe5718837d99dc73b14543244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab1884157fd5168fa690025a1c6a65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d99b9b679ca6152d8b05e4a1d97f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9391eaafb77b49605ee389b1e7c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be89bc6bb19ecb425ec6aee2f3f51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494814c9c93e08b1c67e1cb1632f556249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf3cd21d234b7b3fef5e1a499ad874250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a061c0aa7549ccfe984a2f21c3f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10860609243b2df406daec098186702252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765cd554117b0e848973791372ddb53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cce88136e9f63a4a2b7ecd77859ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261d466ee2ec5b2ec7e06ae2351dc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5e9cc8e20795ed8486c2178f0753256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd999d587e199bc65c675be35342f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8308c4bc73bfb007021506f68f3eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c696878711db20a3a3a43b2e7029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01c243b7fdf3066cb7e83679e1fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2de6ac22220f3c8c1fd03896c1d71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b889944a7a4d21f0e7f37e445e825262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b004b5bb273f08ae1d8bbf6962f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369d9a927a4c85b87af4517cab7b11b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faff71a485c6e19ea4e062c02bd9a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b587a77b6b943e457ddc38df15ce8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224959b1fd2a32bcf8e8c0581b24577f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c914bb323d4710dd149c673287e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d20825ad01d3cac5e036b91f9bae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036be235e1df6c0d19f452ead267a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9634c82effc5b170066891f64fd540271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403adcad86fe129b28acf036ca05241272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d357df594ecd1511ddd296a958e12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad465d05f6cf1185d3247b2c1b6647274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05bba546d05f94909ec5028b834bcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7483d5a0cddc9e8bcf1ef82ca7381e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb94b7f9a62dc81a16339f69797cd78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32265438d039706d34b49c134d159c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363a92175d38a4fd2881770f983a78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a810b6a531b82c7b4fab263074df6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfea73ee28e052a2e0cabddc5f2b4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a05d8aaa8104e96828ccc8d940ce5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c36ed7adfb68a6fac3530826fc17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e709a1fcabd18e91c6a8989d26427284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72c51a9bd0448a84e039e12299453285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a293719d0f97cdfdf04b0ade9dee28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a27b28a8369b16823a43832b317f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687c0df9e60634abdc42bb3688cd0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b08a764d20ec7beb8ac22ab399cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b26330b13640d0b1eaa700a42e3713290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006aa65bc251744087a4b4e58e2d2a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272265f263a978ca8a7d93c447740727292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef304071aba7c8846df4d487269cc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d49af3717ece60479a4b4a450518294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96452d80e815282a0e607f6ee1d317ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1b08ffa7ccbbcbad896b55d76d47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d6334a7cb75efbed7b887a52a889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d8b3d0678efeb7dd3142808964ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e15c0cd83c56deb665901a738473299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751490d39e3d19c79437320363184b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba831709400c9620f4aa5cd86f6428a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060db2e887edfda7b3a2eba6a7c129f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc6a60839637a9b9d9dc7d0650f67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c789a9837348a7b15b5a9c0c9e65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6348b6b6e61c612e783550ca131017a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb77b18fb6a694e472ae6e3b4e81b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8aca37b621d192b3a757a45ed8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598923413a4e56c36b3e221b30149ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561368b31d8eda24833ad31e19d3a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ece6917b5b0759c6d6dff61547ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5436157151c0b2a76f647d55d378a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d0b16a3fab37f2625a98dab2cf1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21cf8f19986094a746d45e081169c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0966a9ab2689f8b040f4e86fe2a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f24168c45b9766b719ed98732716c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8625d1a4d678a1f1dd9cb34df64b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba073f86dfb73f3c298b0261ea8c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7847d15570d3f210bf7656b73b1352318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e3effeb8a14bb3b79f122257dc890319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b81e62a18a3205ab0d997a9eb0361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8f86eb8946ec06968cf0ed30f5707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e76b793f97ffb25bbe00ee916a85b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1af74764eb8110c874685a3b87b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc894620a6b00083ddfb79d41c19d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12118b3643b31b9176fb9df8e0f93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb3a0e0476e0db6f399049de7b1c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441abd20b2ef8f22b1806e41d7a6c9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c387514776ea6f8acba8185f0bde3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2696f08596a019b13a42bbcf3c754e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8508b6c7fd385584476ae288a4a3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78ae4c6f06f33c6ea6688f5068bc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e019c4d9fe2cb6861e369f55287dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177706dbc8b071c7e98ab35f31c60262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afeca9098b01cbba70ad787755412f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5e8f382cc256dde29275173d45a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a7c67cb1382625d2341f8b2d0cc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5eea2ccc951e3206005e4c769db3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910eeb1beaecdb91d528778740042fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3182a58d35da0d02530e314b40a7507339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7e2e51c3d8bc558007793c1866d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362625518824cd3b9f38eab1271ea3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd95f0ce72cc54eafa7f3c476574c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c888d073422d6a193732d48272c59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a6a4b304c4574de2138708c41087344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6a4bb3bf6b0c8414952b04d46b91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b7d6cd5cf32f42b7535d21bad3f4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc2235526bbeca7d947495ae30831347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d657830b1689cea2ebcb344c234b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f67f35f5651c5dbf295d4f3f611f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e196d2a418836224522d2c29c8b896e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dcf0b961b79dcc46e0fb7e7420a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa61cedc79ac741090e5d2500af931352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10949dc0dafddf75fcb963c92b7d162e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8ea631f82b52e8b38ba9262f1cf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baaefaf89290258ccdf40fd4f9e307355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06ede36cc2376b3fe6118b4f27a93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f8700c553bb8bdcfd48f424a600a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debd814494eba4394d5c8fdeb4b051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b823795ad04bc1539fb05dd0223b3d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc005d4d7415350e80c6f81b37a9ee23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c06e06f839209bc2cde6ba8eb4a85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143632c2ed0e5a247771b9a6ff7569a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f916a5bc72f810968719812bb844363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3708d83fa0aa6ccc929bd51b968262364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd08573c4a728a4528c2077717018365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21d850f562a165457207aed9f82bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b11b2f79e211ff4f213a6618547538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62d7c52c81efc65c26d1f04b3bc9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d922d4896f18dbecfc24a148c3aa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da3a493e991831c28d783d5eefd99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea56db7cde634d0f98997c173edb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b811c7a2661a2ff67fec02de90d33df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e0af1e2fec1aba31f1dac9e8f6eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b6e8056eef7ed170a6f4da71fd8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9dd84af1500c558de543f1b3c99f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957002cf1fde7abcb2215eba65b4b5e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd70f39dbc33e3227d6444013513152377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19da610a16593f8da1c12c093b19f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6bd618ab8a3e93fea4706b3fef574379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52380aae4bbfea46ed26d5c6992fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717de06df88018f502982c3bf4cdb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312dda1e6c8cacad4a4297158bb5167382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087389980803de67a8a3ea55d9f5af53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f8237069acded52ea2c6c93d60cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236ca9d77684026191c5aa61d1de17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151533d36138fe9818546e7e629862386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf8ef3ec46da8433e11219316f87de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871aed20d0ce3f01a88d59d2fc5241388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe00c448aecd0f875b85b73989c9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6337a59a356600788f13c4a2218ea58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513ba59ba15c1ddfbc56e517709a2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29ab915b2ddb2dd0392ec4d908979392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d4bbac0c95e3bb984d82d63bf004393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d53f59b4297d8926e9a5cc9fdd4fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e0c02ef0adb1f3cc435f81e28e56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f706dc9dbb639b846c0f3cc6537b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07c93ec7e85cf01c9a330d228af8ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e6d5d6880e854936732d1d9633c12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f02b3b86b036472268248c43040c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5df1fd525898f9070562dfa7211a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf9ebcc6eaf0bfe20c5c7d18d0e11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e55b533823c062951d852fcebcf8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020960393db99a94e45ce30de80f245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91f765ca13fdf631d30cd9c323b0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd8c200fc2575c716de6f88d4835ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc51db87a0731f2e30d4883e332cc52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd8dae596dd9f3acccb20fe0e1be1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86de8a2f2e41dfa314e867b45b0f344408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d372648f9324892221f745f37a5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b97e6d7d0422b7a538490b6fc556410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7739343a106b91ceab0b33adc70fc71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70b1037f4ca9b0400eab64486911a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d0db6c6ba25bbbde3af659144e91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f524da5e313b96a098ade9a12b03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd209fd2d1efadd438590691cfef62b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e82fa1279a4fff562de00b77b5f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c6ae6e53a7af812a8a9b0319be34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139dc72762c90167ae2d362d35d1c1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8573e1542fdacb5606e29bab8593c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79e1b4480ff493704b91618a7eb34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085906f3a37ef62a8dc9549078e37e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b827ff7beb80695956f1a1828493f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd554a341f5e91e902ed041ea1b1fffd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dce96e77080e7ec5948370ad6f59e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038df0385e90ea74a71ce27239b1cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c8b291bc3d7f1c25dcb3c8394f60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37805b3c78afc34a3fdd0e911a569b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba6c0430a16fddcacec7f3baf5c5be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751d5e9ac11a8f2947e82ab55112c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839fd913a59d525eff918f7ef0bd213430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483cdd61acb90881598745ef43b7f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323cece1673f251803d0919db7a9e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17e2f46345729664cbe9d26bc26a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850d6aaa842134748bd1ea601ed493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43e77f0ba023ad141c6e7263b9acb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ae482a537e63042bec2554e7e834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083535818f0c80dcca2a2ab49adda1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719feb7b80a5d780f0783f6b8a45f037438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0edcd669db74806cbea4dbbff5f944439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae188947f86ddc3947d2484e889202440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc05256330a4e7d72e23dab33800553441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495ba24b0d23439c3215e3e968462a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2aa9b6808f2ac0ad2f2a0b6474bd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be2a301d3ed4088dd8be335738e5d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab1e53414694a93f2f8d5836ca1db2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada6c1d4981f278ba92246e7d1c6d20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be730f12452c4ed84ae545a1996c4f89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38301c6bda6d8286265a848e584f3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3804638a558a3eaa51ae20f244c82c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d212ff0cf38e0dcb05e7ca26e45bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecc2e32c8cf857b224ed08368e9bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a4d297f3f205afc45a827280f3ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e9c2de17ea8cb0e1c1961dc17ec3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57e15b3ba87b9d9a2b883c8762125454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0212ff59f120253f954a3196eb54ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1c95a12ea1d09eebbc2647919ff2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0ee66115d3f2efc8324b13c42395f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361bd3f2a93557e35281e09102ae0d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820c92229b6e686e73af34c99b93ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9410fa8ea85b94b2f41fba08ffbb6e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efe571d44449bd6b3ff36041554a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223011ec74cf84817224db06ba3bc16b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c3eb43d94117ab1a5cb0baa5c65b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01420a4f09ffbeedf5d1f49044424400464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3725b1531eea21da1ec14ef538f994465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628075e9f62f68f0ce109e799bfca6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45717ac903b6f7d1695517382c72104b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666230f2dcc8ed5d620acefefda684c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa331b314cf05707d01c7ea4bed8538469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4284c0f85a8718323a2cdeb0f9f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31dccb1aabf3dc02247ebcacc7adf2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc2ca40f2dc74473def18977c65c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af9c98253ce00dee0bec6bf2c8846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3415e741e966eafb9589b6f2f5e417474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e229a73e14db496f0a9bf56b5723475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7e8a8d53640c1c3bb056d824cdd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e20e022b44ef060edffcffe84625b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece891e0c0b0fa12c866392df5d02d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198a86b592ff23886b837223a945ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd68242c190a387ddce7f2f304eae9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0997323c1a20f917db0b5b299dab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1178205e12d68ca106eff0fa57b21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5ffec624397aa212c67cb3b3cbd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d2dd5e4b808131831f50f6cf62f50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a9ba6b8af7b248433cc058d52f7db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320cbd8f8362c35e6506541183c4216486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b2edc9234d34d703a4803ece6702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826fcc15e7150d16215fafce944c9f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0c8282e4b083e4cbc75a9c98b47a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecad98e4565ce8fd7b2738a4f5e022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6b967520406e9d465db2f4f83867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e508d4080d0a90b0e4e165e060e2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359fbdca422bcfecb1410a1514d731d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673edfa21579a6a34ec93b8c307581d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87547d74a9b68b7d4f11cc8a37d98c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd473db4962e9ae5f38ae2db50952e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272314bd5e612326711c259c387186ec497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd1ca4a2359f10a598de5782cbcb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191cd7cecf916c8c2c649274933f0552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5664865e5d8cea613057a34e19a49a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a163296870e343241db2313d932daa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6e8b258f219b59fc0b5b9245ee2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae5779ee46f6c15582cdf97d05ee286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d62866734b20f365bf9fc9b57b06dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e04a62bb80a6932ea6f6a0a512c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a60bf2da9b3941919663581c12cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ead068c6611eeb86742faadfac2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49803494800afea1726574ae571b28211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f61b7488cdbe0c04cf5d4751e0b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24d57e24c7f3c5eecf372c6d5650513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f039dd12721e2a18839ce95133a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f70c1ed13943851a9c376d493118f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed22cc796335f78e6d791f18bd91d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ec542acc3b87ad7bac82c4ee5f5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4b1dcc6d90b0c64640b4ee2a249e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffbcf03d8238a2e2cd8979bd9758a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c483684cb994d2f2d27115ccad48ece20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37141d582933a9c82303e55f10709db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe6844ea6f04ba39f462a54aaef4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405dc4ec876c934e4ad74fbd3bc5bb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b4bc3cf798055df40598e6404ee3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40bf309ad575add3664226d38a97025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179475ed1926ee6f0abfcd94ffcbca626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c83060436cbf47a31dc832628d0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171e5fa79d83c8551163c8625949fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575ccbf62c7b143c0bbc8bfa3f9e3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98620e0b8daedbdd8f30f7996e9d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f32c40494edfe4d54657df06bfaa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd120ab6bc7e0598fbf2d94ff7802432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e65d34d9745554e66c8d2e405022533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beed2817ac3e4848bbaafc062ee6a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837b629f07dd7e7021d636ee18702c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc7ff8e3ec8bbd987476aa88919f0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653de1abd9cdf2cfa499f6a9fe1170737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cadba990392898c8dec513f27137838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67d013796e2f350ad8752a5b8a04339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a755510017c1e5b4e9e0d05fc37a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85d8f39fae91afabde0cbe2bf7ddc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1212fcd687cb4b1e6406c14faaa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3731b75d43a52a88db3f35d424a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e11a4d7ec85e612fe01acc73a33144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055d2cb9485caf7a53e0573ed90c41645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb94662a894d839718ff2e5bc6e4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cac2c1994e0ef38e0bd41555fbf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbdaff1067ef7b0e37e0d0c82eaab048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7975120100a698b0092e271604e076d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3fedf4e6cc974688a0d75543ec0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048515c6785ba6d51591bd2c89d89e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae0f61c3d9c5b2bff8d6bf8674e65c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f3ab462de252268ee7567a54e52b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c424e8bf4e49788c58355ca4c8bca054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5387c7b49ae5d0a26760790a1cf66bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079a2e7afba21610f37d4514de91a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0977199c1f2c2d0199e1c83790f47b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142238c606665da2d64898a23cf176458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c3ba627e4cb65d81d0f0f2f1988959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170837ad1ec19fc3c0bbd72dfd769760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c7d03af1a3e4151a0c81aaaf287a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320df76eae348c76150de8d6ead1b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00538abfea80d405a607f80d9a439d9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cf1d02e4c518ce12e0f521020d2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f17ad8021c1b95cd0315f12e2cde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296760e93007e16ad8a9f947543e6c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ae49d24817420730fe0f9b2619cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505464504a5369a20a331f78a522b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff7d4b5d81ca84d95407c58ae67b6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae828f02850ad69e041f0b725bc4e3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1d2b5466e69d0f5b934a3c550a8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e54bbad184df43c225a1e0d7dbe7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d4ae608c764f59f8f36478610c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35e58b0c7ce63982432c6c690a11e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e6ab26dae1e81515393b38f289af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915ccc0862b1ffef0bf6fcba17da08476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7c8147a7b647696440bc92afd63977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1fae1a301edb1246809c98206c41578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5194cdabb166b46138cc8f0397c88b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cd6cd3301a83a20e5864ef81dc71480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca2fb53862d798f1b083459b7f01d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482b2832a238ed2cf2b49fcc35d90082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024ca63db2eb5c8b1c1811d735760283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08868b111fdb6402cf1e0c215dbb64584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240a9aafe35e27aa41c38951ca04cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ce55db5ffde29ea46d530b8077ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954c502cc96d3e1e5fcc8119b8f1b0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ed13985c491fe7445024e15b0c78e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706a397fe97569ec1827337b4dd17489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff46bf03d3560af56ff788aede380f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b5d511ece73246057bb7ab1b325491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb235b44a8143365010552d0f09d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055996a73e53e23710d13793f26b67193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef726afa233aac97031a0128dc4c0fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceee076a513d0e311312348817078f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8462665233f86449ef86ab05aaa91e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d570ef7ecf94c166a5b1a51da50e5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20611f6b02aa176b352cc2c61c0436098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4144dd8b29724746069d69b87a6f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb64c7a0730b53c1c428104261dd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ecb149929c527fa1fdf7133d36ea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cb3d94c9ea1852838aab78b6f4766102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446ce9fd1be422777e46ecfc416c19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de961e2abffa187e9d3b1330e0e2d13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b010f1fc524203c99602d45763d71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a84802841594b40e559cf5e058fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95efadc8d37311bc980de0a65b44bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccfb6cf9ed5f74dbc13e2b462fe4bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736c6b17befeb7d764a397283d52e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d629096b74fd913ebf7c753997fc6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8c37f70e3ee43d6616f2e009aa5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b511a81f200c7d1a85b188e809b4bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9252aa31e16be6663a71eb0b856019113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ecfea6170339deb9822ba745f36d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d74cdd9fe29141f866da8eacec5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0d69f0607d381c57e47c03ac7e520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db54872aecdaddfd69aa8b5f809a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147e8b17b4232b3d8a44e7185a1cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae7be65699f4c55c721941fe2e7ede119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5731149b797fae6f986408be1b8de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f8d25b475010ede3eb98414f9c52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ea1b34b6456f0d0e8df516802f6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf0ec89dbb3c5e63f35d4c5c3401d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69142300275a36fd461af170b416d52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6eb7984c6c1273eb314b72f270dce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36d62ee6858e243e339629962ea1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368c556b044b38170ce99869ac928b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcc013bad674d5253fd06c71c1d4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757456aa6e1b3a8fcf1b61dd59b6d88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a19b3e1b928de3f09245a8777216f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aabd07b53943afd83fddfc2d0a094131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f07c362db0d7885aafb452940345e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725378b992fba80bb3e6918d74a0e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe50fff903abf037692e86e3bca778d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934fa9fd4aa79ad3592e9225f462f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0de428bc23b5eec74c8501115e865136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea380c5ddfd2812b35d2d4612b3674137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee818ab9fa1fd2bd81a2013f01690d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286521d30fbd1796618d4e098f2b213139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0eee33a8d013111b9a3e31a502882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc11b4fa6781c40672200218bf4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b573d72641422ed86eff798aa122ae6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095210e3d3e218d8ba25ba1e15b22e15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115434068167b5e21cabe8a2b80a88af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b6ee428f4253642dd9a71b766edad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f6b1caa074830a1bc97a8a3fa0f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2250713a7aaa467235d9230260bac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af2b158d82c2619d2ec972162c7d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9056658df9ab8065b0b7cf28eb54d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97caa65185230ef5a2c9f59cdcc258150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3348a29b0ea527f365dd9e69da2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b7797eb4e42b03730060f1ac7a11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b93ced11138c92330f871f574dbbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814d1b345e24f3e11d19e8c3a633da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624028fb00f339be5b9cda5808ecd52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab6e15b7c83c9bad4be266c1784e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62168ebe9d80c7744e82e78e5230d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbcb00ae3809fd8d8c38b2aab081c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75dd581185b81031386b03b7367eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bcb09fb09c96301822e59667b35b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0586e9abc5659465eab122831ae5ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed86df43eb611fa90ffceb00201c12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1529c2c2b393302e86c0a7c80b21d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff4a27ae1105ffe131c4f1d431e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116943026a9e20271b26a4aad85c15b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ab4d8c637c2a649925615f52c37f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3100478f9f9964cde64ca25f2377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31d8dd9b28e7f61708d68e52440c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6906a1314518bbce001941a2affc8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8bd769d205c6b7d8ef1226aa3b90a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91028e6103d274d1c3cd7540305aa9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c523960979705cdab20647234fc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5dfd7b8e436c67928d9330b9f038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6084c1776f1e07965de190c27542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34af61ea18c6f631b0c27b62260e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdaac012aba5ed920502e25c62c1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2107753e7af0fbb522ee3b2536882177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb0d45f35a2eeceaacd3fab780701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8e487cfcfcca68d1b514186ae96a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bd9394788072465dba61f927ef3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a58437dfa2d9fc7ff76e5031d5641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7877abe14389c82fd24a7abec26e18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7703ee97cca5f76c86d7918fb86fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0203459c8dd466170b71b2a900744184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea3c9f3a5fe27927290507ab491af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1df133ec41bf18cc3380db0aa5d52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f393c2d47c24e92de69d6734cb618187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567fb97a86fbfe4bf53363b35467b63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1c15347b6582b9e18d8c4c3ce49b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653be763caba18e09a947c65143a02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5bbb582a54224a6db716ff490a851191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5070fd3e61b1b0639ed5145f3fb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0a0ed5b47e4a62102111daed2c73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1bcd19fc0a647ef2c7c9adbdc45eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b57e2af7bc1e0547c4996dea66df8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da94f20c3f5b1cd8fcc1a37a6c3cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d51ef2e85b0f5edfa4ca1bcc717e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9c83992c6abb0fc125f637e74c19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1314a6c2e7ccb211293f5a9df1e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e825144948536f73e7d9d4636c53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df594f7390ae822344d0247032e98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f476ae1975201cb474f984028cf8e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a622e7f57410df46d96b73f2ee628203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba33ed17f0c0767e59e191d89303eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b281ff87c7717b41ce3e5e7e5614205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df8e46c7f17e54eedcc8f610283fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf3573d788556a98b40497d47ac5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb6a80d0aec9f8d4538758ff9adda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e9e4b5550f3f7bd05667c9175c7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989100024eac4b59c6898f52b70bd36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6171d0c3dc9af049492d722171a9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526752f257d5249434363ccab3d150212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be677fb7e4ed019138f347da71294e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e481b2cf12a311cd964e1a1658327214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c841b1729a58c047f93ecbede00249215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bddda9ceb5bccdba65ab34fdd5be09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e4908995b4a3e69a3e66aabd0ef5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612661f25526a89328629425287f3c5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1e55ace2f17b9a86daf8a7accbdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9e59d1cce70a1d8dae33aa7ed973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9239d1b18b08cda9ca2168f40dfc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b4b894b74b932841e772ca85f41e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b082908424873b312be8b2c3bcb74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a706ab0839814d61669cbc30e39d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b99c8478fe46f578494af56b5a6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd04bd3fcad3640050dc76af47a6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd4d093a878aad5f08717fff4add6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a9ddf1f3c7d4e2fc14d7d5e96852228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc23104102fb8d1e7163a40296e1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941a42afac0f506b5676aaaf8cb497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55030f7d04268c2403f41f58d97dc4d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f910faec3d91d0eadcc2a70ade38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee778b1ed98e656ee026b2bfa3fc4cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb59435dd3b8df3ebb204555d615b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd842135b724beca66ca777776ad22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a3fcaf073dd0831c4f28d4c8f5b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21435ad7f43394cf2695087f34faf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918648d83435fddba25d516bf25a622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f59f52aa32fbcff3cdfbabaf0ad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d813c06506bde555532d6a9a47cf63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a09a1cb68808777a90eb75d8f10651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3619c05cb5ddbfe49f3ea584d001242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466cd3e9277194f2cbce7344b9a6a92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6499068428dcc9b2eee304d10aea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1f6151175e2371b67d28f4c513b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fbdf5596eaf7fb8d19aa52cd492f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364701d766ebcf382074bab0c2dee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f271b7a4960f795bbf296fa2993e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12186542dc40517d20cc5b72aad13de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce97189163fefcfc0c6899e7627071250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3222ed258969a6e9d394b8c552b6f24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de8eb0192d7fe095075c93234596c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b8e8da8bc74c38d7061b5940597e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db786f5e957eec19646a047cd32c769254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0fe2b9b9986b163230fd7f195052c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2d7c3b5538fe59ceadba9f549572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e096e517eecab9f4dcf2dc76d68cab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a91f4b36ac8f8a7210b9c9c488e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655f7d625c2e78d4dbeeea5ca442cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b388728bdd7ae3004f2492288da40f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24d311c56f07c210096ba62f19dc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d07db64f59d3e3aa2fecd13509b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e90890abe50204398960a91a033e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5efe1a6b09d5932af672485feb9160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b8300a3cedc7e1e98484b5541001265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42107997160c9c0d7359a1ba2f3743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bfa6f97bba773cade4c5881e89901267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5514f5866d93e791cd1c6fec79f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a781d7ca0413f1332bb1608d125027269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a329c8fbd02bcdd0607da5280e85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9f0eee5765f3395bc30ce15fdf15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b53d6e502abf11de368001f2b2c79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce36666b4991bb25a51b58c232833e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ee49a5aecbb052f1c659fe386c87b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78490b27d69ce14d00963c0546f6a5c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430924702dc5b8ceb0d7c713b7218f7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8405ef5be2db397ce30dcb0a78f3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e5230fcf32496e2dec8a5020c8e1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dc18cc571929a2b5cae1288251beb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5192c2c600a2318360331a57e742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189cefd89c1b2b212310859c749cbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556964ca0f0e94e6a25e046153d924a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf12dc2900729050a1d3fba3d75fb03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c70632b7b8f2321674a7edd5ef227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c699211a88aa2e81a45af875219852285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435efaf89aba1c938bc929e77310039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4642d4f42b132d5d4758682bda8871287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e16fd229bf2f9238fff3f865202b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f822816ea877f78cedf4c9584838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f95577a966c0744dd86d049fab0559290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58c3b897d9b8eb4d546375f29fea8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63093b3f36d820942052ea334d680c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe0a6d54cf339e49f231d1dfdd3ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c3caba7d3a506ed573efb4612538294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7387b2b200084d28f9db40587c57a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09267dc69c6ba2626002734b0519fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca2b4038cb1e65391ded615ec3d6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4dedd19815aafc1c3695d3707c34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a91980e2c9e3f7e336b8e9f7ad60e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0f753ada79e885f7cbb812e87100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425029c8a19561b1b195040e69a359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3548842dac576394b61b8218b7d96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d2cbbf4b969968673685f01c8d89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a67e51f28df9d52371c0ac34dd0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88154eb04e4fd4b187c8183c09e98c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569835ed3871f537050277e0338c779e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4240a301f4a12b21abf04165987543307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ace8dad166b3d40389546ffb9a17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a314f179494fa2709dad08fe9aaad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb4e970b75a49fd3de365bba72b6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca40d4a006cfec6b8ef561c766cf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619e99bff71882d113a04809d3cbfbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b416bdd41388c9a5c71fdb1e5d45d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8e9aecb85460fc9ab71231de6f7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0697383c239474608db8f870b5abc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b547d1a981ce5e5952ba8a2fdb2d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fbb550a648a13083eaaeec6171d0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd5c3bfe38f9700112f8f54cd608b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ba5692525dc5c8e6e101547e1b99f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05aba0a9292dc2c38179a65970c54c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc51f290d78bc9bdf8fc7c70a57179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd42e3df66a98618805d7937ab9356322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadbe2aca56e945dd8c5cf568266e4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f276ce0774afe0441d7412aae90986e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff0d0c5abb4f34a2ec9ec9099a8e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d84c7ecb61be315398c12494926a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c036109395d30c23df1ece51a5eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990a78e36563326b5c7ac935737306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302de315b00ee64bed0835b480649e3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6ca4c219486ffb34f30a517b76977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3ee0456769f3f72d87397db54856c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13bee4e89ad90d0b79784cd781fd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11e60726bb57050d7aeae025c0c99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca0ea9383a93f6cd1f1f58dc9c3062334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24b60bd3ed7296514aa8564f79747335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9526e6b0087b7b5aa21e1ba12f9ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289daf61f8295330bc42aa5dcd780108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586370b69c64ab28504af07345f9f662338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a499ae7d8c50617dd570c91ed94ce2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c9796e17d63769eaf717ba71f97c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1262e1f0910fa2921b4a54fb4496341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6379df2825d0ae0e6288de0a29281342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0727a4d8d6e2508b4f153e37c6d646e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e6869e9abce716822f2d49c80744344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bfbc7430e58a570f618d326e73267345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3741393dd1330aaaf6ee51f50b5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35b88dac700fe8726674c76c1d55b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d795cb8f753f8072adc3a530ffe50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf574791245d1e8327001885afb02fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d83c460c49725f346d7a1b3353f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e695c882fa7caa80b1ea2b906b7d889351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390261ca8172ddce51eced5845b05868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef884ce30e723db13131ccfc95252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e33dc0ddfe15fa67cbddd8145d8bf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d2e50b9647aa546377e16a5916d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91741ec98f889df70b210cc58ca508f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4bd280f14851e663075fae78688c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce964d9b79847af24dcfd51442446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73025b6be0e27feb787811d4acc6612c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635ddfdca301d63d2904ff2b738b3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb260abd8b8cf5556f09253078b5b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38763771bffeaebda413dfe9fb31c4c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bfdfe3aa7ed2de903ce8811c25ca2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6941a069e5f416ce6166219f061f169364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e9a3c54328fc02d6459a26730684365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef8f9f9af7ebbe1838ea01afa26fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f484981c4fff2822a51ee4c1a6df893367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426227fad41009544361c8cabcd8bfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b244fa0f1fdfe841ee88f71f703c6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6283c0d05317e5b078e781c11aaf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d2520de797acc416737f277894be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1efa5ccf4875da2fc8a483ba93ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd909817ca3bc0ea78e2a625592eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a99607c96cb652fef00d14f0d3af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f867aed8d30683d5a6eb13ca16cdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4a83ed3b9923b2273b46ac9523af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12528e10ffc2442761be5c8cba95fe0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3887fdef24ace7de47293d2c7bee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670a57f2019db6e5c7d7c50cf7d217379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef667d447fa87d7929eda580aca231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1190d95540c7d12f745d8cbf8b181b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf086a42d8d9e3c4b06cdd20d195430382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560810a4109f2edfe914ad756e9519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85a712d72603e237accd48a1a28fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ccc6ba0d12ea927372d9e6ab4035385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37457e0cfefcaa71a4b4d18b8146c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edca745614dd2e5dbd781ec20f0a949387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e0216c477207701d6cf0ff9e4c56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04f2d6e7409d530e4352cad781308389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6d0fef0741728c5fdf5ad36f5a9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86b91039cbf1a3bd6abfa97cdb491f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de9c490eb4d52aa6c9401e18b8eba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018053c668a5dc6a0847b9e2d0d95d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992e374ffc02d0dab9bfd5a5853d1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2586779757c1eb0defe18fe0abc443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08908dbd0621b1b39a6268a1905b8c46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83ad814220b1ed3793ce40d4f329c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a17cada6728e5cd5d09a572afcf63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e06023e8840af59b133faad71628399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630d7ae3f5e1dcbfbdbb1f7633a935400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8bfafc08f11a3f9f304c746eacc89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce29e029b294a5769a62591811210ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b903c38108b17f05c9617d591d1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b5fa3c75334ce27d04e1d77edbef8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c691be92106ac589deb16edb3b66ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a99b1473ee1ada2e7b9ba8e6f064e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eda94cc9cdc525993700daf3833d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46206a96f8d0d918a5847e37788da9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ebbf8a96b761527d4ed5d60f94dc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609a72d983f217eccfa25bd70e2e3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98254b3a45aa488e61b8cd6f6c760d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da424ad100f84e79ebfdcbd3af82be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f676ec5f7b2abf1cefa6228e38bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2316de6da10e7e962aa934d86ab8c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c6d560960186ff88138395cba0abc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486389a481b87bc4ae2dc84dc47e5ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421865414a4199df0d22bb5c85f8c5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1e4086da617786d61f568009a60f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea0bed6c45abe9718fddd2f3b7d388419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060182eff5926c3c36d4404899088263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7b87931183aa2d6efd5f1753eccc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997dc6d41cc57f656050e7f0857f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ce344449d41b566587f478092608c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510cce7eb9483449a9b92d22466be4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fba1dc681ae6de2046753815adc4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc510a6c337899ba85278a9ec9d435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb67de0bc79ae6ce1a7d0f4a8d980427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98404a4308c0c5c5f9c1734fabd0bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daef6db4c519e8e4ecd64e7fce5553f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082bc085633ce7370bd1132671b83a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae8c7044c375f7d4f5f3bedbd18df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca279e65677f1e230346681896817a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6864fc336b7dfbb53d0fae10cebbdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee1bed6b3800703987e72d2bc8439434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa349280f9593a8fa711c40417063435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc7249d5a22be5de7a739464130893436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4fdf4c2ebd6cab79eb6af556ab90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995460ff00b2e7536fe67010f3add1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e157325fe57825d0fa036a3d5980c64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934734b9f1f7e758edf5f89f24f11e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce7b390cc979e452dccd4c638b470441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcc2cd242dfed8585215630e056fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63153a72ae70a2fd668d3a85ada9ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288d86b7a997745b452f32b5c5b7a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c26611bf285cfdd06ca1329058909d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b213405d153804d248b42eb573db6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be81fc6aa324decbdca0925dfb17af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b38180b03fb59c7f7ecbbe1dfbd00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171763d06ca506d5fd6f63a60f4dc7b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbae07be2a468c44dc0a275b660efe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38d9cb5c251e39c03e34323175fb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a01f7cd6c6e41cdd56ddf94b893b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd988fc5f067f71c02659ecae67096453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669e6a4a1ba5d51777f5d764d6f868454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8a550684a0cff3c15f6ad566824e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3438a49da0b75b0760c94ad00bde53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061452483717194f41747a646fd0214457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c55c8763f78aa82a62506700a328458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39687ab923bcf928ccbb4c2f6b2f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec00ef02619c0e27d44eeea3b3ff7fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93e71981da499e87b1d361f6bf183461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31206724cd4e01a545576e65ed02c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57d4f6f8bfb3e3c9d08819f21aabf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192c049922a5b553ed0792b1ecce13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8611c9734b217d0ec81c0473b667e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48796dfd39e5af30c175156172d35a68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133cd128c0231132766758034bfad71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b6ea1b932b234d880e75db893a2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123343c3bac0692c430e3f0a0a0099469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a24e34d29f5b40094d7b3d43b449470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47545d8023075e98ef6abaebaddc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241c9af7beaa2a1002c714a98d36d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5fbbf0ecba3d49b740554fa5e65e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e868e5dd9f1866fcb8499e22548e46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ff81e3f8ef1ebf985a7b81e38e9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c82b9f1ccff74616fe15ea4d0e2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b09a811b14ea66d80e01416ac2ed30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a3ec05505865fc67c379dd23682ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584624d87d05e396b36f779aa7b05a479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>