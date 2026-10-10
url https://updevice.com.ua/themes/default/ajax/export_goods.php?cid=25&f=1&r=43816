--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31c706db0d5dcc46b26a5467eb8761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50203bb80c9a4e113585c23e1dfa9ea92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ccb9c32807a9525566b36063719633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9318a2160620a9a32409902d0cd1ae54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c727d3f2e70df5ea174be77e94771d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f973a8e4bb018a0a0359d7a6542666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55928d6dfb2134891c46a7eb25db3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a6387e1352e2e969eb99cbc91b1e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c05a5d8dd5eb0775dd2c489507939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ab00d6fef81a0f8917c0280fabfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9c92b43caa737614c76e14812a2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a50ef6ab77e719c1ab98987f643f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8207c276c74ed489479c03f72ce3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790804ffc72e497a7cf0b0a530312a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db1decf55d5f92efd9360fde1fb0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca97ec00667866ebb8432950352d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa7488da6fb7eb5ade22c68c1e11c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0ea7f5793cdb48596b7afc9d902718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be074105ae26e8f876a8ef01104c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ce27667f7493d68bb9773b76795b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f9a3e5b095f443df3b462136a17121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bd0c58f447faa6cef0424fd03fc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaa1b852f6212a8b58209fc2a85cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189384ccc7a232ca73d4f85a800362e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949f67032c9f098c96f494cfd5a95925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b81d8036b1631174b531fe95b655326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a8f8dadfeed274d57d47465a1952827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed89ddc787028dc760ce8391dc70528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818f927dc20c1d86fb7dfbcdaa71e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f05b16806dc61dca41e26c15abe330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8e6f091cadd68cd89f6d485026c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c833f2e45171aa47b1c8d806d59032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1193863ea49b3e8ef8daa7358ff2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044997ab1831cc50f34b3cde87a8feac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511e133e57180063002262bec3337635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53f467a73052db6086cb80ed4a875536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173412ad617b732beda4fb02e0f046a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f763c323b994a79423da03a933cf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824c5056c7a44022f4652edd5b9ffe039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79e45982b086dd6fb5fcd6f54d71240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bba5312eeae6fcf11ecda57dcee02541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512973d0218d2f20c102cf0b610ca69442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07adc8e78ff205e11d5113aa6b5f4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc4a12c9a162e1fd7595c8e14737b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be269a67d6e33d6d2a7c9a13a17c19745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f36784e9933cd3d7b56933bd61b5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9805c72fc6079191183b8ddd32f124747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a8e2ba41700de63a3464d31d30bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf3a1ce690a976b551ed4dec8540f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af7f342f76edaa0b3f4fb20e1b29150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97d046e63d93835e640b951d5494d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1d0ccf32efe4b445e38b2c9b6dbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a932362a8dab36120a6e541a2bd887453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5edfbd1efda9d3d9226a147a7dfa1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef84ce096c1963db5eaac7f28644955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee98b69d574b3094c9e6841e66246956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcd0ffc8dc6888481e489cffcf15bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa453a025a7de809f9e00512eeec858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae06091c8f1b114c8c72e7d846d4ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3f1988c38aac18ed2815d59a857960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e1eadf340219e0ffa371a75a957661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4210931ef1c35285cfd37d44cc8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a66f0999b91ae6b6717b934cc7d2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4d500d2671fd28abfdc38bfb0bcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4904cef1dd64c66d95195925ad6ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87107d75980a8455fa4b656d31ff6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c631b607caf40d63206120049dd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a75ea53fbf644fb9d34e460c7d51468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32800d794ba86b9b25d8d3da65300669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800809a0ec51ddf0b9c225f6e8831b5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba998c775b986b8eebdec2c968a99f5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e66bc9249f380481114f377cc19b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532357fbfc8998b6ab1998ebe0c6be1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f697c9a11dc1e36fd86e89bd8a1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c7c9acd00736d5fdd14f76c3d0e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88174ba84af88e45a5fc654c80a6dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e5b325071b4bdf4f1fbd53730cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3ba987e6801d256df5211fbea29e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f9e256cdb90c7b9712156814d49d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c718df2923873b6901e45c03b29a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec40afca66288a9e9acdacbbdc211581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347798c3b7eb6e838277f0de566b20682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0ca2547327a15cf7978f91857e7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152118852b07f81bb45c1b87806904fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e89e139cb0ebe10bf2ef7f9b360d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bba8259d68d4bcd8dc8d4cf198f2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53429c21951fe85b8ed7b01e8386a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf40493c26a2cc01f5e1877d6f4ba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7ccad5c97e97f9ca50eb86883d7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61200a3184d603496593255bb95bd84d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b64a05ab12caef1f79e02d4921d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052066a4e72cf9bd3d58be8564a6430192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e6218d0974cfe579b7a78408232193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbcf1f0bfa3155813ce08c11b5db9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396588d19fbe6ba87667d915d2eb71c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad5d4228c747e7c1f0b69b6067fba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7619bae4d2804a284befdeca4bcd3c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd74eaf66646fb5e3e39e9ba34b9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96b80e401d3f3a23dd4abb281327899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f59a06dc0cdf7206671b651b7ed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b2ea93455dceb89a64d0aefaf3f36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e32468e91d5a805b94fa5054ef2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee2f604b3e0f7eac004b8a26eebe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5109e3e8183facf8bf6b4d50e3cf48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1ce7b8aec16538f414537c301585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a9fbd7001d66db34db8c7770679d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f187bd8deeaa729c5461150a91abc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb589d39199e5d82a1f1500a5cfd070108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5f278ae402eef085304fc691c53f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0aca420eb2d144e2e27acc9d65050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7eff081e7b50ec50c4543c8614137111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ac89e861e08b09b0d36cf20de20c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8cb456b30037a9115f25a8c42616113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b759ec36788dec4d5ca74da43deb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112c219b484cc4296377b29d24eca2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a4d56a75a94b7177aaed78596bb71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e2af97b0e980967750e48f226fa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38855f9a13425bf4544b1cbfea50c6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b0c98f11d68999534e964bb7c8b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4363c55b87782931791b537834849120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97a4f1901e03623a69e5600eef4a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a91b2f5d5296f62bed39e55a2a901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28380e8e81e45b1877ed911160dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea36ea439a7149405d3959040f722124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e41488b731949d403a619eaedf1066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fca8424f0cc86c36d4bb250eb1b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf9b7b74c17f8514bc4bc8ddf4e20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda753f8072dfd479f0965701fb23918128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961889795b5c5d0dfcdda651710519cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab72ea5fe134513945e3ce83f5a20c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ddaa9d03384b1ea2e91f9fbcd6749131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f1142e6fe4a4d36bd1d88079dbe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb48bb75345f18ba68d8e4582b406133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0155a07a437da66730a086da26e0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7cd9d93041426760aa5bc53b360d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396c47a8eb15ded156269ad87de4040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c4c23b23e0bde9f07de615562a16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f1bc79becebf01473efc1036f346a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c01ca537c04ffd32612d495a42fd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d82faa2624c5791fd59084220b336140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd318b988b650405960a67f025223e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbeccf7102ffb15a65c68033df4446142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4539241ddab4b53d9e15f502e3f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1510d9f5fa688ebf4967454a90cb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659fc001d5ba43930e6d084c0ce743145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e728442a5a85bcfb72291ebf4a1f20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf338617319580c0e43fedd8317af83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e9f674716afe13274fb7aacb59d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551873f4c2f40658c7cf8618453ef09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5daad7b17458bfb5aaca837027ea74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f0dffe71c9ffc4a0ae824e03ad2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6569ea19a8ad517e3626b0d1a613a82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ce6eb0006af496e3d69a25a7d515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8e67aab0fb6d4e9f7a22791801e36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f055f9224c0e263a50bd42c68e75468155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129abeadd4b18a846c7f9ee64f6030e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb231de4257a5b84e0622399596aae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a2039ab7ffbb19e921ce6191909a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887327ff918838eb4fcdcb70c96c267159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a558eb5b041943750f2e754b85db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d97007976a471d06f37174b055d043161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663f93b5b95a8907d7e4fe4b26bc1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6b3cc1c3a8cc12676c151720c085163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70504ad858c223a0b4a5456dd5fee491164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6975d5297247d0385da6cbfad390165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e48fb64a23faa5d15bbb3cc6cf731166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f241a67bad177fe4fd691d1bf1395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd743d34806c66581340c9216b53ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04ea977e05fe0cece151641cd2ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a632c16090be6adab905a9b7df4f086170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a60c5bae8bee8748278bcfa7c1ab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba882393a0c3480535ec8a63c804e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07089c9e517ff27aeb4fcb04941602b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aebca07966fed4848d31ef1715a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e9c1a0306e4951ce222e61104561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b1717e189a7d15abfe5668acbf95c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c1cce15f5a01b2ef2704c01fc529177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc83c349067681f67cee83ec42a391e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074ed9914b53b48d9d423bc3034367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239716ac836417f43bba46b43807ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b674e8736219f54855abf388a0bad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e6bb753e8a83d8e4b0cbb1abca34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5565c1cb36a01f6052de4f03def072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c266982eb6878814eddf2b053bdd54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de7edfbdead50392a7f85d071748e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12307a4c349c355640c0c1d475dd95cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697dc6d949c32fac63c9f1466fb3a90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72389b9faa72aa9aac1aea5ee6be9d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823c68578fce56c3b819f665421edf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fff05ed4bfe3f8c1b5d40880d14c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d20d1cd1b0f90b44c76dc51c16607191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208507ddfacb590116909fb5df26c1c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a82691f4f7b3bfb07f2bc0c604a67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d1b91e87fff31326a2ca2d957430194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e93f3f602d1878f4dc1f96dfc01b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b1536a6720b063e1f3d34ba0a8a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2868b7bd56ade0590c9f7f10517fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25747c5c6cc575b110d33e2eee348198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b81d36586d3632a93452e9cc5cf33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8cfdf329fae2f680751859ab0f2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79493ee2287803ccd74153163b5d3a58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003efca9cafd4fae690b191fcebcba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d1786c3f1362f7fea47910436ef41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720f58804bf323d5ecb87552f66be09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82716dabb3f413b971319b2c3008ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1a1cf3c9b351e120e13e07eafedf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515f3df702fd0158e7bd4d3e2d637e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a857ad4ecb2c7ba87cc318f6ac28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ab36dd8d29289fddda7be3df1d9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571089243d9190f153b2ddaa600a7166210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932baf5b2b353d982f276772e3d3c543211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fdb3a22ce320966257f82aae08c09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc0916c8d29dea442ac78da133b40a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e14be3f2b7b26fc1015e2ddbbcdaf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8ca55ca1b305de33519a7583c502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d63939470e18196d887e04dec76a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd857101e5e52037b1d0f5406ed4a037217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223faf14b9efe682341de7688cc8ee25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06491f75894d76697e63fd3dac2ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9917c3cffd0ee5a136369ece4d900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb2c082b5bdd5abca2a306299308b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376d4af0a9a9b14923ac8814556ba5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66ad04abc07cedb4af379691fd8ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a443f90e0cbcb01831f14a186e27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c3bb24408fee6aadc7c3c0642be7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb559df4afe6f4b672793d012136dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f15211fa8e9e4bac53a74987515f5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c1fa11712a62c28292c7a825b1ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca0d0592c7c1a37f9b337a91ab9d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597a6a9ee7feb9ea872ed3217f16db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293efb5115dd3b241efafbd0c7d5d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e9e54beee7a42e3928bfb81c8837232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7db54018e8da4b8a474ef5425c84ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c03e70c78990e12db33e561ff2e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11c4985228b6ab950a3cfde8ef8a33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175886f8452448ddd40323c42f4bc45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec053420c748a1af309fbfde5d23d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53ee159c9e1b275aa98e8cde5a8de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d3e134dacd732a012fe82c9d887c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226b5acd8bba493310269a835f9d9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a8fc9ce7843af1069e5dd05f17aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8e8e9e0eb310db78f1053e78d393242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158126f052bf0cc3ef768d2c8120912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f21e4346813e42dbbbfcaf4ac18c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634bde3dd9629ef4b62ddbe78a00ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbacd47edbeb3bdc284451c46aae9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b6d7fe9d9c44b42425341708b8b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f2e05e6d2b34fd9ce2c5c8423827a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef3acb56640775e85ce1cc85fcffc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa658ec30212c01ad68ddba2c5db649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04925e112230415579332fd9b2f18a87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44c1786784475bc62ba125936289c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c96362721319c985f2ae2d9ae2e48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf1d51528741451a8793c750d0901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc232c022da597b508297998dd5cebfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f99372a15aa190bae2c974e053c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b54f814e1ed36c2cbe8d78768644257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8f74f7b1c8bea4619ac5f3aceb22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71293216b15436efbbc11d3148b5d8df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d8a2fb3428a425f958f8c2025ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9dc262b6f4d9ba28e20fdb52a424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c29a1ba0473f4795d263751df48159262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec129814358f2424a90ab6f90f35c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe00af1225439720b5a0b7c048bcc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b90c8490e1d4a584125e13d4e2766265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d0b76c23a1fc1fa4438188285ec4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b55297ae19268c63f08214c7e7722267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f39f8f51507c22962508a335155a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e922f4ecc5179448ed65c94b21aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6119bc992721696ae48462d62ca748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57fcb65f8615dc68072981565f8e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab123ca8c02599b44d5728b88db368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d44ee4fb151865a7d53ca4431e58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836615198f4c69f827ca78280eccd0c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2ae0217842c093ac35cd6238278f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e02afbba1bcb8d456003d6dde345276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a121c042507a4bceb3289b23726e3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb9e0f80b0b8842277cdf6b22dca33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f0f1c67248801dbad9f02adfbb3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086395c953c6b91ce4adc25228b9b090280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e8cecb881555a36d39ed095fb377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72fcf7be7d2867e7528db3952afb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26c6c006bae06a8b182e80fb6674b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707f5fc85c398b94954e449abc2f88c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48cbc94f59f4d1a98f407e33ebd66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e05dba1eef34ff0ba542ba7425936b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab8fda89fd43abaf6e32f2f00cba5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083407ea6fea021c7970f894b4b125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78912755a4b797765fb932cdcaa04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198370ece4456dc430b90d782ab02b34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b9738dda8ee1a693aca5153f53605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d849e9308f995f207ddc719fa4613292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a66e3b2432f06c07aa4d86d3f652293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d694e5c834d9ee8f75513000832305294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b2022a23dcb4e928126a282317a00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9860a885c979dece2beb6f78c58794296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771decab2c0c9c038ebe1fdaa03d907297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c3829934b7565b596cdc7c877d09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd05819ffbf93d5a4189b9d196bcc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e303d77dc44207e104caaf0ecd31959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ceb7ec422111b7f3be30e6c7079ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8469062d4e239624f09a752c4eef5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ecf5be1f73cee3a58a9e2a8e0aed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79da7929dad2305651ed64531ea031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78a25bffdd32af74e1523b1c9ed1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd11e829767c014261ac1d6abe61685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698427fdda82f29a35f68038922024307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beb02e48bbe6667a6af91ef32dbad9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d8c46169524c3571be84d0fba92e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812201b6fb225f2df98b83d69e5b68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf15c3590d110d52d2a5e5d7c1317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2880ff63a47e41000f523c58dfb7f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6501065ef176cc4edf4dd65816145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929887362dc4254597f551f086ea343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692860bce232fe2795b856cfdf5edd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86ec281877041a83f82f304eff620316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758465a21548b8657ad13a2a2929541317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a582519df6bdee0be18194cc1b9f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd423367f762854f9901d491faabcb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f4111af987b20521d9ee4000c0e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262637fb9085d22d7acd8928d4f4afc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb9661b30882a6edc611ea0b17371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd872b204654635202709b12249ee51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002bafd03662e5e786af98ecc1bf75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd00c8bfb57a60d7b420795c38dff0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ec4088dbb463f2ade71a0b60364a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37dce1ea26101dbc5ff5b9309e3ed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff029196717bf6d12cb463407058be4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4f3103e85725950ab9a12cb3b0d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c80d77d737a85d83a0a1897c1d88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657426d5a39aa290453bdb546a13b921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda58a1592703805ba92ea8cb65d77e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a18a430eed0409e139b5cf17b79e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85bd309cf2d174518d7e3c6530e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b131242cf30b805c30f2923a4b42afa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18bdb1df94595e4dfb53cd99549e6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2b9228ed75b690a596183e5aa3e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60856cb40b0d25fca043bd692b80843f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfe84f302b278246ae08a7f881599b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf392397e0db06511a966fba68eee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc7ccdea2e680d77eaa93b71cff03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545423789080fa3ebba0409a1fc57f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440bea0085c138f8220262801f24381343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e21218fd8bffc78e5da94a7f79064344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507809ed3c5f179dcf1ac37b8cdfa9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c686ee2ce0b85e17bc5b676d284277346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2080ca956c4228f63bb7575b9b84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f90e49b880be2b6b379b95e70596e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea46a66c630cf0a0cfb4f5e4a3a660349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a627ff85443e96efd3e0099d92eba63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ff854f70435bebbce5f1fb022c07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ff9b3fbf85ac8c035fe01af57a397352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1757599aaa27d647d25bb0b19e27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64930585e286076ddde1055b67d398354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a37548e226fc9383c7e5db9b7a11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f331786b8443489d3d1c977eadc38c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b21829947b146084d228948b099d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e89e599d36b9fb98027e53719e7e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c5bb2997d1d3c60708e6c47ae4317359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1503bd2967e9a099e1018583cd2ec0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0054351416fab2725a8bd6fb62473361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2c4435e921026fa29594f141ec96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7490701a2fff4d6b5f581361b6ea4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7686d1a3fce7b8190041460b43a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7debe340e7707ad850c9eb3826f3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e68bd0fbc8ccbc90ac260cdc7466e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2bf82f7b0d69de275cd415bac676367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc2d1130fbda42db32565a0711fce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0fcd789c0ed09fce0bb5e18e829ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56665ef7de8dd98457cee5c085f1e9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741148d922676401fa500945b6386c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6705fb7708d7d09012e7ad0bf5db4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4813c9e9a9c7719ce59674d7113af94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac6db39c989243d4e0989f24cb28c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f9cda3c748f2587b6a4ca562aa93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb0df3012dd1821eca1c703034b4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db87ed82aeec11ecd462f82922637377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5540bcec7ce278e5ac9ab1fe12a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bf0f60f14a4d57689a5750d1ee358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47702590603d6a05219d94f961a58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88b4a1ff8625649b80972e079d3cfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e47d207a530d4c07b8427141dcaf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ecce6d747d656daae1a7b8e573750383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d101af32fa520ccf2557973c433e0a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dab63c96c717d5b0455b19f6cedaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1110d2655ea45ad65622d49b8d89a8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fe29857bb6ff2fb52c4e9cf36d80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c71147b66960be0c23ec479749f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44fbd38b91d07a502642bb6530e55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73870eed66560e8dfdea5341089c44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d61d58ffde17e4548d86eaeab068391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e690eb71c32b226889e3c3c0f8a914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6876f204becef2ab738b8f869a1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d63f51caf1424593838bd4da19f3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8336f4739b1f82d185b88da590b46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b85a3ba4340d5393d7158b8ad3fd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a751466536280970df08b2412ffb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b26a89ad575e928a1ca4eee9774d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5320f5cb9a7802c2851d27a496da2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d19642d6bf2dbca120f3a7a7c1bd1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f77a9232709f44612684051db110401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cd67d60a677b14e560f1bdc0887bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1497b34592e96e206fba7b1db8c68d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e35fe7608b925a0ce6a1570cc509b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05698df0897bd0ad62f178c34e2dea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4fc446892b83c0274efef91639f5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86f49d683a374dec122258b63c00b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33f9236e2dd6bf0432069dd4f3ef8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d88e035ece5355ab65d1aed03a6ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a73dbac49cb8aa3311983e29317b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c66d0029865ad202304c282ab79f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b09f66fff4fb61e4305df25fe8af2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0809caecfdc483474e4d6a1ec7e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a97b155114d3224c30465365cb233414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b236ed2d8e09e44c96c4e938d908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08d3da1aa8b60ba0774096ff0213e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0813bc8eeb0da8b385558ebbf309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed6e5e6c9811e9fb8ef028df0577ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6c100af88413ae7e1f7a7b1a621a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a3fb69e0ad2734834089a92197fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59f1527ff3d4c1ea3fbddcb814ea2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d047a9591cf1e66d7d941475d03c02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa22ca7cf7dfc35b8210b56ba67d52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a9eeeb0b83ed15786c34ee34ff7a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2d2a1f3b8256fb5065b5b5d34018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdae345faf7c7e59a43c3d48cf9298426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c441f675d2de54e7be94683101222427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a46286c1013f6fbb1de330bbc544d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808217ecf16db6a95254666ec86ef353429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b638aa109a42a80e24cc5ab98f3557430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f590113450ea3a3f71713fb2115a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f74f89d0259a55245789eaae0ee0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77efdb5347b522c3bd3f445fa7b6257433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134477904d716124ee4efc422230c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97279e32e29e95e1a644d4e2410db3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c4f7bcaf7e3f27a4c2e6be34664e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a4eddc585185e35b15b769bc81ccf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e64f6fab45a675b8038a7640b7f633438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a69bbc1007cf77e5a9050860ff6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ebfafaa710972c6b4b582aeb099e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be083f77c6f568e8b4356a14e167fa91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a594d4d9f572894971fe7ff68e8fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed0b6f49dc668b32e618b89d2a0fb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7285a56bbc0a645b6ac0a737979098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f7f08dde4c659c36760f5d2c030a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25062b42cbd16279455b321f2ddf44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39999c6aece7a21630707b4eff4e3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2868fa35fa68b7d3892157695baf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3fcc1a28041e37697533d43d5797449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d84b10c5089be89cc185592bace2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370f78f534f23a2c0a90b114092999451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a063a79c5e72b8014a17c1cbe80ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ecc10b62c7af5d3bd6c1fe488658453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827e13d2db28f0841fca1d85f1d1dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd6f5da5c52890b8df410bfb41308455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067c10f9bbedd63a873908c966b670456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c139977297d79f213d10d1eacec054f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715fb82fea377a1cabbe31fd40aa64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22782349ae236dc30a1bbda462931459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a43f59923feab9db3b0443051550460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551bae4959e4c57d58bcbf185afd8a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8171f027e10a594f5b4bf3bf113790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671774c21d051ec07114496ae840c4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e01efe19756542c7523a596bc56d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d28f038d083b803021ee951c7fbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638906e9c383c27c0fc221d35fbe560466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3b5b558bc50e93264979bd5eb5f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9877209985005ce29a54f828cf2fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1868eda57dd999be868d0b8fdb37c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271c0762341633452491208e04a71a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f729fc58831f7c84fbdf9410e29bef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ef7767b427024700491cbdb3a16b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d2525b91bec01d60c20321036e49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41c5964671da89443fdf6e4e175bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce5fd751815da8fbf610937525648475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777e9ced33abf909fd799f387594fa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cc51de05ab6ecf9930ac697077c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a2b27f0a355d4665fe1b28454b030478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3672a3ee99f1ef207f41346aa048479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c04c73cc767dac24f410ed50d9c20b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d605af9eb76006c8dfee2b1b8cf1d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89dcb4d551198f366d43c9ea06338482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d25df54014a7d65de0d15f1754476483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae89a3a3c44eef3933e45ea638328c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d54d25f651a099687aca8e8a928f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f3b6beabd81efafba65f2b8459a3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442cd6a00773c1e553d5681ceaa86c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5acd038151dd18f7a55a46a6056974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218905a3145c0a84222209c14a709b7e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76170364b303f1af7ecdb31addba87b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e7db4c83167d71687b482cc38fa312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c5abcc6581a39e7262b09653d4053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a2cd290de143cc795785ddebd0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b4ffc651eab22c8c5e0142b17b015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b36a4ddd73448cf9a690e5000d34b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc614002a8a1b90e3aac3add1cb397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86603fee188b0c39eed58a99906c5028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e26d047632cfac034fd8aa6775b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f0a4384279da830a88f5804b1eed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e74d600e8e63c80141a7cd96c2bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62358409294a57b4d4a042445b1a94b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3166857b06a5736240e10239efd993513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c8593063ffcb7548e86b2d7e46b3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999fd5cb10247d4b3ffcc8043ec8ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f7c6e1a302640306dbd24060cb8a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995ee9dd29825d7f75ce7d03e9266617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064d835907520df3f5c9078cf384f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8dd3eae73acbcfa9174c57da8e4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f4209d41d63b8fdb37858ffef9cf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f71e4e77d708ad7cf85c25a0b195821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7350a329bde2f448a1456fa4ef3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90429e26bdfce5b3394ed8332fa17be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd182ec79d2557ab8d8b1b9b70aba1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3267167eb04aa574619630cbd1c6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ddb861555834c570f8063ac3c92626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263d17334446f25854e7818258baee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86f88c44027d3e2cf526cf3e3f92228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8951dc73db14a22add637cfc2692729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fde95a499bfa0783e274af961dfff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bde68572769a2aace8c77f4931a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927228e28bd771c6ca5ccad395ebd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519cffabf2d5dc967af4df06ec40f4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4334d20a4398d37cb3a7ebcab89134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3032f3d0be057a67dbfe63f1cfd17b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b86ae04b3488505f5b89c623458936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d9742bf8eea0c325a5b663327d8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648adf2f45f4c681f4b2e9cbe98ae4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845190134d1d6192eadcf5005a9199639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d67657bb0500b13b3855c583efc7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460c94a28763f6570d057099fe3164541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0929bcf1b19c96742f453e9f5bc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da52405ef65607b822a3918c3ffb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b338cb563d80e3dea86e57f91f361b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b325e470ac7e8bc848d8a4b8bb605045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fd7fccc44cb318b7ba60ef23328046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1532fcd98346b3c54f38a645fd9d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab608c05f3056894d6b318a4d1ad7b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490126b66c3daa6318017a2722dd0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308425f1a1d98ec29a0e083aa14f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e019b6705156ef4c36b71e121a5dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637a78a4af5689ffef56d62c4cfa22b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6338b7c9dbe18d8ae576449c550d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d543d373fdbe9e960baa57831f9c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd47075c96624cc958c260da7f26555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0174d049a14656913e05ebaefb30d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec69b995aac9ce326565093d7dc615d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae173247033238c363d41b60ee8a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b86ed25d7a0bae353eae78b09a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c67d1c7ec1d34f4eeb8e7b54c53c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9187a8e8ba13be193f95f3131a2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca149a0da9a2ed0edf7306f9f648162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97a8467506466eca4b782e8493fb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ba7c71fdfad56da0cb461518a69364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855872cb16fbefb49c0e5fc36170f9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788084de8c2cf4493594c5a93790b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc63b85534af513a4c9049fba1ec467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e22c41fec8e0486ec6d2aefc760968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76620f7051c3db7159ce867ea48fefc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63923e4a594ee489adc06ae61345919c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f8261a0e3019bdfc6dbb7f3017c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aee32d309801ebfbb009d5f85426672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9ae03df09c06ac884a8ec32a9be773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56dd2ca55869bea5be82bfe2a7d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3b931fa61164ae9447559eddcfbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799c398533232bd37cd0b3fa82e76876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfebff75090ad2ee6fb98da69dd47c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ba404af56540a8503a2f984c46e5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc5eb2b707e950a2ddf8cbe45ff8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff6842b0388c68ac570b12189597e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d0b583d47612074e465e402afece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e82d4d691c2c52bb30826a47a3e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d999c97482a547be86ca9c0fc52a2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fba8d558911b98eca92388d41b04284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da889032a72706a99f404760238a6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592933ddd74582a20e9ccf814eefc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805849cb2cb10c712d65a65dde9c637887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236aa08c416909c0e7adb8e3aae06b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb50c66c9228d239a07bfdb0fc88eda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37e3cd9f514c324d8fb137bdee18890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4d031f70a06f179419dfe62a520391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d88bbe56caa71cf261e70fe62721f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6b1f12a19b863326891d8aafe34f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965036509f9e35df6a3bc644b714bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49e740b81a9132685713f188f3bbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a34fda90812a601ca02fe67d2be9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984e3f48ac92580d4758949f4e9d92c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006f84ba30e1f72061ea0788c3ffd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71221982e53906003aca8a78b13d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bead6bd4d29ed3b26a057609ce351f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908662e26d238d4b895f532e8effe46d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d80790259ed3b998f113d5e327e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bbf89ee4c7961b3fc3012df04eaf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb39be595d44cfd191b5579637a8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507a8e130b877ff90c4f05b45279db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd23eacec5f7330181fa57b2c3ae2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177a440ccfb934b25a3865fd408625107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90583c44554ea241ead2b0a12a15911108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c996c27ce46d097b997da9e30600ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a285f9d933135f1d3b355f4336aaf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858b222c1331b1ed7807482013e800111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7bf1f00318642bb8caefc28de145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ac7197e69e6610c5b34f100b50d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973163825a825df0283cd8253718544d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817436ea3415201881b6c5aa78681de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7be90c3ee202871fea786771eeb19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26204e5cf7744f718a4f925763bb23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033a7beaf0c358a4da911338f3171d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6faefc3c26fbb184417b9c93920ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f053390b8385f6595e0c7ca7f416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d034613a3d5874940beb6cb11e56455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e883cb04042f0eb5151f359b32d9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00ba7db91d6549ad7bd89231ec2a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4515ef990ed70509f3f4877f7814d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece84fd0ef8b8c33a1493e242937ea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb770403e679f1784fbbb149193e854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003ed18f667cf1f40f6323d739e0b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c23d3cd0b5603a3924cec69bfc837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a6a42b257f3cd6fa6c4a60b95192a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc066d39872f33126e7bf34977afeb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c1b167a612223c1d4228eae138ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac385126d0a3372aa4dc0baeee59ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b7ab3eac1d71286c0bbc0854c040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270be9d70f75e659bef727061560e6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776119e9ff56399f4d3264879f927056135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b66bcd979bee5153c47db816670fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de6289d36dbc634de3b30f97a024bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd030a635ee8b0af41cb5fa5274f30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a5073ed66ae52ca3ea721cfd5425139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572217a340f97ce79662da5b4ae3d58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee2dad9b0746859f83577607e9b14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d47fd9ecee50ef9e8dcfe69697b82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f01d9e52c6f4ca93c2f3f2a291e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4523b2a2d1d32fde0c6b24532d37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c87d816e827bd00f721c9bfc970420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd859b6bb615ce7004cc842602dad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f967926c41e52478b504788844c40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177c9f0f3d1d56d6588bc649e3c52a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2d8ef2f1d2819c84146c962955743149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d8bd800261c0cf3a98e30235aaec6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec397c1c8a129c928f05e4589948fed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4997745b5c64ed6b48261298d864ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f9fe536408409a093e3a426bdc9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc724a0526bb946adc8f1cd82636a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010893ae86e60fb4e83ca8b0755abebe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e18559821be3f3fe474d9709c530156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb416e5dadb9b4ba6717cc3880a4177157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877924dee5e9dfff7917f2c8221963158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c242bc20a0d5e06109766d475a1c72c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c48d3bb36a8ea4eec8571d6c55369c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb02b2df9605f62d4ae200f7913933161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc260dc0b1565e6f15ab51e8fafc6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eabfb4f6006079a10dc2076f135ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7488139577474b61dd8971e4cdfb9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f32d8b99617fb71eba371e5889d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89954f110f54e769bf928566652da6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e7299b9863bf34d61f97821420cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd6cd324485d17dbcc63a093de8bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5bee4e8ac19e64b45cd72a9904a95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28acb6f07dfc234502eae4a0c03d4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec7eb0d4dbeeb5d3545161d76f9da6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f20f56c5d03c51121558a9f9409e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f09e2f26c68e39aea8dbd384cc7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec8368b28e24602da03f3a409549f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c827db6ce9d47607793216b6e20c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9f4ca6db4fa3159821cf235e32a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74ce42468016723df4ce31624b003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad701e54e393043dbe6bbc75ba66f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce468d63a9e583f55d5a3184a3835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726810c4093323368f0e5cfd1d2ca2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471c2ad24431a9d568b20057634cbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336d532c7315f0081764955c6964d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1fc1129f0b5c14df6c942676849b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba52adae85eaaa5ed7231680f62fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4649a798640785db696bb54470e4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8458952c97fd7f4f62b323846a44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a24bcba2628fe3c22d917eee95307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032b29c80672f948403e4433c2e36e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa93378fcc6db3b780d7960b39342189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44cdcc61de7a560176cbe32ae0f3cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4663b27ebb59c17b0dac9b89bf14d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d065b7ce95b60b27b9d66bc7ea388192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8dd15b81693bfc4c25c8b0c3873d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71998fed25990bc6bae96455931eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8a97b4f72edc09a0b4bc04b3f2c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e460d414500c05f25393b85f7afe8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4071a81539dfcc112ba2ba9dcfe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e88a4a0301396efca5d98a67194c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c102ee6513f1e43b7a48405e9371156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f33b103353cfce18b15db59a2b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094c20da34e7df4971ba1b4d7c343b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5c43ef6671467c61cdc243731f9e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920ea417ecd59ea1dde4bc5f77538c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6e1d46282f220ddc7de316b80d18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798dd68b6e839b9f1c5a790fba74865205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e7d228877b6a8ab3098f09227ec8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454f328d3404d17ea6f78eb6023994207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b790a1d7b4c06436ff8d92cf19e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e5cab6794a0a0af597a253a636d42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf897c6a97e7b8bf4598bdaf3250ef4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62498b277e8e17e4ede7baad5d1eab5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e36cb221409e649a34b8f63e513c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898034e696bdd6d1490e3d899616b34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b6e82248e83724589ccdd290f106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a9e3add8008002b9321fcf653b60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413a62db5271bea91f87d82f664a74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec07b57696ebca939e3a165d572b2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c663e6170be6063f629c29edbaf14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f29ad9c7dcb160a849ceb7b7a9bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6945e3e1516afbfa3daba7555d0b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f92c5ae695cf1a273793fca1c815221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa99e6176b4006cdc5b33ac4602e5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382d320c0c40b3dfc6d42d956b986c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f25ac77109ad4ed768e2570ba9047224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928672fd5211f497a23f5843c69d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c855cd559377acb7415bc2d3e72f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f58647ef12bc09220a0e3cb9fed69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277443b12f790171567dac141573404228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced316bc5184facee7c144dd13601cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c19a7f501cf51c7ab223d1241d9be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76685afbdfbde9e0da0093e82f10f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde2a860c6d7a675b9d137b32697ddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22187d02fe99b5a9f7f3582e628d704233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d8a485fd970027ec673cf8146024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ecbdb5c7f8d7b2454de6ce9fc997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31239a76d02e64c803ca9d9ffb6cbf36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1639c5467b25749f6fe9196e55194237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b645bcaaaa92dd947f73c541b322e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a4f9b64bfefd6828bbfddf4479a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547df36a5bef9027271ca73a97dfaad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277953206a2820cf2d927970f3e5d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21183148b3079591bdf4dfa676d9c83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77b5155b24097a8870511926c2834243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031cafc94af3d9777be3fa0c712ead9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b1276ad49314155f5d6f318a1bbe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205e485a9ad951ee6e543701f6908d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7e3b150702d07559d10135553b1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8e6bb7344da83f11bc5796bdbe54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01a89f99cc9be0a34ef1b35b61bb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73b78984df8c5982be6f3c6716b46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451fbbc2e6b10a4615d20551f3d08e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385101a363d6db19cd962ace64ee3b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385bd6ca01447688ddcae4f7e8cf926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29595a243a9a449405635b0e512036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c77b3457aac9d02ef418da55bb77dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c68384fd24ba8a69316b18d49ad2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4986c4aec49d9b313eaaea6018fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0050cbd71d85052985efbcda4106d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012543db069d139fc21e1a14086bfa7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779ce9feb4e4140ccf7476c0ec091d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb77adce250f6e8f8747d3294cebd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d42ea8eba9e31fc93bcf98d80974d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8358416afec52c82011d1e3a3eb76e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a2596911611ff2f706b46778f6ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacb04aaee52c49bc9c01c092e743f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1284b1db8915eeb68fdad5bb8ec7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663929e73c225dc728e9bca588415e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12342e70a1d208e2c7b6cb63464a44f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a82fa4db9aa6e0a11f8d06498bf32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2564712e89468355ac3293e308a7fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b66cda0e7c8d94ac65c16ee59544271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfcdae70e0b9f368fa34d0def568c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522b2a2be7d1c957947c972d3d3737273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08dfdb59a4285695111993735eb56a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de77352d6b63465a0fe73ccdd23c7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb01df8c9d770ddd916b4450d4c65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59a027ab5ca39c3cb05001d717c03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ee2d95b2e2cfdd2038d8f9f0600d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc9bd29dc112bbed1144da55529737279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c0bc40aecc36d283aca4cfc4497c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b49d5c9a9a92e4673d670cbe4e1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a207961ef51b81796b8d31f91f5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e54c23d4a717486b9965ef1cc9f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c9210cfa990de5473c5088be0c49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f6f6eb9c8b2673d7284c0958f344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e07abe1ece97782923cfae501b35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c26b537fe7f36afc1ebf5cedb2b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943584cd7185d747979ac6d9c890aa3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670718458098772b482054aad61e82b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357e75f4774a8a35748e10baedaa3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8748d90fe3b974eafdbb148770b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5caf45d29e084c443a2562e093a42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4166454218315ea7697d7e475bd586293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85499a973c94e3a216e0f4d4589bada7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce60a5dbadac0d7e779d902857e68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df36b5553574464ae9861c326c555e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0476e6494b7a5873fd73a77413c6928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b356c981e074d5489e972d43ec9c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c53654bad1902e94820d3b8459778299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048779b94aa3fc96450a3cc0dfe9cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9686b32d183b49584e6041b63b7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb88c536c0961bd1013b446890ce39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381873e62cc1f9baad3a271c1bbff131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2f933748998ed8dfde92c5d484411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e255b77b7a6b50c3e362097f55ab3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e10024c4de26b8a8455a79fb60232a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a130bbd58288601a518a0eed1347307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdfa6795736f490e20bde5542e3655308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9d6e6c84949bbd0f4e0f04ce33ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b04bea0670c770110a8ea6fb609c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f1dd38406c630df4e39351959693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78242d3c850b62cd61d74cc097fd57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d408f7a9fc654e4f7ee6341760801c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffbdd63cdbb3a2ec7dadb8ded7639a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137f75dd478f417fbdba09eaa051407315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4565dfc3e194840ad785e78b64e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a441c7a3e7ffc3d3cf847e928d46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdf36403abd50ab2995abc6b5d2e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8dc04bba2fa9d24d62bf2fa595fca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf97172b371fea19dadbf314b7bf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18497838c2ba694aaf90f045d9a2a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b10c2ddafd1b25bf1a050a3ef3a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5bf68f0da51837b4aa0930b5692c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85ccafb838af72af959341e696def324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f08e507caf4e00e08439f2ddbe82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b5d81f37a919ff40d51a55bc5214326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a134d072d7f4c590051e26cf32a32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41ff4420800eebe9dff38d5c34b23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9bf731314bef403ad220dde54112f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935ccafdcc1e61349e69a4f711ed72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff8874b44fb1dc5c99589c97ccc3fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701874b4eb50dde903ec1f51daadfa20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a33d3be5f876c9fd253193c3985b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c9e8d0e2893ed9292f42d4e56148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcfaa36ed2e5d239b68350ceec99a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22752971425e88a039d48fb8d6f0e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55cad0b160f052a4bcc2121f9afb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d457c32da8af0feece8f9791bba8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7997691bab23faa5ed8ec4e3f5d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe527b65cb9559565c62970c48b68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4961b5ef3756933ef1f3c2b1535c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c555f0d8b2547b04f763b3c8b05a07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e6ce6f2becb9af49a24b11c234f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c47a4aa98de5f40808371a1bf0ac8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4c4f0e5f1f3e16f0f5c89bf7e1b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d961de4638e4fab2b8c447c277a491b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02632d46e7e0f13b7b51707349685224347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6ed51c194627d8c95b979cc584a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073713656652ab55574998260852d1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18db2b7679f1ba6e5dcc159bcf92e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e404569ce41ee8635c78ddd78cf4bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091484ab951d2d3f93acb451bceab0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441994642068d3f0bba3adb917c5f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a86a39735af6c5afb5f4e3359ddf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8dac249ff1ca32eb50f949f4db2bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea46787d378de4287abc2da95fd91c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fd5e5adf7bf9bd0296378843db66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c6fb05b059868d8cadf4790d75ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039f4eeb2e24fa8ce1b40ff2da04eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8200e4bada812ccd92e467804920d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465eee6b0bed0951bb8e79877b5dcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acadd12d434272210b0dc229c0a0d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908f8b8fb3ad2dce16edd89376a345b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252671b0c7c34986aa886ac807e07b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2866e01628b482b80f8696e8f3df48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9704adce37c32fbc2b8a9d2d2c212e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35bd3650d7d1709a8b7b410e60e65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd2234d9d8adda4bf3828e1390684368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa779003c1d25aae67a413433b3a4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f96af5f978b66c15d7e6e5cf7fbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798096c3e783020a4169eadbd6d0097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c03e83c1268ac9121019a6f182d86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4487512ce32c069c894d2aeb0a640373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ad6eb84244f603b21422f0fff4af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d1a14a2edb6f10436668a6593940f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3b8b9c2d4a86a86ad040c36a36e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244fab1295afa28431ec30e475beb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716b8117f4652d66dc58b65e39495d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349811b08a00898e3ab6b6cd0436f3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a50e16484b5ee2d78f4b650ab8297380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca54838fb2bb6dca09df5a2b9932c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1980e44d9b67645d8cd124f6bc738382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378eb8ddfbc66d88c370996e42f5669383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11c53dc0c946f32cb8237ef4bf5f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095d5ab519eef6f903ced6285124b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29c1f596cabfd786677f3a1ec788b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a074e7e19985129dc84806eebb7cae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1a6b7cc5a264ab0cd1a2b6e71a09f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058701b3d6000eaf8cbcbb2868c58d57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef291ed86df59b8b4c3843d151d5a99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256bcb38d5d657f5702aca17497f65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e50ac492d519919f4382281f695cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0ac437ff481400791208653d7de7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153db7c2bc522d767b500fce301949c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961dcc493526bfcfc7ad884d43eb7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899cd4e1e2cbcc7f1648e0554d020e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13cb1536491356e8a6b2c0c7a930e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fd58b060644cdcca1a0849a43e31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970c7f969df1d51b26dd24ca08a169399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d735c98f4963e57ea4d69e8e7e7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ba6cd5542a678bf898580eb8d29d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cbab77fe8d8b304e0d87538e0d5b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142fc27ddc3e33c31001f8ffa503674403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357806fbdad72d870771bee6ab06a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c8b437d9c6ef5a8471da4259ce8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7297c10d422120781f6fa243f9e64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135dc8595efe029dae0adbea517d2aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35213e813ee11a96c4b78989d1bf92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefaf397d3779c519f9f6734770e46c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12db7a77c101d8270278a83b4c4ca4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed70a3431991d360094acda03824df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266c8dba83bfef253b8068e3ec47009412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e526c7e78aad9a3617b8d0e050df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb36f5e96a9b26f2001e26b14a8172414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4766d530bb68b9303209a731eaf1610415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e24a0d1e2408d77e2f9c6284fa1ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59317fb05add5d446ef61477617ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39502a77c20e8f567da8f84d737a05b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f4fa20afc6498aa3902aeff81ad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80574a84fc5e1b19ff9fa8078bdd379c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b4c989af0e5223f0a0246a94b5e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad05c87a675b91fbecd365f9fcdc28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180925800bb6c765abe4aa8256349d1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad2b2b3066a9cc883d323e894189c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd595b1c81c72e2749e0964707fdbad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb697ab031abae3583870db3d1297426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203698c337e67c0d3b8ea8ec1edcd353427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1718691d588a559f7bb2075104c126428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f135f404830a2983efe777505cc43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393756b592e204fa4cf621368dfdde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be529127f0a2768400e2b0b5da394431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb85c0e4a2758fe0225bf153144bdfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d713f27e09e269cc22a3a52e163de12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f7189f7b4fdf3b7063e4f1920fa3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab000cf653fce0a7cb2d0392687188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed86c6c8d587a00e260f14d8ffcf10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9a7072da93329018d1cb0c4ec326437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762ee7e84db0a16cdb3ae570ce964c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6e77e4efd0803e3e58e78be56471439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87aee1316090c2afbb6bfa2364bbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872ebfcee0a16316db5f69ecaeab87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843e65417f5ab9483db5e360bdf70b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b12c05607f211cdd8f7ffb6c5009b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc9c572d547102e86a4d911be03ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea413dad6f9d783a83250be673bdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd9d96a1a2e5085c91b43fac1f652446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47dede4c327b5d402efcebb1b32f8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e63144d6cc150da78ac9443b50218448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccac6e790f2e2d8d2c74673cce4a76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d81a3dd50607dfba169c57c9ec17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2512839c687cd87b65a38e5dd8d8c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808294fa410e49685f2caee74664691452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3609c4bc3f8613069dc0dceb25ad16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c465ca1f78af7868f5f107ccb97db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad4d0459788ab44db893154554eeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ae6bc9b17958efb02d79b1a113fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb681cb8e6e85785d81e5a1f6b792a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608527d2e1bdd3a6390bec7c108f9ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95a71aaef4fb7237987d616d7f374459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a076e318520d5972e36d5c3899e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d6ce55458875ef2071200815f332461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e1056cec20327d186813a8409fdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8eded7ebe41cc9c12dc49ba4b98b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc83ea44456d3a20fe78fe05de6890d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721605d7884ef6cc710bd9ee6c7b8ef4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3862da69dfa8c96e5280211e0ffae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1606804a5a755b4498d6cc2ae6cdc23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c1a66963d4574884133b09de62604468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a21c73cd51f59d9e22570021cb77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666890076201d3c4fe2784ab45dc1bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4255f91bdd1418060f2810d363cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34878768c19716f1715e6fdd8d081472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9242639a20ef3ba85425b1b3ff140473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b68e989baf63f2bc3dab6e83f5f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119b7a306774565066603f09dd2b923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f5db712c4b6e877383482d1c98c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4814c19946ee9d88bbbca8bebe0e477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>