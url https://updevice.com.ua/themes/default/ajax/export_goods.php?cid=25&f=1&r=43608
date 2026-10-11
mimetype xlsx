--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be207544fc8a2134d7b6c6a3d88afc461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac246e7a60870c6a574812922e9292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742839c94161cf7600e08fb2e5d67caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff1b6e0c2745080c1529516737cee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376287d1bd7f94139e2919ee20249f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968114da243c9c07248571105129596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7e4b09707cc6efe7194c24c50e587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8935e0ae75f8210bc5853233531f6ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b12cf407ff38ee77a78c6a8c262859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437cf9aa1db7195971cfbf939b232210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bab664c7d8e384d5c873807bf5ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f949a001b5f021f5397fe01f19f3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e79882da9e2a7782c3a99c4d5ff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944468b26fd162508c98192e5bead35614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a0b3f9a2e304afbf1d7578969d3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d29e6bb5d2cb6f37f852b197bcbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf5c49b1e9b984763c14cdae6975617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9aae8057f437a9a02b082f085714418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c82ac870c3ef2f016f9aeef3ff752519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad02f8e3f438678d4dd5daaf68161120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175770aebd1c21a5efddd0d2c8a9128521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611fce6ff94ad9dfe5bc6f8734c44122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b2cb4fbfde01a7e89d2933fdc0f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f439cb2526c83637a59100d139dff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f5e0c32bfbcc5ea1e68bb82bc86925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7a1d63df51d6c9181023397f81a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739964cbbe376924e13928d58596b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8000e329cc8d8eb90cc90067c3e1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529e5101a2364ea30b68412d82452729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e3db40115341be52f41e187d3ba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fbf70ffaf60d3620b2be952766c3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809cfe876ba7b072f627609199da1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91738663a74310337adc40ca67b111733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff24237d6bc93076c32ee62f9ae287934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053143e219b5a6058cc2efe431009f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb26ba8edf64e949aa7d95123ade8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a3a13efd187415a2602668193ea337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461c6a0e2fdf9d8653aa5bf4a815daa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14a05e4b1463ec1cd886ef248ffbd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d86aa714d069a94cb7655f6733d7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c21f0b7724ae74381c27327d039c9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f56dfb651e8dee56b0aafe733ac3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d60e08c4fe9e8ec098e807e2ca20bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6e5f144df940eed00d007ecf92be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf33e5fba40a4e53d25c4bf1a8b1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63403646cd428c265e67509a02db9c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f32fed557a601c0f09a08d9fed752547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a75413488f64be652820e3c1256e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f6b1fcdbf5e91489950b27e3918749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9423f1ee3f87a5ebd826dc577c1bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead01a6a5136d98d5c6b033ab50962151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c5851e24abe71f890add876d2f0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a361414bc70a150c5c1e547230d77553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0381d16643bcc5e389289ac659aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ecb3c789618369c3bd4508f9268fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb29851bd5f8a8a8b56ef237f56b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e112d03fa2377c58158e4f3358a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b31d2bcfbdb97e982cac9454161658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313397df4017fd44223e3ef0e2bcbdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbf39b576226c30808b7c845239a0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9061ac015410895e99c28aa9aa17961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ec788608230a98b0a9096129e23062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c5852510ac2ff4b915709f56828e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672549b8a783588838c4689a7da04ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac5dba4185c633c1b0b96680d1b9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e264e405df46ff48c1189e505933366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a93cb32c9420d454c1ad48d021fd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3ede8dba4d6e8556fae1b28d50bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dba1814fffde69252c1a79b2c307369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ecad5b68fbf9e5ed4bd2963cee3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0952d78092dee542e9688cec16b6e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d855c70d5589a98212004d2adc5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102f8212705773a6c2bde7fc84324373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7efeed6b22b14e66117d93079b83474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd2936e4a60202767790eec831077475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4759acb6e27471506a8045c1b6003276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09544eaa11e44a4e9cd0c554019ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7facc6760bad362bab5584635e3a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15253fab5ad34da9607fa5022c6d7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d67adea66521eb835f89d58e65c8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2bcc14ea75cf619d91f16bc513ae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90c326f5d7c7e7856cbff7a5d157b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f7815b7623b5c70e9becbaced7d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc73f458f4ce69dc5740513af1dec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88edbc943871fac8efdd783f11ee8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40239559dd4f40180d0734807258f5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db01143392c8d56553232e57ccac687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6b428ce588dcff13ceda7442111388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10358d0b5dc99d5ea094ecafd4b719c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05752d62bb34e823f8087beb58aa9a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038212e81025f419ab12119c0c02f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb25134a1a0ab166abb7b8cb5536e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b5f949685de6e1bc8edd883f9d2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865603fd6477f6638e2d8bab9e88dd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8fc0b0da61e2c6c5445c682e01ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dec1fb8dbfa64f28452a7a75a889d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d671e27ccd11b8cb7c8ea445031d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c3711b1a3febfd863587f594dba098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6608fe62d36f2b007d49285753fb0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5957f5c67e15dc8a447da7aeaa5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e08e73db73ceb722c1058c24b7a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313eb84b41b969d14abebea91736c11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4009289ebd41098caed175401afa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede8b9a3031564783824dc876f1ea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f91264451c2352383aade465bdc31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d32627564167c337f68c5b6271ef5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c154a18a70d96200a1925e4bc6cf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af8b6d090c3a2e60383d688a59fe1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ddba0199a5860c34771023e44346f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13549b63806091c40548732a93458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce455d4c7a8de6c3d01e654df55973ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac48e8a56ba1eb0671291035c7386b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ffb4ccb7de08126dd0fbf1b7cbb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d5d67a65998b645ab36740b3a1de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bffb8837383a2abebcbec4d798a38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1ea4528bd8f59dce4d149e1ff97eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d2eaf0611b6f85b015bc7ba336c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85313f3816690f3998bc8d359f1e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400021e50652ca3bdea1ed69a4b1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7795884625ba6dfb2c96e9903c88a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dccc89dbadb81aa3148a57a152ef3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d51baf775b0ed41449f1db17cbd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ddccf553c814e23419287941124f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd129ce9ba16d452c0cecc13a0aa32d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5775e9e5773ec93d187e2754f11df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b269a683ddd0b39673b7e4f808f59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c88a23f3ec370538840ee1eef24d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae20eaf5a4ca5f57b08617ddf00c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32ac7e8b8740bab8d6de6721e9195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da440cf80d9271728a2a7c5c3279d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d46a679f854285df1eab32dc7ba6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a81633c1fb10758cae0564923cb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f7550c2b9f7f86c49b5dc0acc041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e99654c2465259f349e82a9e446f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1cb7fa93c0d6e9683c399e83c754135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044604a22d651cc07725db0a2f292d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346871ef09ea29b10a232d005c16d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84277ac4adda0527783b2c945944fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b29779b28320479ffcd17f436b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ce08296205ea2e89edbd49a4ecd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe54c7af1e918a78eddb91a30821be7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c89ae51f268503e3d91be47cc1369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd49119c33558fb935ce5d4db9595143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2db0a9f65d2fabc4bb9315824e14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ecee1b63916425b3ca993be702c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a31d333e74cdca02bccfba6237075b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae15ad35008f716cebad74ea3e6a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6beb2f569a0667cc93708de5de09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77adc0d1e23110ab3872574bde62146149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b483eb5c5c43160a230f1c39e0e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dbeb36824fca47b5e5d71f07973c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4144061326dcbb260f3ce0ee5e9b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ae9cd1055c1863e21e010564bcab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b549a36e3c8f4b727fe3c28559dc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0dcdb285d57feab6d0990ad8ff54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40d5c2e032b47741b549b44c230e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249209c3fb9deb5d9b0829da2f6b227157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c535df87ff8069d99e263e2133ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccc26be6a373bd0cfd18ad3d69f7d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e5af1adc6ad84afd6237664f0f87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a507705bd4129509dd0544bc8443e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105650e46a204c8d5972e8987f7edb27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec38d4692f80fba98a3bd0ddd7a0e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc29964e1436657fae6ef200863111164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7856f88fda24da018a6b0bc7de092f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0299b9d63052a8ef6f5db582c09d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a8f44479ddff516c37a30a33d74c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f078deca6dea6c81e2c5c8dd82650fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ce2e892b565bc6220583ce25a229169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7af9ba53f6c3bc9a8e91162dad088170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd18a6f8d2c099a537190b919c17fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2106e60330647265560e5f7ffbfaa79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045c8115de60cec3213facb94ad654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2de7fc74b0873cd5c58b54d711b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14cd080f0ac5b083f3dcca3ea88967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e031acab907cd322ddda2c98f7f58c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc53c0646b2c87994eb6f633b26cb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03591daed7ec40bff1659777646f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe96f4a9863107b301435d0231d1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703c24fd0eba1d97fda4b07af95515c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19f0f737cb0be8437a3501efcfa3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c274d9bb6e342f23b51c5cac9c35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5a5436d216a9c94d53366daa9766c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27814adbad5858a3ad3093c376eeb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8816ddcefa7dab94c89a606f998b54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475735c7e05c573c452f335bc4bb1de0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2f903d43f8aceb356afe8d0f09959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177288e35fe1856291166b4e0eaa6c41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167270546a1b8846eaf6b3a3f2c578f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d31cf0653f3af15e0966f953f0a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4407a41b501da76471ac33104c564191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ec8fc68187e554644c1f197ef8f16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d211225da9aa29ea6711930383455193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59d4e17843ef6467953931cec1ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851540c180cb90978e23c6678fc58b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19311fb32914da95acbe13b132fc43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4ad2fe283dfbc8d7a3f47b2236581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02204d0af905357278a83e52be8a4f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b52d8fcd834466f89ce2a92895471199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fea7854a9601fc297ca9fbf66988200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28230bb4ed885d6d1cfad8a344fc55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff05cccd3e4d9e810ce5ec97b25ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552349f475ba44a0e0a8d15fb42b6ce6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c64909cf7b2302f3b526bc1d6039f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2d1ee37931c7c48dc28ff516536f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0dbad289c222dd1722af4936a52f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db970d19e8da44a1d410ff2cb118b29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b409e48786e9aaf08e366d58acd7ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b02e6ed864b9655b3cdf299f2c8fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374707d2ac870ba1f3bb199db77eded210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed2c891167927d2d191c5099cd5b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a740e2488b9c47c6322dc8c8c90625212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c91009d93e55791717afc912ba6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258d886e42a68bc511f15611a8d0da7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf1b4c25ba5d5450e53292ff8d5ad2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1c04bf2692e2340d8c118d4424568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92769b602250133ccb3d1bb52bdc5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842520ec4df7ceb041c912ed3e8821218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa5d351d2ba263e2a72516aadf98d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081324e871c73e353c8f813b5b6aea0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6aac37660a21be647800c02c736d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5107034fc463196ca214a1de3029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243b35465522178ea9cfadaf87a48d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9226586548d2fe49f90287a103f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e1f96803cfc7b1220098e39add3ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e0d0fe75387b47e18051a2b40fbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872d0b7ba87aeb4b2f204769b2d514227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06f47eed9d48b811d42524b2d34c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6a7d6f3480d2d88df149e96f23b90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f3ffbaefbec6f231299d777e35ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590a04c73062407a336d47ec52f30f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aadef45c491d4a29c7ac8086a02c8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98bf6717fd9400e5ba4fdbe1e354c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c90da149b6175a45c75f60e23d05d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8ee0cf124f187bcb606b6628f6801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a9c89524d2d92a229b09a4e05ae9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3250707cfea751c4107c69554955bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1aba40911e2264becfc5805bffd75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc36e7c5b8b69d6fa2894b689bca29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2163cf069e1f9f9bdcc0a7170939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b409164ff72aaaa769bd9ff497eb9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19451ea5de824e73f3de7feca744b3a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e730dbb59537145b67c90ee5ab70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164fc1bf0ebdee6a775a9dd942b3be1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf7e412fa1cd65951da9ff5eda9b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca198899280697e2e39702c68ffdada246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb47cd43634f521f14fd1c8bcde257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdedb32ee05af1f53caf65f97a32e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db948c7502f2cf334bcacef1c17ebab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff512a201a74bf998fd31486ff4b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9682c01a317b1731f86f330941c5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499499c34d6ca7c92113da9fdd07291252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5cea8b7f610e2d90ef25eefb507e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17cff58baf4cd0a2f35721f485dee0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfc257af47018f32c84363d9589c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5fb27e5c00db56b5e7d02bcc4a2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63b39a648e896c6076916ac6bcda8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d678d21c239874a3b6b083d9fec7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e8fcaad9e71009ca713167b25d99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880176b9b3313321e936b1b6bd1382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16623a948c31b0f6db066fc521990261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b58ca2effa938b5524b28cbd8274c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1875cb6fd0520bc217bcf88f2457c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a70905776da8c81ff56ec2db7385264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a04cafa0cdc0a89c43393b54bb43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941792385195c12990989ef6000c014266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278ffcabe1f155fc5eeb602afb8797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cc4303b85276c37452021dee80aae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d14306294db6b2e194cd784787d18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db71ba9c9ea402c2a70a7655cb9c9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed504035b1532a5d5318287eb262ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2befbf7dfc993c361876ac869c03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4caafa44881ce2abd81057f25c0cab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d758edfad51cf77ce3c4c5bc97bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3582ff6dbcea51956623244f9cec98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59ca763d89af1c42db6d3b9cd6c6ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a0af2272c3cb553970bc5e4f43bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c89053d18cc06d499e1a994ad2b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716149a742e17996bc37cb70d6378783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f9dc5a90f8fc3157534106a0ea33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa9ec4b62e13aa81649c68998b34b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd0ae7525763ef0b4933811459972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8403742572cfa453fb22cd21b1a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe8a78821735d886b256f47c5a5db3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1d82d51eb73fc1889edb9ea58de3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea443266eec88d5f94dbf3c556441a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809662b95c2238ad03b713d7bc4e18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6de25f9eb5609a9588737df5d6fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242df09db561bc11f2b8e90668b4fef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9b5c47ab0c8badeec312518fc050290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908025462ab2cbfd77fb69ee7887a23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf1226dec6c0c0a280d374104cc34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e0992c21fae69f9f40b502d377406293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2dbff6fbaf8f93e2cadbadbaaba9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a482e1291dfac322313a60f96773295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f8cd0fc11bbdd8a65312aacf18e74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e8e73c5bdb75c4782223c8e64c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499bb72442509488d0866b4eadf13fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847fb9ee22e27eb08a7e31965f2c4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d1a24be7b47b199a616a3f5d26c85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d014166526948689c5d7965a4b896a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b2a2f443986e2baa0aa4540f280e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bae395efcc31ba114862f16b1c63e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ff0195648fec3a344f8243ec604b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f888cbe5898a1a80bca2cdc470f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89bc8e201bb72a87403659a3607e8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2e9d0515b2f9c909665f3bae032f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f6ddffd893f2abbfdc2199bed1e85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b295562c490b8a2242ff0a805532b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069966fc748eaaea78abb479168eed9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a071306cb6c58ba0c37950b58f181311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73842df0cfbe26790ac64007d5a0b54d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dadd000f57a56bcb0d6232e73357b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72588105c66fc41ad511443d62daf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138cddea20c482fab428e6bf5eaaf63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2acec6e95c433e640152bd9c06bd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad514f33ae8f3d4b0ad62ae8d37e34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1354ea1e0e2650cc16785f87e4df43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c0839b77a5b00217ef98766ef827319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f74e7c89fd476626c4b6e6aec6c64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af881d6a17040f4d00229f552f0d09f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4e6a5532e1d8151d7f0c56a9f0b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def6c7e577e104441944c37d81c8e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d79572fb78296f54d20d54376148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df2e4cd70a5fba18dda9f9107ed7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc28c201c04cf8d4031dc8056eb054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b7ad548349b013049f9829ae20af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c83ad7a07f2bd9c8b402c0c95866d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec8b96debe969158476e6cc4c5fdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c539f8dfbf8c631d23aee46999dbda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741827e92ec566d310cbe9bf3ad54b41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3655c2fcc34638a3e7fa9a72fa5b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd942f5628d3edb46203ca1b38ea196333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f3d6f086f89f16a6150de737dabf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e44faf047c09fd84c72be16df1d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074637643ed441cbda610a7d336265d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d87e3f90d13b25587dc9672cad2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346784f8677d42cceb41b37c56066f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ab013dbacf085af0fd2bea7a4479339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a1e7ee8015e4c70449c2878bad6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174933142afe40c4225b4367b1ec528f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d991b695eb34c99cfa0ebac0160f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81270199b649b5bb7a33cb4a11033347343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258572f056bdd91b2bfdcab661e0321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5234fa4488d34c716218d180beaa4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ff51d8656a9eb5dc42023c064eb71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd73ae3757c89d652c5da5663a1f0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba6ea4a4030cc6d5231ac0596ac67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d67d4a4ede3d7293f3f71cc089377349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364fe1fe42c8a7fa840c5f68ba3cfdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b570bcfdc82800909169ef06fc0f35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ad334b1c2b24a7b9b6ec1932fece352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54de16312b423d50f7dc78894bc3fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca645f6812b6e3eefca66675002c8ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5449f6afe63cfab3a3384f3d41c06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcafd8f96d49b7cb871b69960a5080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8550534ff8645a747e21c551acce2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156d57a523663e3460148aec7f90909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937ccc7d3111678826aaa354d17cfa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1597c831af4f765a925c001c9bf5b14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d0577cb43ec729beb67b30c15982361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da66e31e9496a0bfa0060044ea0bed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c05c39b61eb8c89fc583783dcd01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990b4ad0e1fc0b0fec544371e662bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa78238629e19d0394fd0bdfc73fe2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a784e9ef5419b733ade4d839446973366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708fbfdf0c6090fb966d5f0dd7e3f63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599c4eb1905a6d094afd1a194d3a79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0350a78474fe88664d40cb84779831369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72ba84f8f6aa56e48175bd6942a58b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206b8f910f38237a9ca02a0ff5067e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad0e0260bb3ef0b4413b9e7eebfc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e1cfa112329ad0b6e2d56c94a378373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c97b204430f40321ed837acdf4dc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589948bd465b013eba506c7a895ef9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46374f8acfc5589b53ea32610799e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88535bbce173a5db03b77460e8de499377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea785327d573cbd2a18963b00400f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df535b07922854c13b26fe8e85c4f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931acc34c8612567cdb3c43ff6fb8f5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821d8b3afca3ead1acf765dc3bd2292381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03e092ad6ce06f0f67e59e6cb4be9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b33a61ed12011ded93fbf2bd3479383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580eb202388a4489a54659dc8fa809384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468750c1a6f81001eae2ba6ea49812385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c5b280ca74a31758098cc078aaec5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deee35312578fbb8fd68efcd14d01b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365c6e497406de8d5cf2b04b33fa24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67b8866e4aee177e146704162d4ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307546d7ebedd8f3c0389383a8d67e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014cf48fafa68afab37f9568df394c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3937962ced23c683f0c593ab493f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c26c8e26a38f8cbcbf4c4331728c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec07b009af11900f87f77e0c48fcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd19965caaf7160af6b33779c14cab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155a8334e195f9eb07a8d8499f46c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9794d166f8393dadb8a2e6be3f9e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a130e6847806d66c586160d9fb9c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f898ae7f36897ac397b16360907ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980317e3268a38ae8f6dd193d3ebcef8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e85e6b8c4fc75269d0fe74cb6f4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e95eaa3ea1d58d0cf0186ac5d19e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69b4372e6f6a66e31836e2affe60b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a4c2748a3fbfd29967fd8af18c0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79d5d100766d478609214df39d856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c069cfb4bc80c199af8f8afadff4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d819f1bd6d30014206cf25502c02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed646d4e60026c92f5c938c71efc972408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f070714b6dd51469b34d9aae8ff5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfa5696e521de5d6638abb44e71f62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f09ddea4a1b458c1b3851e76d7142411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee00f78a87e2da9664979b3ea598e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4237df10638574d1138a3455242df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006f909cff43b730b52c03a195dc1bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165cb755a6190cb2840ec8027bde6fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff8c0fbe58faf08ace06923680db50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dac7e4320830e9c73967975f478cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286aff31bc582593209bd49361749e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7950c3a8d0b42eb6dc3214e074114419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7f5310b51fbb0cce51b42ed743b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee17ab0ef54ba3890756bdfae46af1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e1a81c99832eb308228b145fc7b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe12c9174e8285c658edfc313f44ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56db8c5282b4996e1a8bf4d16add87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de4951e4360da5f1a82402dd569ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a11305cd595470b66bb80c727c935426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ec969f9f1d61144ab78c08dc3757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0606ed8fa33f37859586ec608315ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20bb8725d81fbf5ad975e3f3c90e8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7f32a99fa0e234394bc50bc93179430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae36f7637e1ab88eb57a5e3287d7794431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093917670ccaea3dd99cad68d024b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620daf29a4dd3069a26f0a9be6ff6e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf2b80ca604ef739602cb84d8c4dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dda1fdc0c38b8039dc08b519c6fc64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe566c279dd0189d2b4e381f9d5e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84377ec64b5f549fe788383ef7a6589437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a516455b3d148577459d2e39087a945438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01a9d996bf6b883d48469f0ea1e45c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d08f9d1ba3ac90b549ef43e85f20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfa18135fd1a557fd68043eceea9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bffa179c9a993a4aad93f0127df3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd59da20b610401784e4ba223e3685d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048b748792b29a7a48f13a0e36ba8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68b28e386e6055d7042ca11acde2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432880d8847a8d1f1f89c75336ddd76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8b924a2813311c3c8ba3f0078d68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ac5c4f759700204cf428d731e25a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3284d1220cc3c8304cfd20928e6f06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6edc9e29b3e15be95556bd4e980247450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e77afb4996895781dfa4c1eeacec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a8ab0f57c83d7d833db661909db5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cac8d2c86c37ce38a248f8bd418ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcd3f0e92dcc2bcaef37f1d3105075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5037ea28ef3d11da2c6ab3010ab0fc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c9aca33035a55cb78d5ca52a28e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f503c74c4306044274f94b6c91bd5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff036812c16816474d1c00e8dd53bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6b612f26f417cefb29a25c5008ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668b92e7afecb9139edb474da1584a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb2d02f1cae59ad57f1234b560d45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea20e4eb1eed6eadafd7ef03c1233e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08173a723c90c15a01939f6bd5678d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61c3f9ae260360d33c702b738f113464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c58caba63a89ab874b8989c290821465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab0e37c44d1380bce142b2531a413466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03474c93e9a6730eb4af45181bdd5df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef3d1cedf61852c84652db3b0c8be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c0e69bd304568ba54785dcbeaf60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba8dfc3f9237c7b4534e6ffeb1256470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb52d09ea2dfc46d3486727fbf4cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83335d1384275c38fdefd6a512d5b9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326728509465a5f6ab05308fa00e07ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8ffd8f459e5ec4566d6c94c47dee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bbde4e2ca4195eefcf2a128118e13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdff69b92676f5e5d011d42a52ea15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972571df23194ab76ff8237a223de22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aa17807fb135cb403c6ccea9fff70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935131334bf9ea6418a0d19733c4c74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ed1c0f08124d60bdefddb2cbab61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83e93068a89cd60706e526434828a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae994337bdb486228ac999ee61b462482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59b45407c5772a7633b4af0156838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70093261774795e84bf4511f6245825484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece48598233a740138f755ed265073fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dc93eb5bc89ca45b456d0bc487a3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387255c206d6b670623b3ecd1048425487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a1ac2aba8105bd56aee6a43f1e8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ae8c1c16ab4f311a172e0c2d1950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec772b02e4dd6d8c827dee7dadca1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb034f6f1b421835fb43dddddc5e47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849311eac00810e5745c81047f5383d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902101eb93bdbdbcbf8be7578333756c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f4f0125f6a4a32d1cf62672b333e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd3d5c566dacaa6b08f14b94906171495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0a96e530d42c55e83b8a834602d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef8100f4c4b9df60bb2f04ac2140f497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bae554d36283c639eb472866d75911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125043c417e91ece367a95f06c9351b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a81d5d1264d543be43a0c2001ebc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641a3d612592176dafd916af58aa294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a558de561a9b4037567ecf953d167925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f588da5927444f740ddedaec295e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740fb4434c234124a13b8ce4478f897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd9bdccd66c022023a8d622705d068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc852063dc788ccad733ab75570a2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a3f915c19b8353f49fc97ed809bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3c33b7a30b02a19b8d18001cf5f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf071a76243ae651d1b55500911a3cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55063af6eba7a847a278fd997d8fb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fd3adb1588f143d2f76dcba8b697614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31748db1f827ac97af2d5cad9fec1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711876cfe140ec97ee0f6d303d7bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8a4d7ca72b1c115a296d1a2e12dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055e8538491126b0748b725450b8e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f79a766f1907f9a05973e4614e32e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc5c753da23e20eb6c55fca87cb2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed58ef41d9c42dc3881bf133cdfb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c2ed7c3db558c9fdfd35d5ff4cf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259bd16196d4f8f80020de1610730e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e369c222d4513958ab88ef69405f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e51dbf971ba6f5d3112d29204b77225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebdc439c02ac95abfb1c80dfb81b2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888111a0853c879e3369c1f917f473e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79de98cedfc76d9c7f05e37fdebb0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ee5d0cf78ea279bf9e6e58bd43ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a6eb5ee95b0b40e252135a5c4284d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff472f6df719f7e2c2b43c3188c482431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0aebba2798d3b525021f13e3094c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc10193b1eecc6d9190639547faa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56afb0c19a54ae7feb6872361913fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29eb67115db87ccd32bfca406ad7ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ed16e88d2c59d638570dd44cbbc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57100a90713b88f9faad3d825b0104037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ec33a1099187ff3f8af94853156138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27303e8852ad393a25abbaeabb291639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102e164ec9a3e14a6789039dc1c3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369edc23d02f2f3e937d07948639217841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1dc49603efc6ea9290d8b27f3301d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01085a8aa6f880a12947982738435d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd85d021686caf69131d77e271fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16697c0c418cb0b05597d04dca20f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3740054e732e5102dadf0eec5d8bcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c36d9556b84cfdb8e74d3ba79e5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118fdef634bf02c5edf33fda11ea8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec8b06986cf59995c3540d646e07749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ee4d034ddcc91661e36989d86264d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076bbdecb584b7b3630651a01fcfb1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00123f3961da258852c528b3856c8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0649859d187729b98e5acdba2428053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e52bb5161d74eb92300f47b12faaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1950af921b646c9f37c1659383785655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8ad747a7ce65273418d47461a12d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6237f11eaf47d428d02b91a3544c96f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2423347109788197ce4d23ec2f4d1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd2fe8c8b05f16ed9d9aaed29c0ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed439805d9de6f60a2c17940b4e041960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553426a1aeca5953bbe0b35610d0cd3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6139cafce9a5ba72f7f2ff7a590a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b01c73d77745b783f08412151c8fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d0ffc2bb2d21cba6ffaf91f96ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635019ee31e3186d018e7cb736e3ab565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b68ede730bdc111de3f8ab8eafc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d9c826cd8f6c88ea65dc14614e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e53cbd35a57539e1727aabe85559068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611daedbc2895871cf6e8ba41ab3a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c466f7882790d11ab6caed31e565170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cfcd782a0e03f5e3a5f5a9c4fd06f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e4c3d42d6bfc45758e3a74a3871172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ea8346a1c1cf202ce5402d081325c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ec46f1462128a3036df5c31ce7d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11cf53497bdd0809dbe48ce1de174275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624ed536285c2ce5ff61254576190876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2716f36bbbb31ecbf8f23f91065d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f1093fb2c5bdf75067ae47b2a0c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6125bb635130b664e0a021163d643079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f9b3ca8878d3f3e33cfcefb877d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdf177879e4dee1dc78b51734d8dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c60dae03d83e17396108799e801cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65bfe63331a79b7f93ed45fb2926c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff6fee8687f83cbacbe94e2fa593584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3050ac6f37ce63092d7a82c12dc9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e2c21bbb3e1c19285ff731719a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ee046f35399c7e8db3f632b5e3f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543d44beb8899114f40f093a03710c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37be77aa8ad5bae35348c1aaa2f1f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e2023bfd42b571202f3d8f1327daf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce554c02ffcc113518d5d4e69954391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92e96c831a238f69c4fc85cb869fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73739aa7a03520993616d83ea56a35093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76573530fe4583661643320270eaae694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2918f4113df042f9619d1c7e54b30d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f1e73e5d0ce98bbd8387697e746196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e2040ce3d497052a80b78c24135397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e014c6cf81c5b901795c7c7787ba098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2738d4e998ae4a5d44e4bd69497cac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9f6457c90611c4bc00fc6fca9d13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49bb61b84d732ee6e58b909907586f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c43c57745e539d9a9a61c883128ccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685fdc687b5f695f5f85a2f452fe7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c038a1d9e4b85650fc8590010480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40876493a262f3c63f6c80b9322c33d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e182ad255d29281e18a7cb195d92240106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc0977d33d99b119bd814e6dbca61b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800494efaaa4fe58a28cc9ebe280564e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df1dd85af6bd34b267607f22c2633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9317bf2988dde22672e2fe1736d9d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f080823c8edf111ed646cc5cfa2981a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5eb096d889e3d799f80d96a0838e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380f853cc0cfc3132acc27bc779a05c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd56e6e90aa947791283ee82ec39d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8aedc5d677117c5ab2076d70f27b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131cbed26490a9e894a33bf5258ba4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3054d9b4e69f698ed7b6e58c9f3b686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa086a90dd6f94fe304ae2d7f1776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4a3501c130095f118bc081e2a09a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2fce5eedf6bd6fe8e31d9cd277c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bda789632b90644b5d5db3fd9d19c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9336bb873a95d445c2b3faf0865df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78232be30f21d7aa332b9465e19941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edb15061dc1ecb94863288aa87bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8ec3191c529ea34fcf36962fc2f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a32af67418cc9e2fdef94620c169126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e046bcae9e1aee75e17e4c907ec71da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb60005b03afe3429c4f2a427a143b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802523b4fa31ce439a1e2e2a2907c3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538a3df1a1e8622f0594e364081a07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c185cff00c75d151e00099ce3133b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3e7ed68909258b31a3542ee6c6d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727452c55a0476cb90287e206a0290133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f264d0c0e21ba1d504dc91790d56d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc99eaea2055cbdab05d40d93d53a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d507405d79cf5635e2c08472a63cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac125a6bd619ce21001d3ed74388d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad421b2160e25807682e48b0d5a4da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca389158c1e8c7ceb7c8796dc8c700e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64fea39c5acfe53c3a70021d1742d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f3cdecf0603c8d8dd4531e061d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1d153af3fcb0f01649467ce5df7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a92704afcfeea541c10d0abb9796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392679cb170dfc10d2b285e2759c06e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4d148ba2de2724e0cea322ac2c097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9aeb5c0d06bba372a5662907bbf29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b83f471f8727aefc7e14aa9573d1da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec656154b63d11bf0ac2483ad70cc90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a956747b3aed91011207d19486f4ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d9e39e84be803d9ef625f1049df9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540269897e5ac1efd997da5eb945f8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd94622a54b9859fda61066a75f27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e64ac8920814026227428f21392c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751a34bc78b30dbee0aa0c1bc6b202154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70cf3f4fa547b4904bb83dc58c4033155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5697918d1b54a0849045e2b77889156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad76f0273d815449581ed94ac3b262157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59cd2a625e066ef193472c9fe98c8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8752eb5a88df29d68008d40905a5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90678de4b784db5a178b84b3c9241b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e0290ae226c1fc7764541a0c3d26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6b5df59a07ea45ba43982fde2079f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863636c431a8e582dafb3733ad5adc98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd050a946da5543c75a873dad7a682b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200fd446930b8b829a2107814d62009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f01a670bdf8fb2e1dfafa4e89b24f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b482c3ae0fe4494bef406d07f63d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bfaab4caf11ff485279fc765608ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50e7f1bc88672c8889333319b6c6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e6e8878a28ca16a5e81346bac0d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467210a1c5881892f44c65de0acbee8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2360b459d5e505fa63da6a4648fbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d53c2426969043a801581b84e3677173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ff36d1466f9030a56ae977561b43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ed4b94d358432f956a529c96d14f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdec4d92730ae2cc0b22f1434f00d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe9ee10cf55f445f9e6700a1bbd88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d55a4c84999bca80e45153792a297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d21e75d5505f2bfa9cb4b6cf65c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d507d86734ff8c399150ba97b497c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5a8195a3322d1e2fe990ff3bed0ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9652cb2ad2eb420f143eaf263ab62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606618e81c880d90c2f3c2a7e2066878183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ee60675434628f54a6391bd2b28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6ac750935f3193958bedd227e7d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8089c1214e64dc6bcf2bcc151d67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4404d6fa9f8f392cebed8ce8f107640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe59ff3c8c23fb841b75c9aab0cf9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361087a828931fc1da2d2d148aa5c0cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bcf3f2f5520b8421a3810e83eb8b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471507d57da9081f03bbfa2ebb3336191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405b14fc8fb8bf8b7b114820c4abd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d42108b4b8dd5622ab812adde70d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9601646e3c76cf1b60b035270d5bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b891dcdbf8fedff53f74a9cea440195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f31293c239b0b337d9c4e59ff2c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604d211d364f6ed106734608358623197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e517c5077b7372c73a7d3d8fb5574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079bc567d6380963b6ba17c9a84fbc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01737cb22a7d4af65aa090e2ddff693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f93c796346381b6dcad1f8ed34b13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651dfc0416a4a0cc7ffb0da407f204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab0c0dfb6a13804ebdf01e803ab10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c0942f5fbf9e09f13edb5feeda357204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0d6fea304db5475031f00bd2add9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d94eb2733c9351cb33fab4249ac9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef005ae15b1bbafc6ac61892b7e75b66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2b9136e6fdfdd8f2821a4aa080c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa7f99186c8ee094d2e2c37b3b59e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaefea59dd4fda7a91024f44506cbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a0524551424077d68926242c9f41f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1097ebdbf4df78d6f1d4a40141b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf4dde43036b44384a6b8401367d79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e65dbf57a9c9893f290dd012d7d66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd278c6e765fdecec0f1fc28816ed76e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa49fc73144d64cd76e88823bdf28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faf50feff2289085ced887ac499f11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e1eb27d65ea383463f760c233e008218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbdf70c9ae1b1b7d240946aba930af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8fb2835513d7a47acd7dc20a03ae1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e7e01f85ae2463cd04224b00ae27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ee23cd237ce804c10df40e185f336222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786036265fa5eb2878b1c6050a67b32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa87866d409cd52f8f947793211263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86aba00f2db3f5db8019625176f83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403235790f7b54a708c8380479b74949226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45c0722cc28e21efd0b9d7c87f848227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde834ad8298fd366991fb6b333b8799228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753243534c5490042abcbc8260a1031e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c9be405b5f6a78fa215c6149ce292230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49307b3ebc1fa130bf69b97e8e12bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7225ab899df58638f1ab2d9fc996ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f836ce0456ec2da8abf838e0d0d82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be03875a3c1d0bde6c5bb3b709a771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34670824179b0149622d5be7625ccb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a61bb366bbde5d0ed3b5355a52cc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6adc99cda92b7b39dbacf6c6cd1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ebe26c7075a392986f6b05fa76ca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb99ba6e83a8fe19470b48e7201c699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4e79b2e17a2978d2020e3fa44c34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd019b70479ef62a165990196b009241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83ed1cc85b7420335d354b0c3af7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e92df52ee88523004e2f2ab59783243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1efe35db2953bd84a6fd8283a16c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daead7ec00780caef5f901b5c30cfbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e278dc1ff5b2617681c3144bf2d8b50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e2bff7c64931c2b97df4febd5efd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f845730bf6cea3ce23c550458f96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8613c25dec28ca364dbf782fcf71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae25ffa243093bb03b8d73ba9f552ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0d33264fd5c77253e43d26c98173251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae94b8a4728847f61acde2ee65f46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778324f409428ec81c8409727caa96f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd89130ed7efc18372457f585f1366f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a49626065da743faa696cf0e275b4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565148492f80763d6845bb8aa43f5d48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7188d0e1f0f2e14ec5905bb637635257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d766b438747728c8c03334fbfcf95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e00470de7a5f1862a43072287612b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fce9939d2b85b4927a74459dc050d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce84bd5de6d57570b9c44d9278754261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b5ca605d825ba74a091bd1c693fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef859d98f5770cc52ea6c8812498c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e12cc2dc2c159745b8ec791cd68d08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa91bd05e255a741a1b2b8fbf6260265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f88f11c93a0536524b52bbe3fcf0af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9f8409de922bcd4e7c3f4819ae057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9876475247798c257e3c30e942b475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c18386cd9d4774685318a0ea9e2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa19f4a110d58d367acee9b468037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0321e32ce0c908b8a5af8ef712b641f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70a5b24de7e063c6ed449252ffbfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3c2eacfac700ec5ee461f88a0b53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09bcf3c9875516b063d39846c695b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb36717fe44d446e4d94a67929f92b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d35be24942be9b024d5f3cc11b1b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a0212b717f160e09f4400c6252f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0380e9292db9b0ec3ba8cb4dab1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a0d9524384b9bff6fad5ba8a5396279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984936e45a497e0aa13924ac4f268dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848294ba838028fec26f1cb0b20729281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c4dd82a3da7c26f628586d4941ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6cd8b346501290d93c281122978b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdec9c7db2aceadf16f31e1c8dddff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4695cd88396298d68811efa693dcbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ef43bc67b323037740075972909d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e645cfc1bf80c4b387a4df351a15512287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7865ff6f986f5e11e196e982214b3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f049344de0990b250e77809b29dbea9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b807eb942d0d6e4831d3de7f3f7f1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322dac83c5ba18c7f3851b99f5c180291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3de943955e1db6c3ca2bc0ff04c30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557d856c546278a4e59a2319f65bd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69463e6c28f23bfe7ce583c51df66b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda1771bb947d6d1a49faaedaec04e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbdf5b40be4148a62bd638f27f61e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22cf6c2257730f743146a82d22b431297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6aa521a8b3f0f12eb2a34869c6c20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df00eb782812506b0c55a0a0d90637299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadeaa6fd7399d856d6603b5d0b08ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c7315530513feead3c0b79d7e5747301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab064e13d610f33f60276a187f748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928bfd71d5677bce45fc58dca1a207303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf90bb60bdfd3d433d72ba822be690304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e386e1e518052ee9fcbe202823057bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50457a8ace34fff0dfad3f2e2d770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2337cfea0806e869ba366882bc90a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73cbe57eb4a34b60c15d1995b347ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e14a9eb2be003c5fb40df2479bd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8db0818073e198062f0f9f3c06d06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5df5a321ffe7e66c1e9e06febdf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b90ce99dc46fc56feae071d2a2ecfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aada0980c28c8c6dd7368c83c5dcdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70af6272cf2d7e194a25a4c6eb17f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4223b1d5e80621e576f80fa3fc8efd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c47cad0265e94ca0827e9fd53679316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5117a8536393ecb2fc6f7050de6f54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c22014db158f980934dbe28f49624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb4f6f4e8df67731a999075696447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea95fe7274352fe527ab7acdaef01a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a209c61356047e34a9d7ff3c8955d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181eddb4905adb2b4c0e5c1d74f39a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e222f9ae79c36fdd30ad983186d08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b0b0df14671bfa8d73cd7de854315324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dfbdddd41ba66ec14d800ff15ac9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e602c35f2bcbce03fbad95ad2f6fa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092253ea49cc472b613360bef7c63990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5922ec5e526ea995e1c820be925c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4135fd786810db4e6b690fcbd1fd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0bdc1440560955126d4c52354c21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b0dbfa9d15ab2d54ac4e4b3879b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6fce162e3dc3034f6b66b965f662332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881bcbf7e387677c0ece145571e275333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3833f8abcd0ee3975cfa778bb2b22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103be5ce17f0f79e3790c5058a03631335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968805f7fc85757ba4455f289194e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742875cb184f6e8942bd3920130f378337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5e86c4b9eec25469e4c3fae614dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb862ca12d159b7d3a93e0057dac08e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c83fc5f557a94889b897a733125232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1c499fae51e0b7a37f991be79220f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d4383d7b76f6eaa3ced21e1b34ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fad641e6d3fc22097043444b7858a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843d9ec15a433b298150f2d45470ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1926ac4a58479bdcfa73a6faa634b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491823df441ae4b90a6e40995ee6e795346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9dca576d075ac47d51622e208c43a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1d1919eef4d9128b91223264861f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ab171353d86e02bf6f5c712dab76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d66336f99770fd294182173a902f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b28a130e674ef6da4a09018fa2af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10261860dc3fcee6739e6a5084e7f8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df4fc7ac0e09fc17bdd05e5d81dba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c9eaf80f189c0ab86b7eae616b08b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0180ac221af677269988961eb8b55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974f264cd48d9b6bec944b5ee0d6107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40acf6a14de5c73c9fcbc486ea4128357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30b303b25653fdaed159f15aec6aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e06740bbe1bd0f92484a115904a8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3dad445d3954e65417ab2a776d25b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31f849058c3143baa66d66f2a07d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303e4eb65dd6f7dc02dec9f0e311d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7588838eb01105f78b287b76d97088363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0f3cb21ae189bd9b384103400805364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516077b9b05136cf9dfda6d0d9dcd10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939398e4cbb1a48522beaafbe40ab83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190c78f5f07e5ef58548f74dede6db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b0d8b5a5f5f3bf6238c9a1c61fe1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd2ec0ba3f6e1069a9fe2ed4e9715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf628f06e88c66cac7f0d876b46eda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04c9412fb8f1ecf3312fe04a1c1da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980bdd99c1ea2f9358e8efad063d9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e140e036bc58a9b0876917c2e230e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884967c65308cba3edac0e6f86242f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd319b0998bed83442f4c7ec1d86d83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9e3ac1d33b1a91a181c05b67376e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a3261de4068a96b6c0bec722a19e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6240dcffa5952fa1ed9b5f2a02b86df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d6ec000aa9de9845e527bc438236379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebf8de495390c83206476ac15e56d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d031e9495320816e2f595dfbd2f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecabc7bb2801cc3840239584e818a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c577a991e3bf54daed0e4ef994358d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960c71678b5bbc31d82de0f5bca556e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b1088e2f188ec1b06113453b1f9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1521261725800a47a5b73608bd38b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42a64e2975b54bb63a4984320576d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09971425a232274647023ed0d9e9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42631b910de0b5cb04eb4db5f7e3006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ab01cccd8636c5c1e015549ade084390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b7bed10a482b8f3d22137a16bf2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67dd2cc221b8297c7d3281af8ab678392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779f6b14b17dec99208964571e6bfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d35e5980175ed2cc3e580383f7e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965d81b2c197e3c3302f49cdd3ec5e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b542d3bcccdd2780d3cab6a478565b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917c43708688e850610269af58a2c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c31390c23125d61eb361f98fa08e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14092c56379baa800dae55e1df8b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c606b20413a56670e8e5b9a9d89364400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c13b735ded9c007abd386a1e4bf74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f572c44b1d8e3dfcade5b4765d2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980f77d7eed6626add74e3babc10e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1205c8c5f63699bff8e96543183d9d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f278ad4230b7a927635380530d38e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd93d92dc9ce1c163714c2bf6d5ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921068d9bf3e569d08b04e5f7abe4e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185cd078c76bdff4e403dbafeb2082f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3f0e28a7a84a7972530c1575bc54d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25707414561817749072644d63cf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b791a70700b6b7c305980049e455bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b75d43b6630161ba130bf1c42b9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a0102e9b2822fc74fd21a2231b662413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0426d8a6712ab85e46fde431983f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660409805d952029000220ad9e37f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ae576d1b9380acfafe9d98830a64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b498759206b134e5507f5fdc8a2e76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593891449ed578f62cd3cd0db2d650418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d6fb795e13f4f4d74025b77762db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe7b53b6fe3ab7627d987f18ce456420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd261366a2b49a317e75d3934df3885421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe14734216005f51b9a10c91ae827422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f5887ee99fe3c826d0fa9331f71f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027db6cb9196db2edfde00d16e0542424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c3fd51248c44909140e26a5bd7e83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81f1193326643b91502277cf1193e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62b2f35314484f1f91e4cae40367af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9947028ef189e04a489934d1995758428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852f28ef3455dbb5c1ee46b7a5c697429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730312489239bc1f74c167bb6fd8d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93464d9db576da53b41335f69060267431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfaae7bdd1c766e8d9a5cdedec8cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feeb70baaa887e5efce08c79ef7563433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705f6506dd63002abe25e7274a5b6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c4f9175cf3a1fa58c1d04608b899435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c12c31a29bb96eb44c4fdca967130b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382fef20ce6b9bab8728fbfc565d6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518a71538683129e69d24c208a010c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d25b2828a1795f430d30161fb9ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c153601930c17ae0728fde3ae2e57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec59f58577129755d1829b51e6603441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38fc3498668024b8a568a16d079a55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624d7d2b22ec1ec310f49b625425048443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e8192fcf2f818721d9d822e2be6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044822d27e46aa628f3165f0fc9adc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451c3c598a0eefefdebcb946448b54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492262d1253f7e866bcac1db3e732b89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a611612543d097981b7681023703e2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc68e9eef4256410223c2a479fd3b52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dde9192a9d2f7c36bbb6efbb225b4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d4ae0ec37e16ca20d34f1614ee22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac34cb6eecfca478267afd873eefd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ba93f3c5f8146700252974c82f78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef62e8c1309e1b377ba2e26755c9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159f346ef48aae9ae9a9c695e47279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c61c146228079e7db3a0dd4a1331dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370bb39790611694c57fa55bb8fd2d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124ee03878962a9a81875a0cf64f5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db97a9bc5b97e1e2ff624e76c84b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8123e0fdec2c62a1c3ef551815f70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece3a92317faef3858f95b28ace79a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae18efa3717f0facdeca83915f9c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518382c6f18b496b0e9aa99a97e05e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd25344b726a4d54a016d5152b361f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b801338e8acfa3b91d86d83d723f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf42706447bdcf111fb29615470e87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d55645a1d9546fedfead685fe4b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568310c6f2b23dc578e27d95d941fc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724792da433243bc0a6b3de9892d2e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13858fa1d68861367ae7904a4c296470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68750e7bd32113c181e43c8614b9044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a92820867488fab3bfa7067a36f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a1bae318548f77e4ac524f6dc72de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e418afa3630cd6ac55db7bf5951c42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e4c793cbd34548dc41b848a5bf75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92d9f68cd1c9c01c8e6a7fe0a37f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3cf24ef66e66c7bbc846aecebd7cc477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>