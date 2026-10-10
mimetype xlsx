--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b6c89ee8563ff4a02a7c4ae0c7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47b38ec11e07f82f373008d2f20102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87551696de7b0ba0ddde1163f576c763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eefc7b9f7dd7452dbc9242ceb0e3af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ccc249323e9629606f14cfea6e2275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53b31302afd84fc18358a94a789266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd63be5840e14254015f6682a9e00e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b42ad850bce7b48bd35c89ec754b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22068e5d4a7217d7f896a07ffb1506d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc2c73ac377676bf5e557c3d2a08110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac81750ff6441d76ed2852225d41811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331eb951229e9e8eb31a6b4be4060912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922da386769f181bd058f9606b4bfac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba80722b10fb52724a5c9b96c2def14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69023ba757e66e2e97e89e35cd07b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a074fe978d8feb465ad1121325d3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16542cb199a1b2c798aff0dcc20759317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10461e2c999cdc923628ac68e760b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539a95961d209467891ee7024ae0c0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1df4b37a41ea5b3b790b1eb4630620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1ab8661368b872ec0a09e53b950f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7b5c5cb8f204dbddaf51c469999122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d5d74dd8b603ec84cc6f3f72c9c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422f07c433c9ea3e3c54a00bc521f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf2614d4f8a995c98d0fc711f5a7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13768e8cb149582cb8b93198c5b39d6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64a0dde6f590ebc36d89ceccb11a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b316bfbd80a2d12f8ece49dcef058028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d72b80dca785ce9f6d6dad182748629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea6d94511f70da5b5ed9c85f6eb9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f83f0243685b1c1ad573fec399ab1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df1b261bc782b888891decb76f93232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5548039f13298423c1a97e01893c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925f0496c2eabf36a958cacaffe46934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298515b09c839f012efb2459205ec9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9c25bf6f7f5d3dc7c13f486b6d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f63ea2d97737c7cfffcc738721d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b3058d6672937d6d63132c660bed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43c65ffac7d7120930ce269bcd345139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c0876b52d1bc0adf209e65f0c7c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a3d79007702689ad23ff8800385c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46033c80559572979d798044726425542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7fe39849f67023e03cad21b60e3aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47681902ba8fc53e2203280b4b9017d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522d5d868c4521911a8408458247a3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff040d975d56ff6c2d90b1973e2328246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150cb80a2fbd373399e6cd62239169f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b516d67f274458612986447867c8bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557ea749221dac3285d9ac828bd4e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8ce4b84bde9dfebaa457a2e8b68b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aabf5fcec999268db29fd38b3b9b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e455195611d87e30796ea2cf3c2d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35153c0937d89ed23d7838622f697d2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f4731fc91ecfbf18a03df8654d8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a71724be33f528323bf9112ddac5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a36f7c6701c2540174299b4ec8045156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a31d342c58ea2c4c65323ea23244c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88c1fcf8e1846c1031507c23516a9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a724b2a20e69410e69c94040279859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d993052ba9234e70d849c6317c66a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7e14233a0ea9711e462d77edcef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19de0a72a94f9d2efc8bf4ea330e2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b19b2872165f03e36c8d7209a387263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20ef921f8639e1bd7816ec40c6d4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaca271375fa3ee5a95596415f504e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040ae7caaf2fe28e3c9d79b5e46aed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc481822f20b289039fc8236fed5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c07d609788e428b22043e51e164d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2f1cb6106b9db5105d678126dbee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628343126dc5e92398446872ca4e8b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582dde656e27385aca5daa926d5d73771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2aa1387d7875ea5b0284f93194d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f0e1f01f8cb086673c05ac7d66b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18895ac13367c58db81bc72b50647e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3385f946532e3a1d0434f872e444a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9bf015850f0b82ab4d6dbf41de2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8ba1b5015196870ef36894e3ae5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7bad5441afaa6385696341033add678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe8c691b82de1114757c9b898521679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b16e38f1d8dfbbe0f25dd37d7afc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713e4c8210e94e80b0d7a3b7ca9fe3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c7da96a24c54d2bed2faa275118a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dcca4745954ebf46bd6483b37e32f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f942668da70d5a0e33d8d88e0319b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b711f59a4fb25638e2afdf644a4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf47dd214656046c34177879e077f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8ee86df66494a788646911df33fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae45edadc1c5d507c39f6fa6fb5ea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755aed10898f96b4cdffafe336b6c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b22fd1c905eede91cd51c8c59a3e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8fc5a65dcc3bc64ae748325e5b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839899eb67fe68792945cbda7438fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c64a43f4daf0550f35695da9044ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d6f03fcd8e96201df562a685a2f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d089eb3ff4feafd3b7b240dc94a52695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc861729a7f726adcc07cad97241c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719ba07c3c9f43eacb33feb818fbb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e04fa1e51471610f9481428a3613698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46f54ad9385035355843f725e4bc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8220ce1e719cfff0a96b674bbfbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36420076d651edef242bb5f73ea4382101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b6b17514aa65c2043dd519db3c15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de7c5cec56bd9c2cfc99c8df391c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfdd061689d3ed6706601ff2de8f3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42670ab6730cfd3c61c06988f122c77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978db2d918c0c31a29532e1ea23fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eb4aefb2f3184b6edf640373f0278107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0cfd12f601376308f63b319c0736a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee27112b44a24c9f05572a866637e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5c036b8d9b9c5af1a3a967096b3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4047a195187fa3feef2f30ac7d868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f12bf3f95bf770182ad2611450e29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a380c63f990e0f3753166652edb540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ddcd6acd8dbeee5a5ee390652904114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd92fee742a02b221a08329cc3ba5ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39329b55a97b84c343f88c64686fc75b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b8db19c2b9568a29cd49b784e0cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771dbaf5b6c91a58e12ffb4bb60df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b946cfe32510b144089dc560f52db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4ca6463389362d8584cb9b677a61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0102bb9ac15f1d53db587f97a18b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8026d0d2b58254102c96f38dbabc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6db96045a09322fc5fccc99ac3a85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4fbbaa355af19beae3a3184311e36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04a63fe2cb9452cfa3735a55c3bd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfffeb7399efd9f924f8073c65f6ac0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c249caf263037b92c248633946523a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d61db1193e48a27b55566c4bddac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91512e038239e9d9273248cf529cdb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180753bc4e202833f56c3c64560bacbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c633e62818966e926dc90a60cafc45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b465c7ce4f1b3d5e9b35c064ee880132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04798d92c7e9ccd8666124f3f6e16d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63086fb65535ba1728b324a4dac7b3cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f66531f6dd88e043a5c01b42aaf7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000370e4b0448a1317e2a028ae618dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163449abe9de17913a40d53cd6de324137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b5fb742a9aed1a40f293dfc2127b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7fade56eb7a37957d2634d738747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc71b296e613b980cc6db8afadcd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f684620731b67455be78dc5bee80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8489f5364e28935d1028b6702956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e41149bd16ea7a1a5fe66f6660cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716a5085ece7a21cdf85f3ca3f5376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb302e77ce5599c2a8f6cf65f88b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa39650a623fdcda647f20cb18e54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98446658e38cfd75fb5510e55227de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e02c97a89e619937d4abaf248536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebb424418fdbe2dc996c2ddbb4cb48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0216638819ba945558f316443fe680a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b90efce380c7ec1fb4912ce8874ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ea103a1f51feacd403f27a2bcc11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6b34b9baac397717561c234faf45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132232cb0d3b4d5212db546c6b08a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe932d69e74b78299b3aaef571e7c73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d673931ca5eea45586a2521c19c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063dc3d2ffa67a9d1824f3b4f87548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4ed4c79fca2aaac42d82676ff8b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d2f31f83dba8396b5dd8f3795cb87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7e38571af6520a8b8440ab76b4e32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92759f572053ccb26b7f55fced001f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a8429981673d8cb75784cbfc77cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52cf96627b1e04f3e7909882ff03f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64fa36b9c3192ad7fdf9dbc32e3f06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bbf59df2124e9028ffeff0a8e98f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba552e7599561b602721af0ee6be91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ba863f1ab74c2b6f5744831495c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf91d9e06a0462551e614182cce77f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497351d20d675c14deae3f7566c7d272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cc64865cb244afd6292282b731a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18af55ce9284d8ec8b3521659ff7be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37622506a6834a1494adb221e12b21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e21d4741287a1ff4f87cc64137572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6924956177d036d9328bf244907d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806c3909756a3f8d20784c45bb3862c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf7afc4e449d22ab8394ac339b38d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e6904d88c2b6876aa453c670a24b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4b80f9dd844124e5262e9ab6d708178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e16b814f1dce086c28ef4bb53983d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d8ff6b6ddfb771c5d1fe7b8a4d8c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930adf8dd2808ed401d64343514fac9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561cd1d8c2bc3634070c41f0a850b6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e64e0c75388503168d0dbb6f2b89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d5d75b3c0fe06c24082fad1cb66d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d97fce37676a6870ca9c14de8700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10b7e3559ad58c5c676542df67a73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60abd194d1d0dfe24fb00277dbbc0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46a55074a7d59f964a1bf41724a16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4bafb874dc460d45f374506fd358a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828378d5d782712013a0e777f0c04f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524ba3ef935f14c7d564286523bab6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3f9ec0c9d3742ab700c1aa244603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2b3a8ff0aa3549b79c91a78106da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcff75d6340da3b5f04c62e3ed05da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66da81b2210ee610809e133399ab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0ba629e91eac472b75c6411fadac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b0798496ce9aebdd2cd0195ca8c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f357595f4c8ffeb1bbf2eaea85c5c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4c20cce3452282c4aa6ffd3909d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a66e24824231676181d4ef06d3a346200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab8669f2e640d6e026ad7e79b4b23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee79730d3ff836e62defa90435f40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e54c6cd7a27207a7b39849e151a754203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8fc76fb3a646bdb4cb706d0ec7b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dd541f43f14364999bb0a7fa79013205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc5150fc176b2b89e8a2b098706f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632918c8a305fdaf627f1150e16a5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6590830c43bddf6a514386c28b18e61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb24d0fb55b7fd1aa59e0894e195c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3aa7ce1b06ca19d3f40b2d28bb0ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466bae7becc9332321d3f9f8371e393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e9a88a22b45fe3466cf8f0f68bffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9080b070d6a16b695821da7026a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180293e77c55dd0377510ed59f1dc4f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599da72de34745c418518b3923b874f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e0a87e71c9024b9116cf9cb6caeb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d46fc115a3e657866540b3784cd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc0c545d22e150a93c3bb99ab1e69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113579d8ff5c947a8ee811064ff0dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41938bb65e89f1789314dc4c909a816b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada34a7b961bdd70336042c7637183221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1000199238a9d47508bab7a861195d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067bca3149489989971204f5301ae1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8965986d856ae639e52da5b1fc383e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d825d1024ee9ad511c4d8224162a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f8bb824ef1824e736a3ecfba73f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881db80ae9025ca47bb004e65b4b93f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1e1a2e47f89f044a3edc974daa578228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb6028880df35e3d803d1f878c1778229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc645cb3b3c5167c7690388c1eda5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f6c7d55f14b6aaa6defe6513276a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0862f52cc2ed1ebfb28556f7286a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ed1f09c9ebef5b8e38036e4dbd10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb096cc48e61120f80b767ac7f59335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dedda1fd2f8fe1211e3df7183b55d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5a9ce5dd24b5a876caaf0bbe8584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d86c1a11da138e3d707801442a09c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f1ea07c651bab3ec40891d68cf7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef50b11f96a685c65308f1668964023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf355f0dd04b911d57513ec5c94cb0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae6c797dc06b56dd3f22c3be82d7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08343361a893f7561497c800c6fef009242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2db76479967c031302d02723cce66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbece2e2a04b984917132681dec6ff1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242429c2b5013351b4536e3d81b8c0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02fbbdd8223eba1b4c63473cb8731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb6bb3df4f6686e9286e856a093fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f913f6bc353d5b8cd071ebdfd9b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254c80dc66b72b3d4b0fb15e871444249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4801296339ddcc2ce5dbbf87728d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fde476c7803e3771b3e4764c2d223251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c8fbae5a0a555faba20995e194ce6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d461fc1483668c6f696ee416a8172253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d37fc2982d3d853b92e8682f2fac8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96410dc8d3f4a2acb8c2d26ded41dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b85fdcde7efe8dfa7df05da34144d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07087893ed89d1fe5783ae38d72cdf55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcb9c2f7928342595c3b2331f0beaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39be004956a01c2b512a252ef46488259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea153b2a5906a9ceb930134395847b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027107dbc94e41c3417d3fd0b58655d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636ba1721da65218f9cdee38f784b22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e4b597edbf9172e1083d1ab0536b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed1af3cdb70fa748ded423946ffe6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad7fa5fd12df2e46460931c57c500b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660705628c7ce1bb6d89ef53e1a72ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c206435b24f508cc284388bab419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291275573004b97c48115cb6c8d074bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2d8df181c02c2829619e7cfeb088269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09832275614376742f444cb88ccef15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a017328abcb8d6a7d90e81dba8e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b3e55df283de15a3bfdfa51eeb09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7efe72761949952ab636f9a8e674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35766ec4991fa9f2d81dd58b8ed6891274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef5afeb004203f7988dc6f55e6c972275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463bfdbe1eb7a636b5c1463241f8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd6fa7728c8a4f5164e902a7a1dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac404c769a47b4270725eaa400215e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab48ff9509f7779018ea9ea6a4314279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b3f54a379953ee5f94527b05180f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236b2bde5362090b5a96163d73ad26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d878373b2c419dfd19e8e1a962b8178282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385d65450b7dc203ea1c93e385e848283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104f0fa783c81597cce95db0a3dd24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2eae9cbdf66a048f6fc1d4beaefa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59feac64a560f161e2113d0bf3d1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f056f6e384f24cf2128f0e54413d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbc0a3ee9509647da32e02469ba91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a162f563252ecbbbcec9218ad0c776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45baf758bb0d75bb84b9e52dd75b9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7f85dfa158584f4176ffc51c2c63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f750a95771cb98da3e864c2618089a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb598f0cf5cee5319348b7c3807ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d7f8d63682efc44ebfb9618c817a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90727ac6bf662b396a37c54acc9cbc6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6358c68710c05b343d7262352526296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd699f2a6389eccd7fba3962252954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d0a439ffe34490388baf88f1783c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9c733943c6ede31d7e258243b2d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b6505c73e71aa0d57c40360c5072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b376eeb406bc50c32486e5db3d066e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b586be27a07b2792cd9cd78e198cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b804c9cf5e33714c33cf3150acc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d3a3710f61a45d7da7b23feac662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e8e169e02c79780d5b30bae45c90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135bb986f0e1d810bc8a781344f5735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357072cbcd415d3cc86b85be46101100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0032529e8f20b6eac5735fd1554aae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480449a9862ca747a49ce58fe3a46d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe870b2f5fe12b3297fb2bffdd796a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9aeda82e80c818a40c35a0f945a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79c056ece1637ebc79af9487a610d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc014417c06bc8c392c23188fef49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b5afcd9070a201b26655c37bb966314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a184ce499ccf6d536ea22ad142b9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a4f723c91fcfb0fc11a795b09a4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3bc98026606a61cf932ca8acb59d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59fc38933e713bcb951b733c0624b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf13ef4720fe5ccd16146d84de51a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fc87a89af854ef33a61e28afde82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3342227a19549bd79e60ab2aee64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ee72fbdf80bdd224dff0195287428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5aa86e28ed17eb5b3ef5fcf5b843b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9558f8a30362480e8944f6d25d13c41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d6bb9064754bf4ff576223145294c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086d9bb0519c83c20da7306c62fe28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c24ab4f4f4c24604338dad3e3717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9a43e61a68cfac44d543315484fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517306bc0a8eacedaeb58c4fb02b5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e381e51aaad24274c7368eca1f7f9a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff1f65c84b1efa71bfd248951c93c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd48c81980e52bdfb4bd2d1e360e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead87f13ab068bc7d34a43cbbb7282333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf48c8994b1bf452a288efcbcf4dc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f5835a433d36ec614a42ec45267c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679381b9da3677893095b195bcf5e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1d6a37f4ce6ad9c5f90965072afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7a05545315bdf4c75b62511006bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e5581827127579ede142b52e6dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ee3cfcb5f2175d70f294e8e17543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b42103b840206c6cb96a438e7052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5396bb50615ad903e7995075ef6914342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2975fcdc7918b5e6b75feafac8f22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de9f68283df61ac8ab640d47de2f8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa254b43493cb4be5967860e86b503345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311dea3c49a3a1b9ae72873d11b8856346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2cbea217a4906846d7cb4ae31b2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee20199f710beadffa81be60260945348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dbcd7b1dfd17549e8a4301d760190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097be297ce50b043cf8538a3cb30235350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b233937869c2720daa7a22a736ed9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a4e3afcf51507dbf639746c1ca45d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168c89a930597a862c049e125561ec6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c805ecf10b02748c0d391ce518fda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313442531c446b7771fe619f164ae73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c676667a45aaeef9618debb8c866c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa16f901711c802ab8b3913657197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e11538a42a2b518e812bce7682d26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2aec62200d292141fa20d5a23c925359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665cfff9817df9958c311d6b31f4ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526caf0f054f76038831d31e7d6c735361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1998876e4ad024a6baba154bad2c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c6f96a45b27f8cf35e4deca01e66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857e61d50b47dc7698ce3f7e5550d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be94c75c66d9a34e04e3dca17ec10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96273933b3603feafb74968cb505bfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b4cb71e65966b9a509f50f00ac82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e9d4aa5c8610023b8e35973ea72d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55c26ae04d303e04b4db29ce0eacbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19e9d58f1207b2b77b7e26bae2e673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ed769c0462445b280b26b0d3b09a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e52358d2f0106df45876f603a3000372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e72a6ce75c187a1277bbd971c0d22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70ca1ca90720be9c7b41f71efa809a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14493a2f20a8a7e4a8cff656afd890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79cc12acd965ca2194ed1afbd7f208376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34595805c42228dc00d4a0eaf1913fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df037f2fed06d8ea8bd09f5df5d94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c448611806cebfce900975132dd5ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024754b9bf9a693f363a21d8ddcabf5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f994a0a500b68191f13915d8547b9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed91c435a51b10ccc8ce7a9927307e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72d0e331ebde3b399176fde01aded383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee232d4c1f26a241c7fccc371d343384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d902e212c53e7fd557b0f5f593fae4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a29a758ee36be1a1c4b95593aa08e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af28e9d6e58e212564407a0b1e671387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bb97748ea109548c25791392491c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeeac5e76c2e7e1eb8fdeb527bb3d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be62b332df7dfd31f2682c2953aad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385f3bf1c214bce932bf07c7e36bbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355444a577805ed7776e5116808469e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d748d0ce5e554e1ed4e0328de0aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd146abb8603344ba9c9ac3c2c95b72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df097e1f7c2b8ecae6433f5f42a2636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed42fcbbdfae2ace12bf8be4f05b41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95355b61758017bb2b8daf600afd1ba5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a91649c6ba0207de0b390e652c36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca79d8ec78dfb57e8e9caa060d711399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c58ab56efccc44816206de4d4bf2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af059673698c4ba0ecea81640d1fc1a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129668c547a77ef5eb4940b3e673796402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1dfd823e9a10de04241ade1de738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0319253844008edcb42deeb00a5d6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffafc89b12180f1fd1dbd9ffd32e3e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339f60404ff03ed7212dcfc670d07a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af24cb5d224078ebb7a3d1178df64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772ea97d30b6a2e96bda7d42ade62f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099653bc1f0c8a54c14d4ba255ee9a00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440c648a1ce26dab2fa21af5c1d5f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601673fe61cf61d816ff5d0a59b739411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb91f74e9f2e6e661ce5e820089d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b26c2b581bf9a731b9e17064ebc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d2fda41c0d53b57e27956fee65537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113440f25298bad75e19ecbde4a473415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727bb6db9bd442d33c409fa8b84210416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f320e7c22301b596236be91fb5725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9ad874f27f6f78e7ae29883a702a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517e81215d277dfe7275b3c24ce8aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456bbbc6d80877f8475bd99620365b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12edb7e6573d3bfeab5c4e9110a3524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640daab98cd961a17099e00adfac30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8db4aa29a072bd69431d3b37e2dba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69811ec086cfc7606c8179186c10b2f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310cb5c5d2b9f9786d54d269da576e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae67419d8097f7f6237b5fae6246f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dfd7b254a4aa9193b879e97b648b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef055a47cd4d4a7bdfb660c2f9fcb74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa489aa73b94b03090a5e3d8e7c43ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5fc0d8ec7ac8f15246a6d24614a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414cacf45c33db30293485e9c06aae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb032db0000c8e0dc6bcfe04737249c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8a46caa755ce47be73b217d59241433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a2f180c724e1243b43ec197ca35e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c16a8d5b09a0e94a90595d7d5448e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a739b0664ea4506accdbc9f74dadb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa20e25c25bdb2ab90b8643b10029437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9d051e0d14f604857696a1e7a19f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65120e3c45f1403a232ce09a22ad9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb735747b09748345f4ce47c8af1d10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369facf246556c4f0b91b7933ce5b49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01fe5fc88e93f60af42ff9ac6bc4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194177a8576ffd7a98c134b77c15e90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc5f84a0235f89716312b83c77519444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a06960c8bf130e59c155a76178d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f1055cfdec6b508eeff20bde1595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a01245614acbbbaee9883004d1453447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc1dc7a661ef4e09dbb69c6213d09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c76f57458fa5cf7e127b575e8835b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2c7d21b04d726be5b39848005aed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386da8d984be7c8a49f39dde13616bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89171ea454a55b62bfdb8d15bd6e28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1e30f99ba074386880bfd5a7c3d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0b5f58f971a8fa0554e4f2395d0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0d71238ffdda1650bd2867536de6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50927dede3abb0d052b999f1d7bc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa49a1dc160d4c268d5255202b1a70e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c3844343ff42528a217c99d29a79f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dd6ffa6c71ad56888d42b32353af7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0709fa2a55e2af3b41d2f1facd066460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb28c7c9d921a198321a5495a3e870461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd7fbfb5d05a73db62a60a6cea5a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1325790251550fafe053bbf631999f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514a2fd079c632b4936a3e4f71f7ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db317a3cdb5460682ff7f91870047465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de5e06ba02a780eab30a9466ef28c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662c1cf258b73814a6d59784ed6832467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb887d0665500560a622ed9021439b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ff1f05f2f29bb0238d0b6ac36037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fd9554387513ecc305db6054fbb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d397fbd613d9be28a26254a725c63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba39110688246d87e9287336c0064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197062112f1c377460873543e4d6455473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ac3592c1525b728f5d9a86f5b562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb609da232f06825c14135d2967de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e381e07c74a67171979f2276bde4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd5e88c18d001c6217a16fb7af762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f89205a7fd428d05568ecbe0f3878b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b7b9ef69791e6b9f134a1ad69c2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db064c8059edd8ab96b00072628698b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a1522a1cc98fcedf0750cfc010e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4af2b9c06aa7d813c8fad3a624b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c614396b5a5fe2564637c7f7a073483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781ffcfec1ea1f297f2575ed3f9342484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30ca56d9f42c37d64c1e69ade0e7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f68f4807393fb95a4541380977d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496192520cddfa25ce79b37c8c6500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58449e45e95aef713da2a404894d32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b14537430a5665e9148715ce5a3fe489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ef0246c36b572950791d696137a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae44dd38fb3dffb07f0c606e566ba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df483540dcb596de4f081b137c4da6703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d28ce37bef3c794eb8a8e7a2ad6ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f85ee9b704e9b4393d86e8c9fde85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b30f19699284bc4bd69faaa5d12f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf932cfd26a7f3b256ab937ff69025c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ecbcec9b0627fb76b94a67c7294e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6745358172026166df7c2c0ae447e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc93e043bf26eedcb0326401a8984310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af5cd889aacf5a2b6382336e2ef5e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8b35293bee29ed2275517c6600d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb0fb3c5d16da9d82acbb0f40711613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76190e141babba6840979f676a6a026f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15cab9366096657172433ac77508415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dda963e01f2eadb513383fc43b5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a30e66ee31af5229c25be96e3b1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60184573e3f9689aec939a045a5c234818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c4a0764fcbee6f83bc81755486c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02907321d1c26a989878b99c8c4a997820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4d9e1d22262773b6987dd9ad51fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd818ecc41a2b56a358176f6db82022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7cbd2a713a13ebcef95beafb3b6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72ad208814c51c532ca319c0f5584424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a412549fd28fd4ce2d4ac915aaa08d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5a768b6e88c70cc52ab05b608f85c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076188658096393cb8bff2494007686e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde823d58d414f1dae0e764c8cea8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d388a36c3f4d57f94c9699029c4e1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224fb9ce129fb83e314d69e055e94b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775f545b310b86c4f25865b56e66e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5af63b769d3d6b02c3c8867e561832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628332a5d28c60ff259ef6ff135b809133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc9d087419d4457d244586419f5f5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a604829755afea4377b20293f91035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddaf9173be5a70ed1fe6d82b9a67af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb7393e9288919551065d03754d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec19e1428e27427dc56eefda75d4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a77229432f62474b5120c4150c936c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e085ab8220fe42f3b2d8b07e95ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f753fdaff31770552b7ff64aa2200241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9d0d89a42f3d7ee45e9ddf69777a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338bea638fe2eede3b5c07ae5f9abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae68af65bad14e8fad9ae300649a15a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b82edc7eded68f7d1695d54569c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6204bb429d19b0043b872b595bf8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef766b27e923f96a10936ab87e8c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8712492102cbd7c5242dffddbc8dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c37ff52d5c835ad4badca3e084be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbceadc9e70dd9d29ecab286b0ffa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f35b80b56eecb3319e6783b112b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86835dff8ca0ba674d945df8ddb95b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76490a00f4c9890f2542f163335ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775936445a61ba6afe908a16c70a760c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bf0c7b84f380b757f8e7cd328eba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f59258118116646a49e0bf251de3ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84ba7fac555ebfa19eec2a5fe70c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538bfdc3cb837cceb8c74adfc01e6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125575acf1d61c7e14dc5e7f29c62d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b48dd9b12243e0895c03685dece80060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46202d4f3189b6a05bbd631692648d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f4329a69650e2d43469dd62ec1a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b469197595cbdcd9e180e37b9b0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e340deef5d0cafec1d4152f6f7ecf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf763a38d24bbeb981909f13598b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c9a5798d21b63128a03c51a217ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350986228d83d75744ba24eb60887d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0878141bb5e5b277d2d84215316068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565cc4c10f2f965cea347dfb0155fab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3a0ba8ff323dce23ee0b71e51f99570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7becbad25cdf78adce58fb17aa507d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab709c0062316207d3b1436d6e0ceeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd5bcd3e91ef0742572418169f710773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fce2dd9802dead21ef3eb8e84a6b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97667d9328d9056193075bd4219e1b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ba2c323c2dc296739a873e9850e5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884f67c9873e7950624dc3773669d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec763d1a583b47b6867c50224d5369a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d0aa8fbf0e8206eb262667529abd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6444c11e946b4c6decfa80cadbc5d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997070d126e2f7f61b4549c4ddc05381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ffe34425c2eaf4df53a20f06b59f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7023e660848c51f526927587deb9ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a29e48e822fa3cbc5cf6186b7774084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c77dbbdaebb40cef5190c2554937b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb5efd008acbb563abe62812686cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa5d8576e03f4238e4e086a952d3fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40a37ce99c111ef8ec80a8c9ce0d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e8a0b0eb4b464d50cd1d75a0740389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f62943960ae87e203b222ad77f0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb698761dd254507a861839a6144991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d0cac8933ec12ffede44ad9c61e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109b842166a12b996af6dc1a96a2e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ddb3e5b9db696b8afe40554abc1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1303ad8ed7d8cf435559901430f08395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2724f4b9701421604fde3d1bec3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee23b2a36d3d6fee2d1ce218fe2b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc822b6e594a5f8e5a3024076aefa7f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b986ba01e168cb7b71c52ce16cb4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765424946a84d1e1f89cb8a181de65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec637430a8e5253c0fd4d5678db30c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8712ce15dc4d9bfae5f253044a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e217898f0ae0a867d9f72ec15f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492cc63eae545680d4b0bb5058bcf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfc27e951df56375b09f951e09ce4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f63ac104de95fec4552e2eb6c14c5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b12c6c83e5f7023f81e0e1dbabcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae63e3e5994a39e307b8210d1dd6af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872db3a9277c83a0abdd44166d3acf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86be6cc3955839bfb1a3efa320a447d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e020d029ada83ad30e66abf9822dc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7935590c2151c0934e8970d586a0d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1822041f874469ace23704d6f0b821c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383057582605d0dbbbcb3f83168c7db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383ac4f3b9ccab08ad0666628175b4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce720428624aad1b1f083b0b82173e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e8d1fd075c21c5492021074298f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7179421a809febc25312786d25a3a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479d605e57f3212a86b0adfbf0339f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cf7261138f735f13fb9246953e433120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec37f71674b3f41ed5c1157b24705d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721842d909c240db5a8966ab0b7ce465122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3519f068a4d3536c6c1184c7f6fd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481c2b52bf0d1447cb70aa48b1cdd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b21e3b8520c54d62d4ae184fb6cc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf339e1729a8b93062f7f75bb05706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7ca9150eca8c5145a0c95c937813127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb75dee4bffa46521b4f9e1fdeb626128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073e08fa8be645a2238871a631ee21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a7f97c00545fdeb7c12304321a497130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510632b8070b586f3b7256a3da791c92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085205d9bd8bdecce71db2cdbd23c0e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf63987ffede0c4fc15064d818948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418160797fe24dea42060cef76774609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32225f08a9bd7d350fd65c7a28ea066b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d561a55c30b441a9403ae3916b07b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbdd154c8a4d2b2659ce44f75e73f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445c3dd0ec5e5afccf7a5db953e46a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78a7f777b11c366fc1052da8d61e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392fd017440947c8fa6911aaec7a6c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba4a64aa58966b4341b2e41366345141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306884ed77cbcdea517d3aaf5fd803cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6aa6397d184c66a1ab96eb1a87d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1c1e838a978f74971595019e6cc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a258ef8607ea7d6a9815dbd677b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a168c186846a57a86785e4262cd4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e2625f1b54d7dbedf7b1608dc75f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add4f1d82f3a7343ad66f492fcca73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575315da28934ee06945d5cf6d43e05a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94ce79703d7288ecd536941fa94c4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5236a2cf30440972689783eb7f9ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53660b796b4a40009a4663556110d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def71a12f8a68b2e301098c55aab1b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae9eb480a24b1ca90f8612533176a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac814d49221b7f6bd1d3f4f66fc7f74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0277ff4a9d75f7ecfc675cda982d37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5cad65a1358a316431432f24b853157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1132ccd7cf9e420979cb403327d98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9868a2890e9bb54c4efcf895fc92b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d4ff3729f3c9fdf2561865ff1ec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb10c11e508a4a844e90e85661164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8cd55e5e84b0272005c3f2c377fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8e314a9cf8c1cc8dc77da12a48a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824da335a39bdba15c70029b9953c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a048344da4e5ccb9a7404f6e5670135165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584d6407822e6e3c489f3e8a518038166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d9a31f0cf9045b2313f9f4a58504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6990ded07aead90a14c9e8a03df59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636215a65eae45a2f874249b7b4aade169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bcfa3002b0ee46fd8bab908c49fbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3e77400160dd6e828594654d2f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044705f2c3a49ceac591fec1e5d9f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3606e8b2ca2295fb34ac96805d6999173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94caab97b0ee57ba676275da69ba647174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac241685a059a9a8a8c60d9bcd0482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d65d67a7f4e381b5ca1c245c034cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433b1b91f111fb295f11b48f61fc5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496b82abccbb0da06f8a75501420f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99db690be21abdec5afbcc9eac0111179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff95ce9cd394b1f3684663e24ebb7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978abab16af70d821694347401c56cd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce560cb721bc950877570253bbfdda8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e657aec937a5c02480e39eb2cacc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea44f0b69acf5d6528235b4b834d15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ac9f0f74e1fcac67df23dc47042e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a084688b3d378663004d866daeeb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c3957f60f6d5a3f4f641f1e7e476187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622ff8dae1d454932092f020b5a396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57660821fb05814503a8d273a5c95c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b42faeda091202896c3d41054f793f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1dde353c02705362bee260d19ce56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26569a7515595aa6601482e65530f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb49d8ca4a41f4080af0ffc5229315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eecbed8baae343a45d2320ff53f0a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0377759157c2c201b1c00ae481c24d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03daf4dc2bbf0d38f78343b7cdfd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3d1ba41492e5436abcbcb6fbe7e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2228f8d9733ecf1a6e01a9cd181a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae8327925296d222d785bfe0be9c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b85b8da2385b8d081ef9ff11c2ee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457798e8fb1acff306301cab8df3c813201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299fc43abd9430652d57ac85c339a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4936f91630d6e1dbd704033a9a0ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5dc65678494e723bba508d723646204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d361e58652a483c01dff2c28771f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e99560e061a2cf76132a55693aa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a8b9b731a14c13ebce698e2f3df62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708fc6747c260340a39bda6ed9a3bcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed58dcd084d51c97db44647e66c574209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d617973818c02e847e6e125db64893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020212ac45acbadf69749b00be4d5569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629604a332667e0c3500ffd430c95beb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e87d909fd39ee6bdd921fd9fefb67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711cd436baba59528837da13f8957f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d11d2ffca58d7eec27dd12197742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69734397a14bdb50fa5a876c38b73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563f291e4d0d54842067744b99e0eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a774e7bca7bfbc0a0d1a59247d6df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a665b568aeba7c1314b0c6be25fce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad9b7ea7e5d6d7204bca0c1090020f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5535e951364d5870d6c3251c2bc8f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a60a274a21c14933492659c52fc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03be4c4ce4d46b5d41c38e65f79328223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20cc11a8a3737049215c10c9bee7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51e2b6ba376ab11a1857c767ec3fbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0817b57a215dbbf0cf865e5bbd48e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781209cf38fbb5d8c4660f10a3719e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61abfa8c4f7431a40ebcf32b5b0d20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce15330d27d683e6278d637a73c24c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a6d27ca41dcdbf013d2d98d3ab8b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821fee7431429ab9ca8a32b21ac7dfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4357d3c1dba4f450bc584afdc818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d741cb1635203f78a12acb9aaa6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02be5552e7e8e1d7367bf50b26fd7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27beddafd14872c994adb24f6721a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947f34fd0a9fc4e414f621f60618912236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f566e216238f5ca5367bc9245385a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b825cbc680cb8d33027b89738761f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe0368b586edea5be60321b7e90fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434848b45ae4c5acf1b5ebc4b3e879f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d603d8639f2f83a31e573ef700a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a82b2c81d99badb1cdf43c508b4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35306532341a4fecaac74cff5528c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13947c9d040bf74879c6e7d913b9e69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab2a05c59dafd60517887687764ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bdb361b610c72174fe484435ec196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2f295bab1c5f4a60c4d46293e9f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ef490ad39ecfa1729eb81407e399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa49e85804f2b0ea369a962db0ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14960579c645bb4ec729b2281cdb2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3ca02ae2523e3c6d6347c6f0ccef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2949cefb31be9ead0072c74ca88709c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892caed9534bdfdb114a245b1fe127253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ae1373ab5ca749e9fcf3566001acd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125ac59f2e30d18a36622624e605aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd10d6456398f4d098085ab541730f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ba92b275e3230c2523641b51a3f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f32cdbad5d6f81a908a0c81d62770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95158d129374b17b5003b82543889d45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531060c52e8abbb5f06dc0453101c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8cc1afd183818a424ee4f874c42a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1d382f9932a65d4f99803c7f1945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c23b947e89597798795851487a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aba04ecd23dab9d58a1d8e5530068264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37314dd4cb198b69191b44228d27f4f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d08c33b8d45b2c39a01c9942d1074266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526253bb23bdaf341acc930d3c82cfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bf887345dce96a299b0c3e3eca88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f504ab38da7ada4777628a76986ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be29f921600e85bf424e2e586785f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7ca9955dd436e56e4cbffda384ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989983712a1ac6bf34d944f2ecb83b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980778e2b49c0a8c4f1729626f9e444273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030a295bb7c3a51bd539d8f7ca209c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd301bb461da4a86527c43a2e698a19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e2e952e98fa9bd0aa22d28cad860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc378d2c0153b3e17ae24723c0fdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73d7289d0f84da04d7325f57d20b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce855317681deff303e63af78b42b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d4463791a16c443571cbc894d5e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e2bdb098ad5bd27356814128518ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3137308f7491852c8fcc15bf78189c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08cdedea553aae95febc6c9f1b19eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca6f52095027e7c5eeefa61ab10aad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf471ccfccf53ca3363844c0ab06537285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e83bea8d7d7646d56b8f1c19a554a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a99ee54fcedf5c65984a9b663477a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731135bd47465f7e5a9023954d4ab92f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a302a457da869587fa11ff154d78a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c26266770e6ee297776f643ff9cb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079de864e4d16a02d50a896cc55aa18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b667bf716d17decb95e615bd12f76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c8e6434ac4b1ecc927e063952530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761786c189eb670422db6cde11baf2ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4dc881ecdb0eb91a46e49e636d849295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28127cd07997c73038428c25ad0894d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a7a5a81701194a5746327695ad6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ac16af1ab4f57252473cc94bf1f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df35f30857976b2eec635f72b51d59e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3017f60b38a61e05e1a7f05e5cbf67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb390466a251f25bfb8b6e86449ab5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb399a25ed599a829d511464e56b931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52ec24e38a1367e363cf8a885ce4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f030ce86b96c15f8603e45b61ad43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7041d996fbfa9ff7715c5346913a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0e51dec573411c279f2b24b127248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660fb5536e65c868a2789c23dd91b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a4d033f1bc8dd93e501f71385c30e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a0227ab14444bb547a36ef94c3af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b3bfbcf4ece80bc66c61fe3dd70c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f92fd3e3ee83322701971c2b94968f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3328d1c84635e66b9025b0f330ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a40f893c3e0d8d834b1469e8b3f10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e139f6c408aa0056afa21f4dfa859d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ecc2f5a7b9d7dcfcde4c5b0879597315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd346a2b07a53f798ef198738b49324316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872c520aaeb9d19da5fb3dcf15dfbd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4de5c90f64b0c308f6183e44a78b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7a7ff6528087c07a971bb9969d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a949e8e8169908ea3b24a7dc4713a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd71dc528aa0f7bf1fe49d8bd78764321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7773bb57756545116e83496fa0b49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f6f366333640a250981ff0fb6124323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff36aa4ea72541acb7556b0f271b55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e909aa1c93aa0468a45b5b4e64e707325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62694755ea405fdc01414e1dc329b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615647cfe28c517edae2d4a0ec948591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f655fe48bdb0c866a757bb0c3db1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef93542ba9d70a14ddd9257ebb1d64b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189ed40354f14ddb7102a6577d5874330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28257a0632f06863aab48469d09764f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946754a05a2637a74552d285ae5b5452332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16eb88ec3ddabf13f483a7e28dd045333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9cdd88dc544bcd2d55718ee8730c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16606d9a7da8ed18abcbd0d5f00b00e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dbe2e8185cb58cbd4c54a391f1a8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6078d5a9de8d7224a54bc6f03369b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155bff2132df97051915859117a773338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70cee68ebb09aee1e9606334baf3dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6440b178cd70b00508cc7cdb8da5bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13f98fce3cafcfba6d9b442b2e971341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f26e8a0d6421963747909989ba01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab71ae0cedc64a0ee1d9c19be25775343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470223d3abf31de8e387d2d438b892b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4fc57ebe80bae3bca65c4a8dcc85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b768f2ecf08a152672d9431c4afd4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7fa6fb6659deb358ab761ef185cc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275a70d1c5e04f9d1d0939b1a945252348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371fd5d1d2fffad05ce0c731a82eeb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d51ba2ce2697124d25ab2f5ffedd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c204491419447ce449510521935af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9f07bde8ec77ece305e8bdcc8eb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e36de53078f4750300fdbf3b4fe1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d526887de633f7ee17d55837c6e3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23bd9efd3379f95c9467bb4d21cfff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ce09fd72ff4544fd5eb0ee8e0f5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ff0236cbfc661df307cf5e64cf5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36cf29d8ffba3829ae0b029556466358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c94b3359e6db5eabc95ca8b1ac99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6fc2e5fdcc8a814da4c0e2a0e3c7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c93f762428ac46760e498245fae1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d119e519413679b61d0bd6f2342b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b8548055805a237c4b1a56754291363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df12f973b4979ad1265fc63941549364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a9531fa0f85f2ef6414cfad0f004365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af17459144afb0e6b9704954e2e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc6b652ce198b60c02cec442f776b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4609bb6946e79bcb783450b1722aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db75e0b5ee706b1391e3dd421b730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db993db10b786eed91ebb32112a94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e5f8a9554a96daa5f5a20286bb63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac461181f45202ff5a5ef730836db7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97b358e34c3f321ecce4e58b7dece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4fd410193ef79ac08d06b0c048dbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999807a6ecb380eb4b9224235f614e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed72caedfc950cbbe3172046a0eadf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08023f5f2c2875e75d81cae628974bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2649e9d3f05a266a5a6b6768c2b5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ad02e9a0bd78f3474951b74f3fb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2eda5cb3f3f28cde14812bf3e574380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da203b878f0426400866126e43ae2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7880cfc7d6e0a0227925a665c427f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3756dc753260a9ccdb26a49946074a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c8c9c2e95f6001afab708a2a6f1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a81be6b6021d0fdf656e45a84d99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce165632409b2bbb9ba4d4d8f7e7b9d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ef06d8681be0524f337bd36eb6b0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4338cccf2f1e734a7a6b46f65ed13d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db194c43d0d7bd5f49f13c04e33b004389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63603f31aed4d43a1a8ea829f56c865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db4d3866b9d26f1831580278c61ffa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27744e4147561dc5b354d7c01dfd61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da68b95cc19378a36afb0cafd41ec9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae63b643ebcb4f10a1dc8aa2ed532e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54b60109ac3d803a1d010bea1a967395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2634d74ab2df8e3ff9abbbcee8fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713672e1dff9ec1c216a534883749ac5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b5b4a3013c3ca1b14bf37d6bcda80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f4928b741da51dc221d7b84ce8c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5f30a4e4c55af11cb9978b008bbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537716ec4b2633ad227f803b0831d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cc4e35a674e29a7bd537cfb35a0a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a748d12eb76ee2fad4e67bdd710df8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f808718dc351253e9c50bdd5958a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d546545dcee1d53332c5baa23d6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091028a1db236593224b42fa47da9e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56036e25899ae119a59ef53d33a6a2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a819f9b49c3ecf1b2dcdc984f52d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6545f803da615ddffd2a1bd868c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac21408af0bc47c6c8b7f026c1aec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ffc3fa2462bac56cf1d589e864b6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70ded49f06cbf05648175d1a095fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0910c60e1609265c4d9474aa448a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3289d9eb0782defdd6215d78d4a2a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273675fd66d404202674e88ca871b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bc14d694df1410c99ec4d6f646c79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac21abaab160f4740e371d8fdeaf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dd0fe0cd17e217f6132abec48673418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276a880121e62d2601732cef494d86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437ae52799fdf3e7b822d884be196f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5f38f7d2398c1300589d2ce8d0b3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35ff7bea7780bbd42910e42ed99a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356ad14c073ce3dde0750d034255c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3fba766de5157a2fe825f1b3485e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79a9b0238edb0bfb4407a497d220b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d21bd4006d1e9474d731860971abd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2df7695a2bff41eee38130e1e8e2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c2ba714ad4bd0b96a549ac229d86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad2d5d3854183ef07faa63a3ddc36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe6eecab2b95542134c450953e151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f030259cbd9495e169f5d063b310431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5a5bb9adaf4db727c1774bba6699432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71dc57f100512ed9eb665612a9cb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d44599797c5223fb093d6b9fc6a427434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282215eb021c93e62c21e76d82d35214435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d86801c37197e046c6d933d33f5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f23f7efc1075996cc20671bdaf80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0d32d97d243729e4e3132325dd025438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512772ca541c65fef7a8a1dbc2305e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b6eab1ba0f65743a662ac2578ed53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656f9867eab256f2d02ccf92a6523e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d98bdb787b2820e3169315739a146442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095aa457920df652a49c2fd77d7a3e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74cd5ed160d8f4871f05695dc5617f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb70c6235ebf94092a8411b62a058445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dafe7b19bece782ace3692d0c9e1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27ef8efc3c35868ac21ba2d0dd11d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9dc74cda8eb7a937faf2adf3cf81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de46b6770ed033fadd815eeaac9f7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3ccf7f0ad87f1de6840197339d41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0644174f66c429dee238900cdd2ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb975774a5dd76509073fcbae6f4ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b11c0e47f7dd9d557c0e816a52a8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdc0f7ed81520c1e20987591d3e569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c683bcc07e6384786ae4fcf7a4bbcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87911cba642f2e9ad63f92123d02d92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503fdd8d0ecda881dd01ee461d985de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9703d521293c8070e389948bd1701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4cc934239cf2aaa9a00a6d6ed2b2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bf6837ed4f946191f6b3b5838be3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d327c6e7a4efc35b339d9edce0eb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165adb711bed0d191b032620dde59c66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6c1d70e81bbc395716143f091331463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3f5e5a32f7e0d01b0d76ce13247f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2eb953649a526442085e317a68281465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd613d9f27f30da5459279d53e1565f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd118d34b1213cab54bbf855732aa54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955bd815f67674df601dda0e3270021468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c40d888a231ec608a3d2f3579a714469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b9b2e8439e9fb1f75c5b9103ed2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f93da748228a49c4a36c87cb2c12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e1e401a50567504068b7d814a2ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1ee93bde97601772e483e983cf0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf8c74a6fceddb3b0a1f2e0981d3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f93cdef111b0c094bc0d06717ac5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285198637d63b1910dcae00a7f4a93e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80e812e6d05ce2205cd34186ebfaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e2386fbb615ee099d245bd1ab214e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc8415c15fd70bf7883293dc53ef21479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>