--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb65940abd85d2d6c0a4b7d62299b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131596919defd147271b5de9478cd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571496d0ee551baaaa2d1e88522c6f8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5250021589e710a460cc8dbd9e2b044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b6a5da67410a5a0acfd646b7b1295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718af91012aeeaf44a3a2a3c67eb896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a86dce5639c4c219e4b4321c04bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcc02062b6530595bd11dcf69f5bbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb670395a4df3c5fd92346be68d6729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7601db842be6b1710140027c4445310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671dd52bbbcc2f4d1083159731aea2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97aa9de96a1ef4324eb28f4b3ef9fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf21f4b5d59750aef9f511f2f3bdc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864781d1342a0b1f943ba2c781ece08014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7982ffbd7409f92f89a10ec19634f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce1b2bb8b8f27e27f74e5f6a24b3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2dc5bad2718b06b33f6734d19e0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667438d6281c1a1bfb48b0971d9087d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8013ff6c81b04a4ec35ac509234f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374645836aa28faffb2affeb51c34f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fac0e51a75366aa610ebc105aa51a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afdbf4c6a18af05203b3c231bf6e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abba1a0455f256b8ca7e8cea8b220423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b815478869d08105a0997fe305f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e3a699aced32b85c740f4110ca7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd9ce7e3bf6be06d0b01fb744d876c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d780ec75eea62324a77eb3f2929b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea8fd80929075ba834c08f09d7e87628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e1f5e17b063017cda5c562e4ea5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec3e2dff223e668692a531530351030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe56f2ced9ef1f371501af5ffad0cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecbcdad8431922d04d9b92d523e40e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be38e593156f85ab771935fe1a91a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6beba99586f38eaa9a6314dcdb4ada34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57233643ea90eb7a8629d407bd60c9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d0622b128ddcd00248f10ab694e2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33effdfd174b89a362d7ec1f205b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e233e87d533fd6d6d3941052cf1a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7cf48ed0a84ae9807f2a3ed21fd2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a5ed2713c4411777848d0aa920e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222aae7355d40aa211aafb42c574f0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5c4377114d341870bea02c3d0e9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67d3483a300a59a42febd4340919043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee47c2e177a1b604d2f102c6fff0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960b30731a3bb40d4a6c9830692ee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17b6009f8594c1b1b3f1dccf6a8f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068616a671e71317ae0ab9974f52aed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761c0fd79e46129992428cd051358f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be7479040ff9822e12b34bed39bfe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011371caa5bd5da5ae4735354869eba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366b826e58ff432c2758be8ef397a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4cfb5006a07df0eb1cb7239ff987452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd9180a9d549ad42006590fb1ca92753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02548f8d77f60a8843974519f33a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f2fd311f9c7fb73c7e67ae06b0b5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb0008995cfd1eba3903b77bfadeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4abbfd3438580db030d1d5984f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc6b52345456deeb1a5872d1073de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13806b0ac2b1e6d20b621dc3fd2340059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3652f5e18b4d62b6ed130356c4b2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc94300bea24142e2b1a4d0a6e74d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f742273a77cbdfffa769b8225a66262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e09b8d675ef06972934480eff9cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43771765bbe9b19d5563658983e0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2fd5a602a0cecd9d6101d2cf4ea4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0830a03263a954164ddf4aa575361a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb7f048b4179693d787a7a648f71e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ec4d66f65344552863a6be534ebb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d332b4dd35402d96a3fd4e1094f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c99c6cfe84f587f5faef367bb1b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6433ffbb1bdc230d226978a1780471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c0fb1f0196c5ab6aa88fc1858fa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6ca432a60d57c7644fc5ee46f4e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcabb3f3751746d1a4fa860fe1d0e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10a421588fa2d20366ce5289421b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cafb344d2fa592badc78ddbb835bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73018bf4e3322244dc1e84145ffed677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e6c6a1de5ad8ac9e6d8567b96d2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d341b9d3c79fce2e3b4b50db63d88779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffde1e5d58129dd9b08c2b0853f76280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204297fde87c1df761b7c01dd08684181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababee5b1e78847b81440ec7ebdb740d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489538a6b0a774fe490bfbb39c9e33c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d75a01cff1f9e3134c26cc47e64484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac1a5edf9cc08b4d5125f148df3e4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb261100cbc9da71b74330534f8226686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7f78e61492eead6519a67d13aafd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a24d08ff8a572df18450e11ae54d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afa819c66e59cb4bcee3d7b2fc49b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86eb71dae4e2dcd499c0edae588ce190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8cf5cf69706a34e66cbbe31c95de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72593da987c366b33482ffe39442792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac771e9aba638648be02ed84477d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e650f88012ac48320c35b4b8382d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50527fab534f3f6aceea7b78f20bc47f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201fc3637de4c42882356dbe339acf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec3d3a65af38d716e60c6a03ba65d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d02738815655d4fa369db9d2ab0f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740557f5f6ec0efe9eff3a4f29e9a8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa571b8ac28121d18c248875bb6a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8dfdee02480a69cfb503c849e677101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade94759d23979a754bd83a9db46c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa09afe6d0ef49f93318427a34fdf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddbba014430fb30e314e4ecf634370104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036ee3c4c2134123d0801e3ec1e53c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc06cdc8bf2af7d3666d21afe44c0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8514f4713303f4e6b046864c6b360f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cef260ff5511038c8ede486d7e8d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f2349cb194eb06fa2ee53391f1b63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47341899a0d007d8727c49d2815bc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a387be37a667f8bd56518791cfd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd87f53d9fe323750d72063163824112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb233049b3b5c92f8a3e2b855e8f9b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813dee70d9c3dd2045e1d27b51c515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64d62156c542bbefa19221009d094115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1e2ca2f9daa903f155cedcfa7ae6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b0a12c42489fa7a88a270da86f314117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cc743a93f8f77525d3f949007c549118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5f3d1303510638ebf0ba90b6340d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac953628563c3f996b415b3a85760d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc997389d8aa22c24772fcc03121b1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916351958a2032ebe523af65e6bef2bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a485256fec94b5e12a9395dc97d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18a266358fb60a4331833ff0961fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32815e97adbcc1d3da7fe1622daa81db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78936c2e3f83157c9c593be0c4e93a59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac4b7a6c213dd240bf7b8d3789f1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e0456a3112831dec24b76b9672fa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941439b52df51314cc4bfa7289cfab8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fdbb5bf812a0251313a8b128d3e3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba559a94f8f6933fcf76580e0fd1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27665d3013af62a3f27b8adfa6368fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e2decdb9ef56ebae6f81f5283668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc65bf4f3d6ce6847342a7e2e2e36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a0e42f78ee1c94e349b3c55d16b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ad23eb1e0113920571ad522e4f0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3f68bddf2e4148beb36fa52e0e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717b3be024c7fcbdc31aebe5a86187138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a83bee4a9e6165406517bcd275f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c9a062efeee3ca9dc6fcf19e81fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c7be7cc5b4cf7f3d69ecf5b6853e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ba3b0fa8465e7d63b86d9c35ca5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5546ae0ca8c470983219dd2d30c3e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311431b97cd4b3dc6bf601205bab169144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fee13900e56b2de8bed3f98daf746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2db4719a63e2b4de069de4415aefa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f7956eb0742e4a3a2bc1470321cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497572d96fa88578de254782a0bb7a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b350e28de06dc8c935a00ae565bf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38062daf9b643ba83baa34c4610d61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256783be40aacb9c383c4ba4f8c960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9bfff57d8b781f0231a4d05f50870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29e984a7f1771de6c40a43ff730db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488acb94e29d394a32865ce96a4ea3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b509eb6a34e11fbd793f6ff64012b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63153c7347735360eabed98384b84f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9569a3a88ee5a9df7ffa4c052735157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5897aa6e9ffdf107703d0cfe9b6b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771926d5ff1d4e1636fee5e0eeae5014159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0b96a1e00fc077616524c15af8bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6758c01454af91c5a28ef0abc2c5a63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79594007254b1bf3170d7164794d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93cac51572f0c82eb862a8ef18147163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec0d0613b6560dccbec0d716549ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0cf80847998356969cd74f74f0678165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843444d9eec9b5e63e6bb3ccb8d32d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af3bdcf341b3cfcf3407d52909e8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b7966c6362aeb9541b81767eb9a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39402c3f73e59be0c4ede3842686236169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a179e829f1b0a215480489d37b10727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430385abd59a7fbfdc79eb098e33812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e8fe6cb5fc8dafdd00d73df3d73a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459dee03ea080c894eb757ab066200173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322e26d45b24653a9cb6061bec3d88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001afdeb83d47cbf4f8369c56fb4e4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c028022df6f2ea32e987cf6c43d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339713250d497063b9ba76edfe1f188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb784e8d287f8b1033db6f26d1a1782178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f62fd2b5541a28430a33c983427b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cb59bcd7b0f5c99f78d267b2a23d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad8b5c29fc381960bcc1289f8bcc1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e385ffb4dca77bc9de7547886c4f823182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96d2fc2b2d3b959eb548d983b821eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0c4f11f1d117dea93eb226871f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074728f9cfe6f82304cdca24d258957185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437a3b87869d1c55cab7497ce30e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48867f2943290a191d39bb2a4a1072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b689f2cbd3b3c8a2240d1cc259d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcce3777ebb5ea34a5f0692218b995189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e8b52f0170ab02f983d816334ab3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07d24f44169c909b30a1748dbd6fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ba477801b536f3d0d5d9543222a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5828c9e6b0b90e29fad694d0633f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6c5c83a6e27b3c5ab5e8939b0010194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26579e7149377f40585d1e09a4b03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4740e5cfd50b9370db96d70a3ec8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984088dab81aaa73bc361264adb26c85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdccf00dba057d4d525bc4b761f2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e059d059e2f157a32ba1e5c1105c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9758a408dd9f2280eab6f4ad0193200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93bbb94d5088d081f64e84ac8225e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34a964fba78375961e57c8a6b10fd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8692622d456cd6c863307c647a87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715916afcaa75eb68053b1a468b953d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528230acd3545820656b3d1d60bfc54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e9ec3c12aef954a42f104ea3397d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d510fa9a4218ad2c1e21ff015adceb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf4b2dcd016b1520b35ab439d088c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ecca63c41128b2816ac7d899f743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a89661e7d4bc0087f547b2fca793210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb33ca792665e91558978a64b7bab4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3014d6480fa1119e968062afb629d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a505de7a11d8fa09d211f77f1fd3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6f6a2f77c66e5c5633f6f9daa537214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff095d21336b0a5a3a2b7584fda1cb63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c80ce63433bb640a26cb196b342030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756521c964a25ed6379dd078bca336c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9818a4fd58bba6598b3279b996e5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc94bdda506271bd763f076141aa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58466e5235979a11bfa3cc2bf55710220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225494575a0f58ba1356891cce8aa74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229ee19f40afee84f743986e26002fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353978df840bd88d72f2941296ec2db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27456d2e7919a3d3d28f9bfe5e2c507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69add038e9b0abf685bb5fa4853d25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee45707cf529360b8cab16964563db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0304e0533228532d2fde401e4679b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fcad9ba5ae0b431c1716f12cdc738228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501710074b53116bbe29ea63e1db17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b451efb48c289fb7c8db8e7736ba3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd346737cb9ef87b16fdb46a149f07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d599b128c72defb22a7d4314309f54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac0820f953e7a63b375e3bf9ebec7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd6b156972ed77cb8ddb22072c9b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be336ab9ca5be2b489370b76f7e4087235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289b2c257cff40d179527d5c8a5d08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5287f26e8adbcd39128c31bf5ffdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74789b53d1ab8b4db774e03e2c9d768c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2221c2dfe85ad5a0c6501ca10bf08f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1307c3b33ac467df67c6c4ff625de6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594347857bb1324548751f598f86dcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85430fa4344fe6b19c3dfcee18cce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3c333dd29053ec5c143f20ba03cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b124491664689a74e955bc0a1a20b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde74fa424c2a70d46bee008ff75566a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92ded3ef158bdc3ddbc38fe746ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d3e5be9b887a384e6851467aa30f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfbb2eef0ba16dcb2f9b5d206c5ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6e7abe61579b6d6b08b03bd17bc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459214941b33342597a6ec620ce4d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54bf741f794793ad00d1073ee2aeaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce033b6d11dba3c748e8bc62f53bb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e1fe64c896762681933fa2b48a09f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121977f9939d4590df16ba1fc396018a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b782cf564b2762c3c8505935ad8fea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a138880e0111d2d95178174600097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b32943ed447bc7571912136b9a89b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec32619584be1db912281488a80262258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99cf7025127851756bbd69f01ecc7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6c230840ba73e396fdbb35f78249260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c027a05ca70bdd2850df826720fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e01efc0ee909f3632b85dcd1c0b24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570e3b4f89efccf03166ba2639ed1ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39183e1c1fc529e62eac4a7c2f1b8d48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb554aeb30436c8f86aacd8f56eee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2beb162b5d934758a236921f3cb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b699e82fcdf7c527b94a5752326b729267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea262374a3639d7c2e9691f3d2635cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41809952f7c1332c30540a2a5c63b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b706217509e7a34b1492f00074d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ef404ef1cc4927a388f2020987cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79535735326d26ed500e55cb2588d55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbdadc336190469ac17a2285ca925b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81af30ea0b6b6599c219990c69f206f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed5a1c93ba058749fcff33224f0c85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801289a5aa7c781526e3670989f8392276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee87f4ee510cb33c8e689dab55049b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187fc9ecffba604689bb09957f2bb32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488e562fdb1aa873cf08f510718981279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108f63412119b5021a33ce8b116f80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7094e13d330010854fa23257218e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f9a1be0a16ddb731989ba7fb40713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d598ffd7a6b863aff2987f4011d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc4282a4a9ba3191dd4a52884cc6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc36834d7f7db139b90857df8463c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450ce09ed9f82aa1fd7b871757f46d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885509e055a3fe27281d96542d2c5b7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14414e7191f21fe20ec53f88006f56aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9b5fe43773de47de0b9ac1a4cd23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c93427ed067e373aca905a5033c1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180ae5544ff584953ad07e0d41f007291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a7e41cdad1510c11cd3b9c09397f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b837897ed267d1829a60f9aa85497e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b505120b7c8c110e2fb1f890c655e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13444c52bae0b416087ec9070b3801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3f9edcb181817903ebf87a949ddd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9847a7e25bd166fa8c0e3de595c15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef37836e75816a3c80337573321d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c66dad1127edf8822037f8e1c977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bab6c0611530d7931ac089b2eb257300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528486d99997182ece79d2687c966a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ff6e43dd5d156fce4ac8599ea8c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fa2b568de2cb31cc17bdbc3cf2b1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db4be1be316e6f186aa61e78b18de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fc10fec266041cdc3ab7318628d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c7b4b325cff757e95a38318990399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7643b007e71e8508d3e376beafccdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a31299914a9fbfb8d8d77bfb07106308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501fa816c03a757d132d6e1dad26b6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a3ce441c7e1ea58c746177c855626310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56fcb01c8d74157795cf0f65ad41c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce43dee21a16e14ea3d09645e491fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98fce89afcceab7a1dadf49da7a1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424d0bf67aa1a64046b33acc6310ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954908782e6911a8e10d43df846077f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e890c51c9256d7692638345a557b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00cff2a7b146e56509c259c52198b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b11c9fbe9720e2d6a8368bdb751b03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd334de2e10b71749264bc2bd9d67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f755bc6b1c69469c10e489c49580af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d3565910c9d3875052cd713b19a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16dc86a3876acfe8efca7d3c9e797b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea23a1a3ebeef7a53aef722e69b5d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a8dea1766fa79a0954f262c779d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7d81ac657c7a36694cee1661cb91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3428b7065cf6ce54474398bb8e3748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f675e5aa07fc8970a0050e1a0d608b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a15e176535f589cd3fb886513c0c90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f942513ffa773a6d1d89beb5cc65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d8ca1520f92bd80054d84a1afdf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eba43f4a1f89fdd654b4bb3cfa99c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcb34e0d49f94b501f55589ddd704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bae460e1926647f19baad6c857241f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ddcac725c53e859c10851aa9d797334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a09b008ffbc40ad7e05e238bb4e3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96627f57d6afc90543a314ed1a10a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a16ba30e9c5e00a78eb18a23ae3ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a08546b5bd8c33095198d65d65ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204e1f3f653305b2afb9c5e8ddce00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd8bc48b7bee831696ac3544ec052340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dfcbdb923b7a9e7a97924f03860df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856caf2bab0c42c855a51438c7d23ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f02e56066517b8093144244ed5bb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af9ef3e145223e62a709fbe55ce63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673d479b96744a5429476f5aa1699e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e27d431ec0544efa6de97a34a8596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c7e0b7c0a17e5e34d276a544ecdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51a3d689730139d98fc1b20b7eb73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2896829f0081956cf2509f4e290d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5e5f681d3c74988114b7dab75b9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63502e5d410ac2f5380b9cf63d8b853351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d77a1a0021e05ddc90f5576e2fd2a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b257ef0c000d477fb804acb398c413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e662689a99e4f6037ae0805a066a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091a7527b233276510070c2b2d9ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6dd0d5ee906b050e4352c834c7920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341042966da15c0696349736cbaea2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876027336e3d1ee5d2715d963d8352d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f30ae7e27cecf3ae7066c1e92f8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b92bfa6a0a0174ed46fe6c4d6ffb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09805dbd5f312f1efe62d820010ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f41a2f8b0a49a4bb4579f4b2a08c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd542f388a0793fd7b60465ed6dcd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70be67b5eebb8615ba5b2d19fe2a09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a7c2dc3ce3058865e3778ba6425a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5230f1671e5f32c8413705275dbb98b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b82ba0ada7884d1b123d83d9c3d96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ce29210b822974e6a9f98603ca45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c29316c6e03dac89cb43ec0dc9e2cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ab3ae29c9b0c1fa875dd21fe5988370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39c9374f75719d5b35f173f5d7d0b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de445fc540970e5ca3cf68a4e6eae45b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132bd27301687d5e873cf9440ebf44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0420f3f2d38633feeb21ac268346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d2541e6a779fcdce7ca81a393de4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24d8fdcb6a5890cf6af541affa467376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e818272cc799c64589aa883d316b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b5989583bc04cb028fa3ef347ef8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911d7daec4d981708025913b5b4318379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f305b89d9d426ccf8a990b5bece77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf470fe0a16756f9f2ec46b4f1dcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30587deaeb4ff6e8ef381e468ff4dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd97c1798c0044b443082b34513074383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9053ad4c534e2245816c6e367084384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1ac314c55f5f2c9ec88e6619a6ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a20ba911ee9f2da2c4ae3a17531d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9b27fa1f2c2bc138f0c4488849ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c574ddf2b5689c55ecbd59588a8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23fada4b99b1b0e7361416a988739389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15327a5e41c33984329feaf87f1363d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c3d51b222e351191f2e8a56563b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef830affc470f0aa9464988a9ba146392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d34b5dc808c93cc991156c5261aff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99fabf7c60dc61fe6add425610dbec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7441d6830c8fce7eec2d1953bd7e6d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fa3481f3fd7e4e1358bc5bc60cbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d3636ce8f58957e04f83e443fe24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a9b0ca32fc68be50909e8b5c6d04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fa92f6801bf9c3c19347dba8e0522399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be642ecada38cf33ea6af6d3c1fe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525160f0aa0b1c98ddc2e99f760f8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecbb64d81aae46bbe80ae289460576402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d8ff213da3dea53608a73cb9f50d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc8ae5375720f89a08f74e36d72cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25701b935595401c46cbbf446e1cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136000d028da876fc886e680fac553b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd9424eea5fcefdda6ae5321d89a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b146a9a7a070b712fccca6c62f64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579a0f9dbc69d4b7416148ef5a03eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f0121e295341a39f06810473ae17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3571f050309e148d6efaefedfcb865411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ead6823352a693726f4818923a17d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f45a1e1088c100446f2da71f697896413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f50ebeaa66eff88ad169923ee62d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d1fcc5ee525c0510f3baba2a0ca6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c70446213991577f864f850f7f0fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42203b0dbd663902d348a90a135c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439a9d42618f6e669642120d5b093a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad22a1eddbb0373523ff1729df469419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693d9d41b0d8d75375ba0b1bf70f2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57215302ae87d00fe9707e4e16c543b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994837379e5cc2533ecdaf56ca2221a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7f912036348fec2198a3ceb4e7da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a12f0fe44462c2b43dc3179fb55b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed85ed79e6e370d447049802c2b60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d8231629ea86ac5a2f2020965bc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590fceba9bb8fb3a89898f65e1c7dca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254192f3c12c70197834790c7089f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8d077b0ef85b4a25ec5a569a140f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f37e337c313f5d5e76eb9a34586e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98fe6b3097d07188f7c75a0a671b50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996682560c51fa7efe7b80dabe88a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390810f539ac85f3ec9eba407a3f31a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3020889655e92923fd7a2936425e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197bf9691e2fcabc306760e96080c74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551dd6bff6bda21d5675023b1777f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c14d05ef83323152ce0be33d49dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11c8503a22be0ff61dff2ee227ba47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837dfac2e5934dce8773b194e23f2c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0defab138768475d87d8211888ae411440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8116431061daa1a3c20dcae13560cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dff6e3342590e0b797d088c1939e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8204e9830258db69febd8242d863443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb62e053fdf138d683e3525177506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab11b114e50df667b67a40beb94ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8bba40c4bf5bbafe0d382020856d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a2214441a6eeeda509c2eac04d44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4b1b1757da2f2140777765caf7f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72bc9d18166bc9902dcd144759ace449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dfb58aa5c38ba2c6dd1a72597f5d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e847adcc376d277583105cf73d775451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b9ed5fbc053f8e04b949efafa856f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f327fab82c37289f9c9d09a5915291c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95dfd82221c19502eb08885e682033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b0ccc6bb2ef0266de718642a60e35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1975c6c8e3f2def16452db84a5d2c1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd2119fe1103b88d098db444f32ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757288fb71803a0a8da8a98d64f7aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2929c24b2ffa6dd197efc63422542c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e179eb940a4dd28d365a9b328a86c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005a9cbc9d4f21063f8b2694d79df0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040b6fded9739d3d0296f0189c56d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354bf78b8835f05b6694e135db9902463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c789fd58bb476dca48d83d7c6779464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc2a22fa7477546660b41602513e57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61b37b46fceaab98cbc88526889eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eb90303d75a2b7e6d8524c5c973b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aac8c2c46bdeabc7357b00a397653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0aa2955137d79ec49d7032f440afb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2078d7a5fc251674c639e46d25c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd7f6e03bbac601e2b9f46c2b7b1f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e26994d674698c1a324fcc82d45d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda182acc78e7edbb0739cd9280ab53a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a10a8ba02051b1873df725ab25198474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fcabff913534558f19fafba4c76f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c79aacb86cead430d8c04e9bfdf6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf14374dad52997fef377d16131e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5bcbdf2ca65279e4390d850f8fa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6a4df64587c6c97d205d39e13704479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599aa78a7af7efd7db858ff27c73d1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a9591ac67ccba961a7e261ccc3d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176059f5f2f592ea6c599ed5fe81dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5162c94d55e596151397f756bf301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa6a60cac92f299d8a2a49810757de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f89a91f315fb147bff5bd8c99ebd14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35949bee289ff1b56f125386d938eb29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f5df133e1230b62fcae7033ee684487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ccff0c60d98f90b75b9809a0022e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7fc7177c83517c02889a5b803fe8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e3f4b2104e58bf93733550206a561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86acd045f19d8454d92d3463b63fcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3c5ae99706558f6db473a453611b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533f2f75db210d820540dde8b81ea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b73a6f4db84481790dd6639c11d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c930fd8de5823a8b99b0960f30ff9a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6bba657e95f3aa9918720f44bbb3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a2277c5d6144c92bde75d4d4cf898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b27c3287b1ca880ffce958b02add9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d6b7828f4b91e67f29e71d28c5ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013737e93a59b5ea1af279f8cdf49d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6f729618a8b2c64d26f0578316b3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d11dabb1128140b34e90af6d3544913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bdc8b2fe1312e2c53271daa21f7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655ad8c76350b177bc0f54b3e3a681d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dbc4b781b253ea7f98c94443649116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da22b3036ac7debb655d7e5d6706e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fade878c2d5bb9252d44a188e7aa3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddbd531c713ef55069dc534bf7fcb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c819cd9fa38d700777b03622ef32d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ceee29898ae41efa5193b94defb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75152848694b3d7263f20d4603d32e4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa8cd11c370d2c936ba061ebb01b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb198ddc714e31b307f9b29e3882ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a837a67b1958d1a1668e2c7cf31210825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27682a38f75d429b256e8aa3cfdc46726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f3fa641fd9720c16834f16e633abf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96043c1da1d8be10db6db03ff19f282e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1e9f68ef1e7658b32916a4dfe234a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048078d6cb980b058bebd4c311fd0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0daf663dc712d6a66f64f2939fb3ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e806de13d3fd7553e5dac677a0764632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b394108e74f7c50f5c38c7ac2b6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1915970ecaf59fff29e10a6a3f1a5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0090a78247669bfbfeb79d4dd5a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e6c6d2c5614ead04bc62607c6a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa2795a9da9cc584add382f3b197a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625f234b57d02da350b9a5fe281bf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029022de57674bc07322d31dcb09af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b7aa89c8e83612198ed61fe55c3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ba8ddf902a6e6c29fd51c27536b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb36f622f2c36bd271fb6865afdff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c57f3f5560037815a50ec935178f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc318fbac779383af0d0ac967d405544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13f68cb850ee1595e92f0814380b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67874d0767eaf3fa78bcd0dc0a0f8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec59fceeffdfe4b337187a416a3fc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2dc38c567b19e8783f61b48f0d6f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0c3aa5d945e25753921210706dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0401738f4b6aa7eed53db19b3200d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5a2add28d2ff677b045427a7d67151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1fd2ebc55ab9a66132f5cbf03de452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb189fd0ccacc51c7d6422c313f162f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af92471f494a992d8648b63b4d713cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc064d03246261c8052fdf65fd4d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837202f77c4f2434dc179364de45a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63fa7b35543d14cf7bb6c38536dba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5056982135fd7f0976b6ed91834e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c9c183d3cf3d011c6ada3b72cd4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dc941ee51094b694bd2a6cd4aa72c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75074f3a86da300d33d39293fc86561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6750f77f5031e5daf9b48881fb7a7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce752824623fe4c3d6f8095fc49eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06ac3e363ae45c35bb0bc149543c6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c2b9854385853002f71a6ddfdd4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c335997b5772152ae07f9e58e7cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f896c120823adc84f15c156ecd56b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcef08873902b69d8ef677f7ccd71168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3124b5d7bb360b799ad0a1fc34498069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf29f032c5a28306a29aeedcedee3d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0868d8205655a48d665c16c1083578b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a296d90717d4d82baff221ae600b0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff24dd8f4d30b852c2f15b38cc1a1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2383986f45d720956501d69652e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1492a111c40687c487736c1d59ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158106c823c176fd19ebb47ff91ffd9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d715ed3ad7b50bbe1d23586377a14977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e6c37f2deb09697c9da019d484f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aeddaece5220d0b97cf1512f7376f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb119d81722945e8a3596f02950aae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883352bf4505893d8af10d2e4bf1fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3d10e4c3e322e725070763d050e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900df45b5d6991443e2eccbffbda8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f0c8169cf376013553fc64e1249984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadecef008e0f7e1fa99e7ee2f65dd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84bd0fd8fc1bd75ecc993f17f8fc1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee94b594fae66a59010c60510716887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0464a0738f55e4f9567ea277822e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb0644300a10350bcf0b047af226089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da5c94ef04d114814db8fca77c6f5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eca51207884b28d64c90fad829faca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce898a1b076669db5695b4e554a96c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399103581a8c10027dee4297286cc1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034c89df17b779760add6a9c24babf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2eb7f41e8cfaa100082485f6c060a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f93bf83f254648b86f7d51ffd6cf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa8a42db1f9f325e82f0043e6d5f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e29b6fb47e45533c34860192f0d5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d6409d7fd1995687f0f0911ef75599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493327bb117b11883330cea86c98b04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4be9c7e0b93c484991c554ad836af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3da528fbb56b633acd52f8dbd794f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1deb4d5dfa6015b2d0a8216034e9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7a850849c48e21304b1e67782826104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194676caaf39bea405cc1864e3d05ff4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be35700da1b8da93c18f964584193106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ffab58a872e4ebd3ba68ced4b3fa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e7fd5c183ef6a1dec7505b21c76d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb06c2caef81629fb7f64af3a3f36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae5c17d7fb73d5acf3d7ff1ae9210c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a82af424682b5e1fb6ed78e42f67ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d63039f40891a586f96ff0199a83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a06960dbab73301dca414362068b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fcf87c3ef81cf843a73acb922a4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7cec5e0e12696745cfe3045fccca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f743932e769353c5a9aa205398be0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133323da696149c951ab016bc79222117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85859271af964ff8c3b55198439bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aafc74a1b42b9d3656baa2195b8b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6226fbe4e266073d1cc70c55d878a54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937260edb96cfefb5435d6049ab1169121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3321c7624e978b4603908dad3c34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d280fd75f9b0f2be6c642eab94773123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99192072a08f0d89d2e2c7fbce7b65a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013ef0602f429b429dcf6e65434ae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe4eedda2f2a3cfe87f5cded6ee8b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15712ffb110491bc994ef97193a48a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b59f2ef0b9ffe5aee6480ce90ca07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc39a3af88b3029bd0cca2540eec95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36098300d8c33983f1df65215f9153130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b3419f1ac952cf0e74f389743932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab165520792e944e531b74a043d2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a45a29f192859bdf5a9d321e2e91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079628c90f03fc7a7e2b36a795ae13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e88135a859556d652e1ab4f179fa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adb3e61ebf50639064705f0ef077f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6fd7f10dcfa9a4fc6027165b3255137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0995f85aad92ca0250b002d2deea2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622b5e5b8142da7d8b62e470e7ceea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6eb968d687b1a8ca356e10a229d6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5915e9e9b98104f58d144ab1c312d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab39a14ef8db336ccac0ae4a097463142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7fda01d71cc739efb0122491e7b43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b29e984f43e52c7d189161491a739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbb15eedaf0192f16c0f050f8434bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58761b161a3d8fef7f9e03b58986988146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8a47929022f99bffbd930a04e2cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb512b0e8d67633e172aef85642f376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79c8122b5907bd73bffca41c7b2d86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d728267b668a3f11b516bf8b7fbde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1765db3fbdf18303fbcd9bc9f1477f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908e27a988fa788a08b4b5a9c17eac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64a3d029085c058d8f9a18d788e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e8610d21cfda8bd56d9ab0f5635b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af5eeb30630e25cc78594f36372e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328de8ae12a5e9ee82e41c27b97abe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd378c1d5ce005e92734946b188f8d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c415d717bbe93ba0943137d5bed9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd223e75515f593138ff54e64ffea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d324e9278e957e49403bc23c7c4e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f33d9e94ffa093ba397df30f2e949161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4246a31e566b0ee465100b2b02f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b06e99bb784bf66fa89a4f46aad3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039f0ba4f3c66a4b138351f3fdebb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ac61605e381e281c9dae7dcc1f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74cce1d2a19d496377d8f241616d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a02a8bb5d56343c298bb7a483497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504885bc29bf795685358e8440d31c14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a7e83233f58e181bea234b8736659169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5da6791f74b09fa5e660259e24b790170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fe077c08b1ae4af5aea08b3ad6f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151533a2ac707c3a823c9e8f37bffe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda79cc225265a79d480e676372e1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3938ce8373a1f47e546ff78f4a87a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88196aebe6dc5879260841c3d77ac3dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180bdf8ab46a28cdcafe361b1f12540176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabeda5bf91148446a095e860bbbe9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6932a17c4f4b7d38f2627edc7e303a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335a4862163b681628ab186c0769b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d1248fdedd777b27c62b92ad6a58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5367ac8faf726138de2ec63d45dfed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb608159b3e400b99981aee26c769b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c6048e19d0292325827ad63a1965a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1977b540852d22d43248f8603a1d52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db115fa539adef0da7f34d28e116433185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3be92332dbc93ead29301d3b8f5df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d245aefde577b06eb42d323730a5127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32896fae59e236322ab0afebe2baa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b5b3b614252cd152abb6fd455146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc28cf4f122fde99811ece67df9b3df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb421760a9a16d4ab55d7fb62edeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f2b43c26dbd2587a71942dceea027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf12fa1a86bb9619f3793cce70bab3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bf6e24efcf0b7c99841ca70f2c07b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa966da696ecc337eb25812fdb83af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d1f2dc7ec2ad66955270e09beb3e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5b970429dbc3b32f5bd384d4e325197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8047201c90b4aa55e675f7f3b3e644198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117e1cca2791cfb4cbc04d21ef7f3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943333f39d469ea6f5fd47b010d4c29b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4facd1e6b241dee9de348c639002d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344c46c51a82d5f17f5fd386a6fed11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbab934b75e718646dfbb7c05ced3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e754896bab9cdcbe95ade3dc8374204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b10e7f9ae94e3136e119cb5028f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed896631785266d81e31bd78cfe35359206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0410d5db52d08676c56dc6570c618d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f57600fdd8ba9ad05a7925e286d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c68482dda5ea369c4753aeac5ef4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af55036e6a16e4e0469f9880c8d900b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e355e4dddf2cb6ab4bc321092cda42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b89dc5c82c890585c18be177dcb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186613fc3a77d58c642ff476cfeae46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654235dd1993037799cd4ed99fb53019214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbcc7c685513a7808d38b66340a025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab661498a293b8e050764bd8d38894b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f9a0e610a4e5b105466a85f933afd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9607198bf5603f260954294da0ad1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee5d612ecf264ba61e62fdfa7c8b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e24eb0f88b775b28221c92f4209d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f538b2728b03fac42d82c143c6dc315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc723bd058f2ff99bd64968c5fbea1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f553ccf7b644dca033a1869f0ff7cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace908250e3b992ef75cf7082de5b8c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b7d42a269735bd7c16c739535618b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8bf4cfa6f341ad3b0d29dc744609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf5d003dc37a2130a9fb03abdd190227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df8e9fd980e08ee588d402e6dfbf4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1149376b96065871a9c205ad4096b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75c9a0bfdd93baea3b45f010bde5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3006bb6373fe6b8e5637ac3cd7266231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a8560e7fba0c3946b49f7b41367c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c75db05dea242174d9ee9ce96db09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ad96a0ba1a63395d63a59bc4bb62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9879cfe231f988335b6655c9fb1ab39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45bee332af26aba3fed028fbaae048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a473d1264fd25eff0f9b63071068f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bb1b2bd5c27fcb039df3feaa2f8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088caa478ed2c5658cdb27d6e8225a40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6a31e563a382dbc6d573e76c7942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4fba7e13a3801a2f2d0ead0d4d835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af558093b12df8acbb4fe79aa537b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed5e374575c7e0759f4b165a23bbd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d24879bfce6101e1ae4d66750787a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0b582df1edc766ad018c1a15c109245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160796f0c03fc1ab970170dd3c695ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383d217bf3c1a440326769cc6d7fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186fe89fdde65cfad853e26582539af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127f4d5df9899868d00f1f2ec28a8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be0b70120dc2accbab1cd4e754f3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e1f2f5b80a905835c8983f35b84d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aee2ae85333fb2f1137bfb004326b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ef51377ae910a65c0e78a3301b6f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e30bdbd54174588e9a6c6fa7b47e68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d45ada326c2c9683d7b6f123c182c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa93b8f98a3f364456a18646f9db11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a052562cf650c4cb8951730f505a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c96e49848f127e62ad9fa0142a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1fcfcbb412548d388ee301006298259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dae12974fdd82e542dec3162690b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5fd2c821d1e71d46276b89cdc1cac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f87f66f770331e292030cafab792262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4a10f84c96cbcd83a2a38100f7c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a6f0950b6dd01ffb1be23c41ceab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f3a7a16889cd4384f6479df2947f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852ccaaddf5d83dbcf8b860002ba5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba59b0c87b574331d5f97bdbe0041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976dcdf7469ecec80510f49a9dd387b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eacb66d8602f8b760b3e61acfaef22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2be75141310c1ceb8c9b753717c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870c193e628109dd4bed7fb46afb7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23d06738477a71de881e55e82064c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc5c7a0f16ee7165cc5b18f2a1475273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b7823b172db6db24b92beebb9eac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903e7e3d0aa2e93af7ea5b72dad4d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cdfdc337c5fad0165df0867a6e8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556920cc46ecc98dc57efbf6efcd157d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad5c7b438f693ed330a3d71b0a482278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbc6d20e91dfd08c82ddcf2a5b222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b542dbb2ba75da448046f74bb7b2f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d610cd144a6cc3346163b0588f09a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284b497b14c3040b9b77121d3983cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a252395f12570df3f45177b77bb5b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc1c9b96d5ba49b3964e101ddd41b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e781137efb3a21a4cfd71e2e4cacb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c50fbd5032a64802864eaed042d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7325b988705c50827ee2065f8831e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888edb21713665fad9776e8e165c849288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ae65ec20553a1361b03577db0dc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5e186dade12244aa5bbb2fec0e0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8329e6e3b4f9eeebb281da380041c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4dcce0779e2028a42758cbcc7be1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de8a33f7833fa78ba8a49281741aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa92a016c640c36fc6b58cf13770e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b9ef7c463a54e6a3784f65f8248c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ff3c10a2055f53c38a029dd44df0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c9d6aab7df0740a7fe090c5dd5098297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3bafab7e8c546203fb6002b4acf55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720052edc9cdfaba3f18cd7965e9c3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cea6c901f05b7baf3f0a04347d47e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401360a748be26f3398d32c8bac0c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48eb257a130fc80742470be49e10d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f1bbd2bc99363b578f3ba85014828303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a20660c65d8933d6d22c43ee77b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9ddd6146c5471ea4596632c6b591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215d6c9b91702a1f3c3f0276903471306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36618b67cbb9ea0030acf6f51b06e21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735a0eb3c9f7d5959614f6794fc6f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f04a81c56ae3e7998e46bb3d23806e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6fb58ff34cdf5f9c16622f0e752bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c24fe0419e048d33075ed942127a98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7f506f21e42d2c0ed2896d1316202312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d024213c8be307549511193ca50da30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724601d0ea30c142b974fe64cde5356e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707f365ebea75731d6e400d26acbec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c85a9b719add8c4761a0bccadc72c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e2a2342cc6d4d0896214161dae105317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34822ce6cacdaa282e7b4eda7239c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81dcfeed76c1c07c4098384f4d131c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f55ceed6ed1252eba2012ac66ef07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218768a9b62594368d1e0e7e5ecf0427321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca435fb9fcb0348d3d7de3d954d640322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa80454d9f195a9eee9609e50467282323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085f168ab4516b9c12b25f909d4bf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3636c4625e6485bfc1f4dfed3572ea7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a19c9dccfe22281775862dfea67d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a30447b300578d2e82741c0058502327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cfc096ff4ec18bec2a5dbefde11ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593bd27da5e66d29d715c4249971e6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b0de9432352c212991e093abf2a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f62b2dbd4e2a210dff259a760ec9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32343a6692cbef90dbf847a7d0366b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850155863106e288ee0a0e0f876b38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0936330104dcb70b2fc4cc3dee1ce03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e304f737bbcd59ea4fc72711e21d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b67743eab8b3c33409f5fcbdc78f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e8c9aafdb79c057d700d7d9f0c9d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3950cd8f6b593527d539509dcb4cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fab6901e25534537b0b63e1bcd8c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d357530bea46b24d524308bd169602340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f554418e26e4f7821d826db8256c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f6b45e771a29fb7d636539547bc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e12f660d870dd30aa2a381a05dc1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f95c1693c888b3d5b40ceff0d31db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621cc2729a5880b05a5b7f2c33d4757345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1288584a8cdd6c06e30d4e799d77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab02e485f499a9e474e7acad9a0505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc3a5461dd5436201adc53fc9dccc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543109c9d61489265880ae43080b3b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a418a446d901e84e84980ce12761cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e715f80c05eb591edc424c233c1392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51087c333b90430de755af868c4a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c404d8ce8dbc0979ef676f42d762353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92447a346737013f0ea80faeda921354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87b99b24c840e0a68d4a2f483213e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f923795b9edbfc75189f8b70ca8b39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3339cf2164799a88ba2f6bff18fc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294e23fc7d1c52b01b2a4822bd99da3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772d41e3e69ef79479450a56f2f9e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1593f08789dd81f2220455f72124cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd0218f2ed9623beef9a9db2fb12c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a234e8cd4549ddecf07411fd974fe1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275029d6f3da6508041d00079839986363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a896c5fb9a5205d019e8cf4813383f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c53369d0da6bf034a5685e9b72b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737be9929c33c7d38015e896e1ac6b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7b0ac84f29ffad18150e2d53be19f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2048aac78327304b7a282510f86307368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9eaa453656cbd3bad38336f9be95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f770d72ddd49d595151cfbf279c16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd214988ef584828fa1aa27b48539f35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129306d019f641b6981dbb06cc927f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9102c383ac270907af18e7437534373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fb2762198afa5053648254120bcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7c3cd7f72d85d03fbdce4610e244375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee490d6e12617934c800f374aeeac7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac51261413f40cb11e70aa28db9f1e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2473e2ab02743a605a591f010e776378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755671d123b9b6873f8bfd619da15fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce30db931de90fcf08807498bdb45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b4dcc8f9ddd7d59f09776db2ecbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0056e099c01e39bd1e0ea3502c20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4976acbe3d2380e2fa595f5a5a31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c696ac9ea96398eefe87ec63e83d366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e06db4f18ab2121a3a90c3dd064f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32216643d242073ad71b0dfb23ffbd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295a5883535d2f73cd221d96627334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326d102b64ba626f59a6c8b84e6099388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f19873ef714c5284ad9945e9f6690389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea09d5c34d1a46416c932eff7dbeae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747b5be3e75345a0b83adfee23bd5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490292eb410ea8062147ae32e8fa8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf7ee041794db5e086c8012918a71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cca3e1b01e3c702dff6a88e9e5a9b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745402d13e3ed133720425e193d24ff3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9318a36d9823181c636d7d5b8147e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06689822e78b918b35e7cb3ede6ab71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9c998ced34305b72e24fb7990e632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d75ea55f9e6d4bbf35b6781063027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68285c6efdeb27ab7b9ea58d6279f970400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a94d948c43d9d8db947a76687437401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881491c0ad989f6611d404c3d81666c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329598f494193b38c7a77767d091e4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b200dc5495d30343956123b320094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8153922b9c4e821b4d029b85db5ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f61c93cce49eb7ef987bd99c6c33b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29dea31982c843c6afa24450417c8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506fec86712875fd90f43b1f9eb81fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f955043c5b8e8a19fe52ab14b5f55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f22e5841e2e180cc67b25cb901b8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff4b43f5037ee3a070a6ce24d470d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870f23fc26c1ec0eb4c77b8a630c08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f480697d0067bace5da63e755153413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8af6131faea25ee23715111ea7a55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb3aa36cc2489cfc80c52a9948986a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d0e893195b5584701be3e2393257a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61356b28bf5febd04c95a92af83bdbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4aca07f6b3c35d71cbb3c0d12dfea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff68a6f48a76409d4834aec6eb3d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e19a88d44be723075089238bcc1a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a174e3f2b39933fec3fbdeaf1a87c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e4660869f58a5df977d8942ee95f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b33b4188f2c2a0c8902bc26f5db17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582f51268cedf4fbdd66a404544335424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3341b1c418fbf5198f371035b367425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7f9b648a6e459406501ebf69e5af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf3f51c7658fa77a727e318db14bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020c9bb86aa0070db25f9bf9c2b3456428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f81c5a8f711f3290d7f18cf12822429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a02909ed1ee7ab1ac95f2f7df5ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a836811f0148a8896687ba72c2d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800e519d38b70a1fc0e88b0c11b9e23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1ee0f7374c64ead010f0cf0ca80a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a7675a2196e8ffb92df801951ee0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb697a0d66e50fd8d1749112bf602b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d96ba877d4a80fff435d752646561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9849d818785a6b57cd50e4845cec69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c62dffd0b041b0fe749596080de2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bc0723646d471601073ebc4e5432439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611229dd749a88887a1e8aae48b8a241440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5dba622ec508807403493733af30d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baaf7f1ebdaef5961bc3a0269e2f64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc96dd1e52749ba4a47ac101e2016d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb45f70e35e3e75da48e10c127508444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d25eaf569e5e0b3975d61a4e34c6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e9c3e3dd6b00763dcd6706a9c745446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd605e7c86466589513e78bc393b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9069366b58499c2ca16cf845a9a6d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c782d90c688e0419c61f8aa57ed942449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2c65584555a743463e5d6d6a4ba6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab200d2c33938a4c341704d9e5fc91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f4f1e6c77e4a471f6167272b4c68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a527d0c6bef2bbc156acf0ac7aa9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c98f360aaab080ff2ef8c3b650d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5da337f15cf879c4e9a9a411eed5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a40a0d576e46d66ab8f8e6f6a9e8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4da97132935650c050f773aae0b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28290b2668993546744291c34cea52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990c0c24d6a72e4bf9acb6c5cbea77a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04b86915f0efe8abdef952464905b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338113615998c4b1458353a9b6e2a6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dafd232e0e566ad7eebaab8441486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53842045c0877ac0687a1a9227d5b36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fbcdc203180fbd93cf7044ad763b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410b8f80fc8d55857bcf1dcbb97533465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ce0bc620dca4205f4dd222c393ed3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87147deb11be82c3f0edf1a9514525d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d129bdb06fcf078ed865dee2e4d70c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817461f39037788af6307004f1a4f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99e8c0757989650eb3d3038131edd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba11758e7f11b4c128c6c68c225171471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42852460ff0ca6b0d25c44e1507413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5860e0b53ede968193b48b748c75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea14e0ebc3e290debac6dc8240b0e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d646c87caf4f9feb3231fa7149c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaef86740369b4b4a0af93acff16e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d00eb485c75687c1eb66698fb7aa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c189d7208df278c507579ffab251478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0685d340dc9ae2a103e489bc1ed401e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>