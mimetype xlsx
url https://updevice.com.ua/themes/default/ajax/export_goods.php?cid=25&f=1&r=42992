--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1238ab120a70ebbe3cd5ad9e8f68211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9393827cc80c097e021215fb92eabe42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c9923646bed20fee8ac3d4ea03313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6753530d1af1ab7af4400ae6f0f4d7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45581c01a7886f416a6cfe838895a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ee642e10640f11f575d554a8b8ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce829842e5e6fc543602db0f20e90ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d91e0620dbfcdd36d4371009953ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e62826116f3c0b7780a90b3879079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f6bf8d6c9b35bc1638f0a5ff015f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70dc7450f19460664e3cef968cba4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d440d03901fde731d9022441ce5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917887df71bb384b7fda4429ad96670813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84546a5f23c803a213af37a1202627114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639b0d1e8fb505668a55b3c3f687f6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a8629eb7e52b4d2873c7959d572616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a024e7dd6afbabb51f7fc6dafd42417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab81238de7b3f517b779ae7a1865318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730afae7aa44d84de73dda425f9c1bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a8b57bb0d46c6c05951c34a5f4b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ce5c95751e9819aee0bc9116b60821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46890a7c050626dace5d20f85ccf0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764fd6a725ff017e6154e79a1c6f4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27fa65003f3a087c64a5667db7ba3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcfd2c8f5cfdc21b9e4d8276f6c67a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd72e0e651fe22810f9337690eeb7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d484b0821132f7d80e3b9b274db2d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd66080092e9e963f49b9d83fb96e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ceaa3e8dce63faa20801e791c5f3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34b59e341571063c81b835938f7b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182417dca3ae99c60199bab4cfe4065f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8abd5369a58b4cc195cec996966f1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a4a75ab2c33acc15772e7b6d57f1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b90a5c4624744c3bd8f7be370fc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356f4f506dd574102015ed8a64f4e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3461d25fb87dddd902b7562070710336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1d6e8948673509ab91ed94d5e60537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398186d77fba3f78997085fb155a8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a30299a1bd321b3867a3addf234f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313c19e946170efe2d2b27e6eb10f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f07888bdd1e3e9d25037ec7fb8c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b746c8adca598cbaecf256fd058fb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1e3900695c7199a6a05231ccd58743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3896d71a3a131d2409e6c224f781244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce016e9abc443d626e6f6c6f7abac7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a64dc53f160239a6b25ef58ce1813046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e373c6d4f701272e924e31e772677247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768acc19d58cb33fcb531fe5c56de0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb48cac771aa9a06b2a4eec13b5abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2e79665420a4a88064ff66c750b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad759dda22ecb1678fa855c9aa6e0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8495c15d889a20996c3289c8e0d89df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27a61db53a352ff4b5715397450ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa114428b49e3d03e2ad0504531a13054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931ec7940b5b22311fac493e8a96d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296146b57f353e5df4f7a69f98e1d1be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7fac479e8536aebc4d64952abc4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc14793ee0eff8259fa0499d0d3c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25f427012f5c7ef8cbf1d657a4b3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8af4310f32fbc084226fb210b09060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e1bf674df94c8616fad7e5d7eeaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0060b965410259d76d9b31120467b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305d8951907f2c5696ea48e3c6f44263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e119d2aec35cb323873c600ed88164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9cbfc16528e97c0bd6277460a373965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e21dd16da348fc877b2e70533947866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8a5d42337624ab466357129a0f8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9756fabcbd1798bffb14cd9233c31268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3d66988286a2c62f85ca2573815d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2084461fd1d6c1c5927138a6ce2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1f2f4e15dbb0d87f7262402f887171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1af33108911a4722a07bc18c003372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e74fe3418c2b26ac4093727dc0ca6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76ddb667efa9dcd94aaf31802184b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71a83206da9c20da115ee62fe2cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883a46feff5e7da72b9ac4be6e785976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e92201250816817d0287fde25e3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04f4f58fd9ad4001a35927a629d5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d566d314e5c6d793708c4c9dcc43b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170d958439779cb2eae2b9201b1f7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca499e26d1103dcf6493b007897f1bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb9b6d1079663d53ef2d337aeb91582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4605e8a656ef565029aebd0ef15683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b0baf00a2405406ac508618e828084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c46929bc184bdee9964a07df85d2b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce6251b2ac51ee4ec3860f51e609d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ffb2ff1a588fed80ad6ea57fe96987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ccea4e62e59cdac14bb86d425c42988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6dadd7e78480e75e66339fdffcf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27debb3c08bec2000ff1ad73d9c45eec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a56d4b40e186980012ddf50dcb77791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb9fbd0bbf8cb3ed716b3c15393b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d5fdd128b42a89cdb2741f6e240d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd602b71c195004a00ea10d262be73494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c304edd4a46d9c6534c16b0ac6531095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c745ef90a582d86643578812ceb4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229335a290c7494778a838dc82873997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e3755e6be7eed4a625710ad6a73a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055e6881088a667355da443d242ed0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd607fdb6f996dbb5b9eb1e776186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436abeafbc3e62606a9480aebc9d9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8acd2d9a1c72b80a45c3e56f1230da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359373ff335d1304733032a31f2441cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b350f92b266b28bfbff13810388ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe3cfc9e4dac13fa48ef7599acbbc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598827927a97d6b9927e8b1369ae185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c545a2235cb7f74985b47584dc3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e8e8941f572f2acfbc3d24ff1fa3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520d7d71d14450d808059b237bfb2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfa023efb5739e3548b3fba60bc31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa18d45e2a0b9584b01782d2bb200c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9c54fc795cbed3daa95b6f6f8b40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa6db55a2694ea78ff7bb2bc4310f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631441c50c8a3ced08176f62fcb425114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe9c2bcf3c121b1f8c7142b73a821f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5722a38a471f29669bac8e22180664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712daeabfb9efead23320cf8eebd9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2de5ab2d14d4a4ac41a7053b0457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1163a998aea662e60579448891c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781fd6f5a913e229faf3c0b3abe36ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f08c8fdbc8317c0742ba3aa9696fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e37b7f2812c92412d273bc76f53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46317c2283dc8d52e63c12ee3f26da23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2f1ba069870c717aee85d01f009b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a719f6da7e609d873cdfa92a04389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d99b0ad8fda8d6e29eb5b18f51a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3769798e3c750424e269ceb397733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a74625a828643196f6d476e3725e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d4b1e9f2d976c01f48f9a7efb2c3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c0d2ea6e8f7c5f9d546bebc7aaa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c3c0d9497982ed9805449eecef10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af044a071711dd4c57ee3e2757ffef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a09d58813b44a2047c8775dc8877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83364487d9949bca508317352f7ee2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa6cdb16e1d9023519d24c3af929c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05861eb4d28437485c0f4fcf23a5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3782571a62c355267a933950ec4c466137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f972cd0f351c3d2ae6a1bd53cdd0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a91a60a3177d1dbe9293e40e3f4233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49626da3f16c23bd4387372b52f176e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a17889f4570896e6bdf19a9b5ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd343d91835eb2d8ece73927aead5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65175d5262443622b1fc29d68446f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a9aa09944eb154377c2bf86ff899144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48bc4f567bfc1d42d79bb7c31ef6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86bace480172f1df90de868cf272d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de25df221642522b0bd1ef1829a397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be22cd45337a522818cd7a30fb6b2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5b98cb8a2408f4046517cafa098e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af90354e7105ccf5c545a436239b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832a43d91f84f60e173e27029b969c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c440a312e1b9981bb330ac1b4f92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff6f5b71e1951ced6f51638a27462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d84af3b11e133a7f758e6ff1ddab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f4e6bd35098a837d30666a7e53ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade1e478e048a7008f72ac858674193156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fb78cf0fbecfa7eba403b2d5590f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cdb187e28dcb0dc796285d6876f23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5e0b55cfee0ff85a3751a7360ae4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25465a83978a4af4408bb6064f0059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c28791805974f81aed5acad5c25d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28c828adc9fb0fe735501f02070425162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2a1d1df3605020aadc8e2e6a196e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac327fb2fa36d57d7dccd2107f4e152b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ecfc6b562103f1703dd94272716de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafa869b13648bc0c24c887b6a3f3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5c0cdc3102ea02f9fd200e283312167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4c0a28fa4542894a8b917419de98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1c536e90631991488b56f0f7de2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385bef8718b4a865a836f29148fad9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c57962694af3cc26bb73fe3b1ae4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccddeb3373aec6ab7374598fb3446b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8e3680b865b4f77bc05adc6d154c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94ddbac4b2e35220a3dd00c0244df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c265f2a6bc76e43bdd378047f1bef9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa11c4e9328f39fef749d9e3b75b23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd815df4c29cb4686089e42a92346d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83697826443ec909708ef134e3ceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083c35150137ba057470b071be06f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f50d262a1188ecd9d28baf5513a88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45468f2e0ea4234a68fb26e396b0d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ef61927e7cb4cdb20c0ba173bdd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28afa16b34cb2e38b077b19fd98e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ea2bfe4b799d11d1dc3ab22a2833184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef5825280e3d4a335ad6b5110c777185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0c0bcbb057c2d30fcaf87acd85601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33063f7688d0ec853b381532f9a481f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba56465e47b7378f47c7b5e297997188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e26a661f06bde389c0ec95b6f5ab4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a81bd712bdf8520fa44d64a9fe844190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2423120e015758423be57329d5971191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08812199d7fc3d66913e726ab34795192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085eab12b2f2f880a77d8d8cfd200b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e41b443ba9a3f4ff7203eab9f467f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e351e62d652402fe0ca7849353f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a892841740d976554f0249ff1c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29493a8574e1b3a9135f57d13877f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8081a048b3203cdbfb6b5377d2918fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b44f45fa2a77d04af6c8788d0cbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09605c6a2d40dddce98e550a6e647200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e69369d491f8b350320c11d7bbd9d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ec7e1fe5b569d286d29a1d6b229d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee35b69180b1e2f12328afc866721d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb503e565941e463d0e7358b5d5fa83e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98397e06ef3268ff71c06696d48e11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed14a1f2087a77e8945f5f12fcc951206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dce1ed6501e7ceb5ec3a6986e98c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f35e3e292774bf4f19595bf35598208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f38a0d41d119adbbceb8b3ac8a28d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1629497f2b143e900d147e2a7dfee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5c7f40f0b5712a25fd7bf2ea5543c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb7cc22d96bd9b05c28acbaf9e50f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fe0db8d79f36186945457996545f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd58cd8530cbfe19c50e4552471ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eabdb60a5907cc156b0fa43f13a508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec17177d32132f46a08496a2ae182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0868e81f149df0948d9f978c9facfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa96aac722536b392618875564551218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400b977250f7cae85728388c60afc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951127aab0d85b099467feb39add530220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ffd1ce104f20573fa193a9e6acda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc710bb1d2a1b4d977cba5812dd9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743970cd73824357920f4451e2d26ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc0663f9fb6d641777e51c77d66d08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a11defa1d6480df12ca1a3a161309225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7a98dff6eacb3e5813711e5a8891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fc52fe6235517b7f673fd5afc09d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a838a57d3b3ee920a3e06ed2fa403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054742d29d9fc392fb63acab3b6b929229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9996d2cda3c08dfd81b18844811f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4de1171e0bdeb793780109816763a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e96b3a54bfe0b5866b204bd9ea86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c5eb20482e2c52e5a21fd2b667db5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad32404adcf16e1a14679729cb4f69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889be9886a0b962ad2d6607e7b35b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643711ca7ad8c9ee9d0648e73e409f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e511ae72f3fe690c4c180671288c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb29d3863f47bc86f2db22c3a190e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df022f48e14bf32a7516fa18fe1bb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abb06a1ad83bfea23fd40bcab11b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1755b6f6eef5ab81ea66c360abff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604be991603b73c435a94e61148cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883086528150a26d66281804c6c44a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1a353731d395db59a8fe1977edf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45140f99f0515129d63636cd3ced5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2df3da7a61efbb4f9c27ddad16e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f52c7b6fdb8dcf79941bd7a626ff2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa228c8374343e42318c30435a82284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d49701fc5fa6a50fed59370fbb82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71c7f44c53446876a4a25643a71c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4e8947a62186448cf82394e7c457251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a2b7dbf61cda3a5cabbd4f3962a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458074c375c52710eef830290fad9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e51cfbbca07b924bfce19bf7dd34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521872c1953426174b9f761f525f6e64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20b57f399d53ddd53f4f0ce2b32dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e600c96c8437f1c0d0658aa5adf0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e1824bfc84414f43d269131628303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ca81e3f306b9818975f3f328141e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc569ce11abfa3a33bdfac8ed42ddc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9763efe49634ccfc10d9c48b2096261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3d2ceadd2069b733e592a1f3f3a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a536b0656501e19f4dfe9d9abc00f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012c370f548009f1d8ee282af5387bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743bcff31c9b9de615ec146cea680ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5e7a4dca9669f71b2cba7475f952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e18189dec4ef293ee375b77853a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069823480b24c9a973483157626129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e047dfc35dce8617ebd109c7bdbc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67502abde3bae5b4e1272cdc0d90cc18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c8985e4b99e3e689384b249767c56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef9f3c8c3e953b70241d1d35b98cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f62f98f720731ebeb6fa56445844f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1624ed9e5d89ece78cbfd7553f8ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe0c809c3fa1b7fe7aed1e14747a4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29760b7875d525c4e52f79946dd7f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626f6d7767e85cb4ca906fa0c2ba88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29ded424f45cbcf598eb756aff2c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17baeadff2d912b5e8757b5ea67d79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd837b2402be1c153f338ce24b41d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfefcf090ea612a5912b33fe2239a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da8550a65b95f3925b58c1383690c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb80393a6a583471f6082b03fe6cb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6090bff915dd2267309777ab095b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c571e0b474ff982f94041cdd8f2904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3c4982414483281660d214001863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47717bbb668c716fb30e0bf4d6d1b97c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae2415c567c0bd9d9e89289f4561c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0901cdd50ba6aec0abc64d642c7a8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004a7eacb98481e680215f558c758a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903395cc80fe013b03332faff81b97db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b4b80992574f2f6f11937abfccce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76428b3b8f17aa2646e832bd0c8e60f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025efc4303ef49de4fefa36be2c111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b25a72691b647198d6a549c92ed3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3378648b819234c73ac6b8586ccf1df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606ac37ec5ef4f5e95d91ec6cca4ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f99451aad90f3b06d18dbdc6cf574298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceee7d1ea13f7c1e8531b2c357bec8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db400819d65327384057c8ff98ac25c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8426bf87c3b5482762e6bb807ea522301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a1a41f6bf6659160b9e4b9eacfeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfdbd7e71644834e366f1e0d6e8960303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38afdcc7dd718254fade2cbbeb719c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4345c3417cbcc0d2becf2f6626f2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037479bb871fe5d0c4bf72a5f34e6206306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dae8c8c9d05c7c8d5849ed0a06457307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098ccdbb66c9642747eedf96453ab8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1162133ddaccd53a9a844f7cb3c66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef7797150e3776251d91712c2a4b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5df34cc69edc384377a104b1f68bd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac237d4e7dd67459499189637aff3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd45c38701d6fe6c0fe55d9fe1994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be58585f33fbd337bd3584b801fe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3da68a640ba34175a53a6ea6c3854315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5a9e3a0f61fd49a24addaf5c9f5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a025fd97929bfce58c76c4698c4df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851e0bc56a1d1058d7a045f5210f59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c7df1176941f5d2c978b9d8473696319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f7d1540b4a6c818ab46d5b1512436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e3b6878779021741020667de6a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacba96211c7a6f5b729c7efbe21a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a436eb2eb39046339b6ceec0ff7314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a432dc411a95040f2de494d063523324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649954da7d47cd263320ff871cc8c5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacdf88e135533c1f6b96246896a535326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cd5c33737dd022e2707e418485519327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc391b18f033627a00cf4b06ab8b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818f396990fcd7cccbac3db8a2ca954329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f430703589371d3382871eafc92f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4df43e04d64dbf1cdf59a6cd4467b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24d2ee9612de27d2e36473e611cac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8dda487dc23dc653df0d78289870333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da1a72ba29ef56bcd92aca26c30cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7ffa5cfc8b4a6454414b5dc98d666335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e246201d838e6d60e6281d49a9130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799c43e9cb45ea1eae88c13384e70d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e62413df3248a7ca425a18d5debc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576036e7d1bda431d15031b43863c073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488498ba6860f2d4f0110d346c6698dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5465bd1c42617ea2d148adbf751bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c2f474c3a25c3b2479ec76854317342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b8cd428e95a690c7ad96c81f31e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b1b65975872f931b7b2a657b1838344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a6450c1f2184df2ca826ddb807e81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489d9e9b848e83ed5965e520bcae086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d845aa4ec5393b071c9136f7a80af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e73c85a38f1303dd86ff08229529348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99ed1bd2e350b2462c238b81e21a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892591f2542d45871860c3fc25801347350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02086db6e4c01b332f4d8d2c7757897351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a349922fcad6b1c8ffc55ac95ad034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bd1d8dcb890259a3d09cd8df3e81a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e302ce429c9b5f7b3b600050d5c5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837875c16dd3f912ce3a81d708aedea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ebe2ccf73dbec34e57ccae3a6e10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182140ccc9a3d03f62b5c32c26951c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44ccc447e221094b75147b148ed8d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2bcceea40cca9a557f1e654a53c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5323c67de1417265ec994dfc780d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3826cd6240525e9b84930e5a2c38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6db877a21f01f281ed18da871f4b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e77478c040dad8a17df6cb2dcac32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228bf2c2661aaf875d68c3d38aac64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b0b78849fd14d879ad0b0ca1fdf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08508a089acaf714d97abc01f58ec2d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277019a7560b3687bd8342d34cdfb9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4aab8538534123c593399ffd49a2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ec8eccf2656eb5da41047b1358fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1d9daa533964c45dcafe90f3a4d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6e11f4f377f969ea40be2cbeed495371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d58ac8d1ffc7d0e3a6c5d08bf6fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4742331c37405474dcafc05857dcca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b290a88c9bb8916df52d8ba9037ba01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad142798657d7a9d1889f31fd810309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf173ec91bbff5ffef8d4b8945e2fd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea684f3f1c4dd84b60074847b498a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f15d835d86a5610f03b25db46f628378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc1b22ca2000add35bee9de837344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dcf1a181b22c7fd1e86130f935ec2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5889e02a6e21b534600f1ee03b4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65188c0519fff219db48976ed2fa7c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0d6532f38f94d090948df82bf0ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3092418473d3929dec05d37dde58a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72104738db96759e936ee48ceeb3429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01a8744b5b073d0b9d440d29f7d3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526568b7a4425b23554eab168bcb02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3378e14bd967af20b59e502fe532cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401abbe030845d017bb2c58193cbeab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860fb2cb00485026cc06532ed869d3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef0223c026b1323e2f882d8f39e5e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa98b11186a577d022752ca261a8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d567393a0df070455c4be37bd54738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d427c4d2153b14da1b9481c1f0e5fa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad2de2eb85760476537a1bbb7d5fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf714629233e9f78c8075c8f4cadb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3242bbfbd97e01d4119f7ae43dd3d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7f3e074a9ff42f1a0412967beeb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cd9f07b22d02a46b88973d40e955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2baa752bd1222bc40e538346a8ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0846cfcbc6e80c709ddf50475570c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cade5c46f7351ad95de0bc9ffa167f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898214fb5e43c4e34ccddb947178a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e4f60e6672585b7fb964acf0228d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed321e97ccfd3555a7c7a2015f7d48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed84d97a54a7d4ff6f8213efb5e809406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643aad5aa59691c5352182d8ae61bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfa3feec23c513eca333d363204518408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb456d5121823c91787873cef4f100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e3c743c7ba506048de0a49503953410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf86cf93bd9346dd07216aa2ca5663f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fe1ddff635e7ff99749f1bad60a9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9316152c565227cc8972de46d168a21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c58965379c095e105bee19764588414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb6b9c8297d00d1193c8616990ae5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db2e0d332342088c57697aca87178416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ec624a18a52affaea2d071140e6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df23c6ff36d44f3f7634df1c62342418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08557a53807c2192b4de233162c5cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad244f0aadbb5fdb0558301697e683420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610e5c75e3b4e21d6ec2d754476a52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba45437527477adb5fd7886b826b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed595b244acf112223d768a37879b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d6fc11772e55312954df68dd681c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35077977d6bb7b98f0a4e16452b9ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a198078de8703ea2871e4843703812a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98400015c970a71b03d8c499b6aff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e9d351165ec3e7d969b7c7e743315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d96878002703b63a77f326e9169a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddca321e7ed0a3237d8d73011376e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c05061bd06fb018c3489c7b16412431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923e76214b6eb9c6741829f05ab5b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878e26e7c863f30eddbf92dce69d8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccfe3be87cd5822b5cab1b23e7713a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5bc7f1891a63be7e24a61f2266318435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342dd509e61690affce0da3ff2f6d4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bd3fc757b36cd3ec9074e351be5c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dffe17ce6aa2df7852167497ba65e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713caada5a2213504020ec9f90d15f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef82bd7524bed7c11a971d229b6589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52db618a29cf98e781b1ca2557621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d3c6048dc0a8d0648ae9523a66db5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f72f36797135f61788f915a408b46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80a072eab3900b4afb00a498efbe3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1e744b362bb1867c5e8af2cc3bf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c4be16f33ce7821be81575ba3646446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f507f512f869a1763229a18baa061447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a68f56a49aa4dec2171d91a7637a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1d9aa6f588c87720f20365d1fe113449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564807c2ae7630bbed06804df705157450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ecb9d70e1dff0d11d2884f9935b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd16b5eb9e9ae5a35cb8a93cd1432d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d707a3115af18f96cba4b5d88b56cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb45c1b0d9c83c8752d4eb042c4fc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8aab453f42881499aad9df8ad6899455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d720f5f5e29e6edac4a3da4e9abe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4354ee4747d5b2beab33684611a8f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23595ea4ad6ad5ab9019d026800c807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625b6632204f40fc52f598b8fd3b09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee91ed7aa3ef9f02690ff27026c4e08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea86b6c519f2ef1017aff4421420b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713553e3c019f43eca7ee7e78493f6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f031b3b66a7a9e5605dffe525ba0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d27c487b13f8528edd152e4a67566464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18daf7e88a284f6c7ec13da6f429e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42acd1f55954ce274db112327589a66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114744b7e9c9f1327bea12dc2a285dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1aad159066f294e6bcb9af9ba144c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a77394a410759e38619aa293251e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bae037d03681b6e02d8b7dcdb6a75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252921b2496f3cc2902ca4db3d9b33b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3a215881ff708d19d10a3fad41a81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda56bbd0be9af22c0bf476719b2ca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5dd85fee7b85b0609d2e11fc9916a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786c4a8e34bbcbcfdb557d96765890d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1da38bb8cbc162d67ab1192834329476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3596faf54ee9738066d8b5639a3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ff646a371abd12da7692aba02b06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ae63e95ca4c8a7a0e5a98b1c387d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07260e5608cae50034352b43e74b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382af6869145f4f37ca9708391185e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522a17b567a5898a83376dc88a7ce7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddb726a83c02e92342b1adc29a181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714399bba2d36bd95753816b43b743484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a0815896ae4c7b8fba79587b135e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c6811956eb3bb3cc280d8e5266f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc5d6750fcf552dcc8deecdb0abee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623adee9a580f14fc960afe70bf9299488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d017295a90578dbf2ed7f978bc06489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c314cb4d584660a71538bcea2735b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb095affc81d36a29e3e3b7f1b75a5b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3741b8b40fda5f1badfc01990f6763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfaeceaf152a21cc1fd2bb7e4a62f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179f58b83e16ed093e96a8c04a35165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5b44b413e095a78c44a642a187106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bb80a3329a307134e7ba43bacf6cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe002e78d18e25d2ac017728731b9968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b027a9e223980c6567664323b0c622a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5dce9810defd1ed39cb0e82e265610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73816642cd245749ba804e2503294f4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ce14b1a3c707ecefb93b0a79eb1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84445440fe817d2c262cf107e7199de513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c9c6c39fafd4880b08910966fafd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65ef35b7bd720aab59b81f5ef4ed715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5ccea318dcfa268fdc4ce66ac9b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19ab3b1aea74a710dbfc0222b75c5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659acc7fdf500c9e6e701a68fdb802818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119064af25d7c97f1692d567a46c09119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8898a8cfab25f5182ecde341646e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b4a3ab3c0b8845c385ee06d4a580e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121120f75884b7b2784512c7d53e3b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571423d96cf951d13b7e8fd0f45048623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ca2415b9f395976c851cee397c4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bf6030014d0ed399c50bdb85ac0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb75b990a62d9b01647d9efcf59aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aaa3c09f72f19065d4b81fd5d934327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdca2aa24838a358296024adfa8a3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea53542aa51c3478d36634c782c82e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273371b82ba1ba189818bb3cdb3a07f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2eddd76d34d51f8bd2cdfd991e88831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bb582c02418966ca462ade96741a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783d828bf3a08c66aa16cb9a21a8a1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefde21a0dd75065256e378c8dfbed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c43ebcd29d65bbda84738b3792344135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52fffdebf83f874a82ee97520f400236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193acc79cb18798b91da765e50f9845137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2d094224bf8b6c8e4939d4bc8ce638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19ffba031fa7f2bdd5dac4ec30a5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844afade42566f5df0dd378fa65e6d1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9853d0ae83f34dce0c4a13b70be34e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8bdf705fe07e2802a80fe643df42642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f64386cf3eb4e201e7af9eab5d7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b562c06322b2f8e830493f16ca881b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67673b0f76dfef2e50aeeda5fb1ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e8fc3a970d8b2bf5001d34ecfec646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76161d61e22db8e45ab27ae68dee27e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9022b31c3b3b3caafafe73d1bbea7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353dd1ca99079793ad3655014740f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baca1bb8758573a5421f6350245a9db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55ee54a14ce4007ab17cdef20a6e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c030219e2796b8c052d175ba5d912552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706af8e865b10e52dc34e5b7197e41753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbface8cc1617433b7c218f1138c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1569f6a46c30c180a7047cdf4313555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7d76e936c65079c5a5e8162d819356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6a402de0c9c7a5add4371f726d4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb386e7a0b5a01ebd5cdeb674d700b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c850bd8f7c6f9a5f2f6298a802d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657c3dd5650aa7cd8d80efc808245f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e071b00ea5c09c87e476b94a5b9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbe4ecf61245d34bf031feb835c2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85628661b550a5dfd4444b6dd33f0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa106135ec9efd28500dbe18e93dfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65184e6083c55f013115a2cbc47f8a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e53e76b43431a9ad25eea9c5533bce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29fbf7205ea6ee2ef720b187c73e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e8f9e910852168a5c379def671be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661a30ed323ba2decfd2e26af8d88469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda523ed40341a73ea59c151aa4db170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3d191874a280d1fccfc8250a21cde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c7db58e6bf3c09539bca1fe55f68c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390310470dc22bc1cb1156256bb4dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37da9c6d7b48cfeec172494ea586074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8206825fcdc3a0dcdd659e782289f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9760949f81e68a98ee04a62f31d6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd080a67199a6509d1a424a75a39077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684144ecf3b9586f161e16f2340b1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c8d840fdd46fef3d9159badcdaf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc139beebbadbcac86a86297618cf9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca077434b6725908e8a0475ec11973681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec07cb2a6ee73e9cdff6ffe538bb9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075ada54cfe1e1c8d13dd9b95e6e33783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3bf4eae7683e235c589a7a2eaea6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffc1370abb4a83bf072947d6356d5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b4826925f73ea2cb3a7753d1236786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c5392e29419950976cd4ece78a8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f65cf20af99624ce2eb8a0ff5b1a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21a063aa23040f9afde17f46309ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c89d830ca155eb34abb46a46985690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c745bf13be2e429421ed4c8cb6f8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee10e86f55552a2d97d1b31e65de1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b2cd13087d9f039855a1d156574a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8b7040c1948941b61792b01ec8a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90675d9a9648876ef46d9b5ba65b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352bd749223a617620d131a147d65f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed90083643eb1967e826051122d58997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd31d8ff64115c896443400fe314e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9d603f32a42b4c0786d6eca7408599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df5115f54c7efc563ef1c4e0f1067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc289cbf0df576f82c48e7476007b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deca6f82d7eeff7993a69e88a309e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201249560bb0cdce12724f03be209df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a913d8619ac6bb85fbc9b12bf0eb76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194feae6d6b4386986057d676bcf34ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4985a7c28704b2b09b11ee56a9eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47aad292650364830d9d7db74a021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197da63eb882819308caf13b7fcb924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcff16d928b80a3b3c1539a6cedbb03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6531d4cf7ac5aa2af7326e47f39fde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66e11d65f4ce667fb400a9c492180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073278d70a70e97171a4a09570393f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a5bde5d4dcc00ff01d4ce28ed4402113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3e77afb8c88b250bd9664c4e6667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8563095e764efba0d0758db256db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e12d8cdb03cdda9afaaa1f035cce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3fac95c8eca94dbe548eda0a2f89c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a8866837e16262dd3bf07fcdb445118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da35209701b4674f8413939ec2b67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b47e8d926d20a92da0b7c34a7424120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff918fffecfb96f6dd62e6db3e7f44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9d4c4e31a3e8b075d93b641a91c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea972240c151a7a5d8067b1e15aa50db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e9201f5511177126b7fe2ff409c68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca7af4cdeeaf58a9fb6eca69729e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0418e97578472c910e235e1cbd09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab5442c15fe6d29abfb90a4b6b312d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be60e703c62ce4f3006b4618005f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27670ae24c01db3b388a753dddaf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d0371d3b3c98c0824ed8976f427ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d47452b14b01e880e258c1dcdcb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb8238e7bebfe75c4ad61a50b837b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c1dc6be1cc94a45af1f97849445e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd455a42861d5f9601a94dce7c39c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2345ee7952b67d659ed117ef68fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bd36d244b7e60374ff08ed4d47592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f6cbfd55b3ebe26498ca1f44d30c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254da1ad65a099e2b24f5d694c548a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55cb2985bf1654cffa4678a143a84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca45aeec9740a24f0403aa25fb06ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fdd3b53e9c17da35d77b3e15cce9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd48772223fe65d7d8c146ccf7073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c871b11984c016b20ed94a342ae85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0afe3fc8fad0fcb557e8b6c3e076144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a0f620c477aaa50a7591b9b86984145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9703b981c35985fbabfe30445bfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac72cf66eef02700c62ad9973856ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832700e985127c925d2710d82eaa5fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87627c87f57a9affc8bd0308f65da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6585955b5f326790bb0989a8c51209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e66220a7a335bb7b0b84a5395ffd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e17a2fa441b802c766b2b64ba2ed0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3768b5b5d6a228243ec93ff7a4ce61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c3259acd05f217437e6bf6928dd5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377daf9606125b08a408a53eae87df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b911ff87ce2dde51e8387b55175514156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfed6eb55241df291d322ffa92716157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ab5bf56d92b7bb2ba2809c206d0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5209086de98b398e0691dc86fa379a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed5c7607de9283db4b87f9984aa3d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b3efa5d4c892d3788b718cbf2dba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb87c758f9dea0ba21150f55a0bfbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c24fe35c979fe572071bb96ceb4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f68c19f307f37ca22db23550f8a303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a56427293843ba0ef5ef264942beb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f957990945f7be4b4a73a6708c8eba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767815e46bb603492a38a9eac260a2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35bc4871730c2bc399683ed73a382168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468539636babade297486882ef7fbfdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc96df268d673feeaa08b6c14a4691170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61bad131b2d2fd66e494233f08771d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f99f0824be8c14a4556669c1ef48d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f61b91aeaaadb49387f42fe4afeb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbcbf92cd9cc1615d94f36284f295174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cc75dbaad6c06a209586ccdc305a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff1ca684a44594fa0812f1ad7bde2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd705efea4fc301a0a802785b58e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da746f6a6a789c5387d2e38dbe368e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a75484e0a2523a934006e6844895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85088bcdba41e80996d345155704f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce822691272d5e70d5f240cf4edd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940bfcbac4d5f2884cacf9fb32289a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bed0495a23f708b4263b32e841411f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd330f306bd0467a71dfe53f5d8cdda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7907d580d0753b3ffc2052ee5d197e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67327b98a6211c3fb64946199fdcc883186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39e605a0e67cc57258175f8e39c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0df2c3efb5638039d0ef7b7661d5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10cef1c09e791840416095f9b78ca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5177b9555cc3e1475af79a84f3012190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58576275ebe358378421ec530956751191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4607f92b4f1433dad2174adf4c3d23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a8adcad4fc023f68eaaecee2c3d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d1881a7fcdbce23a32d2bf8ba1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3edea00612a2e08f6419ba2207a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b7f4a651aa5eea27b828392ecb3f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db710390d0b8cafd3350f2277e4b2da4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc1c078b49f6afb2a685ca2724a4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4499e80513ece6deec8eb33e18bd03b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc09070430ca61483caf46050b9ea4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dbd94a3f20ebdac8937b1b51cb011201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fe06ee3363e67e672eb2070667576202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b64247fddd82d08266037fa7afe4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307a7f3130ffc03a9c78835e1d3d56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dcfa61ea1b3a9edf241eca1d95df6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72105e74d66f7b9e54f42240f813c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba171580164b0f0bee221eb7a52e89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89381ba41dd4de4840150d5a2a19dde2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b57ecef34119405ff62741b29a1b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc51adfd6cde8709e2a0d86b2fb1e6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980518a5ec5bdb729984f0996e32c47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59e684fce4e2beeb1a37c94b48b184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977e35e6f3324a57919d5ea21708f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099af235cea57e67fe612e47f7e3cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372bd1ce32bc7976d3a85e1f2c1808a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76023c2a295fa95daedef8e30d0e8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e7a46128940258bf73c99ce4f89b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5578e2c81f538e63f0d990e62d4fdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ffd1bc34d5f9780d7d959dfba38f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972d2e48c1fe759e91774b78905216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed65c3b0ac3518934ea10a61e28c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0452a5bc2ff710e3a0311c8d44ec9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3985786c592de63eb2648cf7120c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8922723281a2243ceab86f924ed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a6b4c549c503536bf516aac37704225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf7a686da71c4c7b678d01c079f6d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93162be13058bf4b46017e995ca5f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56044189fc92c805427266d0aa400bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a082a125324980ecdaa2e13906e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb3d02c3af7074c979beccf4a8d61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243257ecd043702811816d5114dff2f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a39e23462fc2019a05f3d7ed71704232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c32f9071c976b2c5af2bbd640f12ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292114fb76a0a523a3f722cf76375f8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb5d1666a8423e474cda8d884ae1cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998044568485d5db1b572e0a350f0f7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a32a653ff8b06e3977b24be60ce98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf416d0990d6d568b4ae3cd7c5bf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b5fac5bd9c1a0a1800d2ac000a27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee28795f72df5e5d7b62ddb9875f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4d9fe55ec3e7c3ad2772f2c10485241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe42b6580d1d8bd9ee72c3d371d1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cec6e550e9ca620fceb7024f6e1c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8e0e1a96472522dbeab8029e683e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653579e6142d151f5e7e0d857838f6b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e8bcd6fab3de5f52b64a6e07a522e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363691c76f9c188df7e23211cb6da53a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48fbe4262bd705bead010d3cd52cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6704d850a80294a10c64fd2850bdd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66812adcbfa65689beef65ccac2614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551e88311bdc65fbad5ce23572e18d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911fa2f30888618fff62623714e784a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cec764e13690b25b04c8c0ab3c47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd230a6967e10e4ab942e3a97edfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058edecba1e8e59958afb4b0f23e02b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8487258acf0ae2717c9c5367fd9aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6357801b6acb42c9dcfb8ddd8c6fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb9e9f9c33d04af11ea6c8e181c825258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397008048909e8c655da81c54e15b609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209949829109fb44d8cf88f2c6277ed9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa5d0261d9b8dfc020503fe9a88a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e6337f2164a3f66a2c52c83030c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c917cb922b74793caf07f85b001224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c750bca6cf39b305d8a07eaa0ad47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ad4117889f7aa4537e143a2168b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30958b84ddbb6ac0adc652684714b8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54535a794db8e482060c83eb6adfe5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c330207cca2b9d333b21be2e391a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d6bb08d7ba5eebaa5fcbcab15a918269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f7045590c3c7744792540204474f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9378ad9e21ad1e031e242999795f747271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813aea3d59aa9e450dd6082448df46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480352ce5113d6e8e7c139d265ba8b16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0393b77fc85544aa6e3917430f5ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ac88be3c60a31c8bc10921b17f65c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4011bf29da69d091cd8ee69507e91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822537a7e04f50907b50bb21bea06004277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd891ee93c69d61295595ff07c47a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64163828b3927aa7a7408331666935279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ef2612fb5589782927dde77beb12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106bf5bf29ad817b0ed0927999723b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a98cbabba0e5db93d1036171a2b26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af64ea44f2f6356942e961bcea22ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442e1402aa87948d4af27e30d95c1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440140210ca115638b161878111f056285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb775967f272bb68477f434d497ebf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361a4fe62f5a4fe60015adcecc089f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdad895a01d409568b8e5c6fe76d14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82e0b65f0df5af8fa2cf532c6fe81a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456a690a2b024e4c660ecceab42edae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e4c8b35ed676e0e2ec0ca22fc8d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c7adab1728fdcc24424d6e399cd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991f7d6f64d8540cdedc2e47d04585293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186328e0029b22174bc3a91552c7a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648a7f382f909272485b5ea9da7bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dafd555ac4eeaa3b5ebdf3f55fbd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3a46c29f9e441aefc1934b51dab7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b79ee06840a73b934cbc2e0dda5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d322bdad3fc315f8bcdf8658c68fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81c0831dfa18038b8e7d821106c53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67f447117db96f0683fcf7e66a590301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc03febc498d9a97cd6c4f155ba19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470ff968d081b890203153d1a5f179303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e330b181593de155e5e34e27bb532c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e27e86cf150eda8c15575a023a678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e048d9fd71e57af804eb6666b1a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea9565aa6066a5453c680cac2ad0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b2726a32588bb89da8a9ac5a1b1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb4cc0ff7f518601844be4a5b89ba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d448392fb2a063f5373c798f897a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64315f31e0a29fed9976df2a51d20d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97519300e91d5bad0b69c0658eb5043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee435ddfe2078682db66ef22463f194f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bcc558aead070dbd9cad2b2fdeb98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f84ca486b738396d66aec5487e1482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd183d7a907643d13acac71ec500877316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2d03a615bbbcd88dcc461dc15abd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e065323a3a4e93fef3d2beb904eeee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1d8a17e4a650e6b2bfdf95710f9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b64996bd20257dca3556e8ce93f1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4479b8d307ae4b59acbb9018f2e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f1d50537dd9769d0dcf941e63ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240be5301134e67665f18bba2141eb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb05a0e26e6b6682ed7ce757a21f26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733612c22b4abb425e702aa47ec7dae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaa1d4395106a4ca176052943fb142326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3135885cf4480d5e9238ef7f09a9c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf5e714a1f0d21d394517804b1f8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7094229b677db833b4324ec0124f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949656c3153ee45969d30b27dd7ed36a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e8857eb9447a5633e5e23f681fb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e8fb9033f382ee9d42c4cd94973d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8aee5c33e1f49fdbab732baf55c63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df4ab52c7620835ec29c9a6ebd361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9cfd10d34797b3ac8165f69a85911335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f701142572824d17bfdcceb8fb327ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55922768dce4fc8c16d2fa0b5987d14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b9062ee0efa808f9299984d26f0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970d797fc3b8b94a8d0b7d9da37e37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652aa9fa334e5ebc6e91688d4804b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d9595a639d59ef88942a9ae635fcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de19e37a7d52d08bd7d935d9f23bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2a87f9b73c26210bfd4b3e2d980ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640a32165435c80b5502cc2e9a44df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873195618845562cb7f0e1b087ee4123345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdf861d12c44a5981aa9ec9e11617346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261152de1b4c59ea4aaa6c6171ea948347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f74abf29db0b52c59632c63536bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa51a6f220d1b620509c5848e06790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61001a787049b0e1813d1341601c86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f3fb6a80f625ff4d1b26f4f032f51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd55179806a879828ce748949091a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beed62f57624b7521e9389c830312c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bd6e42041caf501e4d2dd5cf0e35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c292259c72b8d3aa93572e4d2c16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c0e38e132902d8a3cdff78b5bb83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e5b454ba67fec14250229876dae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f5f6248600abc8f62a65094560a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a2e56a60710d7928b76442e8005d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17f547e473e0f89d5308f20f60108c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d041d0e21532d62450478633b71654a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2049f474487400ac458701f58638499362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88bfd49b699d6796966b138e3ff82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e3173bebdb1ed2fa0aa91b2bc581364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97f593f031aa303bce2b971367c04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b18b03805c67e2bf8ece216ec7d55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6efce373561a4c3171bb48dee12e78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880780bda184e68378dae954b7421475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9238800e9fbee3feda703400e39eb97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e07240f9c23589945079775d7e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d33b22fcbfc1fb82bc1b6c75f3822371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76212334800a0819b3838928dc2081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f17243e5c06d43da3c3105282e3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c701bd990a19ae2239d712260e899374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2cdf67a50e82fa274f0b7cef76780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549e8c5530f772d7c8e094679142f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14962189b269a0814140c48144e38e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1375a75d4d5923410d8c06b415c00c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098941eac3130169922cf3c13c5df57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883190733ba5db3e26875524ead20564380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19474760744c38f2add82c2f5b9a994381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a061d57bb4dd0fe903e7ffc1955b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77c2356ef336866349a485e2c1e2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e11f5365cb6da849d31906672f2ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad6d741b2bccc6219f0fcc4219e4d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393025f2f8c5082ce9ba6c944c9161b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03233f441141603c16cf904d465c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e5700d050d83c9156d875085d251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f98ba9b95432951e1bc89130ddb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61809a4bb5beecf16f7ace630478f1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bbd21e78ab0db0538d4fe47842526391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa915c330b793c3fa6a9058420ec4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80113dcd5c29e0507fd4339ac2809cfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0f3d4065136c5a92aa141ab3e00e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca134126f4a8b03a302ee1234b8a0d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05cdef88d449321a4304873eaa231d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e1a142303d695ed70042ac0b7040d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d82a2a9676a1fe509cadf3b1797d3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdda8f752837a0b5cefc5b5b8fec4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ee65746923ac42610d9bf77d69c37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887b066a636a08b05a2f5f181b0e930401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bc441642b62072f1a7b453cad4aab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db8375fb7ebcd61f86f30d1fff8bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23511f8e3263e353e453a9cfa722332e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1cd8564353caba9bd340d57a7b02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac677ff5e193385ded2aea0c8ec3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c0aa94f96e93f3168d2b53a42508407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8b97deb48269cd5b295431169106e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105125647ea637d284731789183301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf18b53212470d14a166a1c9ac71b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db946ba7bfcb0c20c7fc1efd64bc93b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53b7d497cb01fd6b8bcd48c3389f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319646c306ed2828771762173d57be6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d4007a671703876cfb998dc1bb23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f521bcf892e15b360ab18c88a38c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146809558013e30f1c4fb45acdfd372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432bf7eb70d8dcbaeffd6857a16d82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce836b62ea69ae77cf5e9b9d60f84d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b269cf4c02b2b129c2231a71ce1a629419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56300d72e5e1377584fe1941c52553420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e772a671d5cfee3ab38be63b85d1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4192329ed4c695548f625d8be2f0f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c3bff9a9abb9bb65e96eae3a426c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c71d74948bbaeffa3e3fea9042010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238eb3383497d213a039481b14a84e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f3c3c5125b5faf0d1e727f7dfe7a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f6410d5c1de2ac8dceb1217f72f5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e100e7d11186febc7081713b1c818428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695f8473fd400f1726b956025edeea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c480cb8ddb5de50b6e249d9751470e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fbeffab9602e2c268f963cacd33c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145253dce603280e6aa07255e69845432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a3a61437ecbef8e1d6398a329a118433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801090775f9673b84b422f2d35516d43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89617609d1bb92695b0fbdab5b8418435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4bfa584bb5f7302afe8be2aa0a2c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199f869d42f12bdd526367c895aa48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b517b08de440009a94bdcdabd7d80c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4547ffe38a24e02aaa21e7ca6e1cc7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea882d5b603d53dcaf65c31fc324d5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d523847b8a9ac4425e32f125859fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba6df7017618310b7a727b30436fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f158ca5c44e6a405178d196b66453443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4c9ecaeddbbd0e4e303db0251196444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29eaf9f17154923696519fe8273b73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d12a84aa1c2e364de38166ec41173446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e213103f34debd7dba5d1da29d39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee563cec88ead419e38c8f204f7c6603448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3687660d5cea867ed5e314745bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ff93da7b13a9186b7c8d47649b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb6b39df3f92152bcba21b80ab872451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10016b8da807fa97dbbd13ef17a9c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517be4156a0cdcf76b39ecf00bd615e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43009334f8db4930e4f69554688320454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68feee05902766f4517bf2f60ae206455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699006df7f4231d50afac93f042b9e59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1e130b007ddf6e947731da1db5bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef96b46752a7f884dc47dd7fb24497c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58a87c54acdbd3f13f07ec897a482459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409575479bff5d79b87acd21ef2c41a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac37ae72c7626f049c9b107ff142f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018843d4e8e8f9f763c5a0ff6dc8d635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce660de06da72cf83b1e0c1e4535de15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93331ba7227c13946a82fb585a11065464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d7591927c6351c8f92d5972963a6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ad3cb6b495d70c18edba23d713e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c004a4d6451d6e525431ad9b96600e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb48119829805f4c0e3cdc1fe7ce0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f48637e3e738f99def6f6acb2381469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6468b7ff5e9ab7032034ebc3a50f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b4416851b1445cf8cff40f798e3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9407967ef30afb170c341df0963d12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b0c28c4a1227306b523983e195130473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e28aa1b9a13053bd9c5960c4d4bee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242dc2d993abbc0d5bbd843ad4b5ab7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0e975f8e886d1e5ba51199f018f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4771037fc2aaad0872592dc331c9477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>