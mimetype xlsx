--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d33743f28bc94d1dbea311c66b0bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75a7a3f064cecc2ada9f61c86001e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405daee11660cd785aa72cae7c45ccc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e9e6d1adbd816b7a68aa09f8033024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634bb7796b7e4c6394b4a6ce21def05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1995f4d9252d37ad90d90568d49fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c11a8061f7980511db69a73fd4e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7eb265ba4fedfcbec792615badd7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90783dc91263c5ea2b3feca4f264a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8039e2100d5595a89493841a6b7295710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e924d32559aeaebbcb09fee2561211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe23bf8fd4d86b14059184cf7ab6a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee39590c070c8e6cfbf4b11a382b6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38655857e21f7a7c634ee38be4e668414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde008da3cf93e0186e4e3ada7ff4af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016996c3a536a73900a9b285ca254016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d96e557ec63ad4fa3a53b3aac14fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd5d3586b5995080553e333a3ff2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dafcb5bb5388ff07c3500b6f6fd52719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e87f08a37fcfdb842189af1b2783a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1c1a6df00cc979c4d644e44d0b58d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749cd7006186c5490afc03f8cfa4c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45cdf2d4729f17bdf8f550de1f3c4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d33f44d8f5000262083478b608fab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb90d708eaab3bd25fe807e86edff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3197aa45e4c69236a56ea7188c72726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996edce836b3c1545ee5b83f68144b5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6955857da79f68fa92328cc2544fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0757aa126cff1163d3cf9f2f02e1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748563b1f04f17e87fe4810d8b673ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c91474dbb3e07185b9dce438901fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ed062c19c36eeeb7a75b78ac545732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f9bf089d600d5f479fa31dcf7005233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5420eb7d9291fc36e956a293d04434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2ba073e1e2b0d9f20a50c80dc33735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf30ec35332f96e12c659301f3c13a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62714616ef2b2f2d3e6ac45c455ce50a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110635acf0c6fe66aff9fc96e06348838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79b9b77d2a2d358e8e37e01762b3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ab66040c28a9b6c607429a5e914240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb2fe697c624fcc42c4222100da5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac1abf5fc10d10b2a553c08d53de2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30909cfd642b9469d4301e3a14919e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc83c91a080d18a07477e706244fa8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6700a60fe2d8d275aa498e19ae7a5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224902e8cec65fac9380daf367f6590046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93758aed8bd70f4ebca5ce8a54e42f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187647e2c0044a60e955c398ace44bc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d4ac7150720a06e7c9311b7b9736e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3a937c4a0bee1ce4b67ad1b56dcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339578e4100a4aaca99b1e473d74074951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700e21a7d78e04c40c7264bd700caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175f46bda096cf514a2ca730f2dc7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce06f40231f57f1b128b692e94ef3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91628dd196137b97ea0218249dfb8f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b800cf9c28370d764a5d2b2f35f68db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca098d2baeaed23ae7561d4d01e4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bb75247aa93e20895add0426585af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d21f029b0b7255551e885a7984159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a369ad6920124d39d40d3dc4f723360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b15a731094387a682d667187b221961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab76ea0b4de072faa6bf5ffa2f1ee162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491f6e1be5dfd4db5ecbf9d34525a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d77e1131929245521166cef3d45d7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642da8cdf5cdf15729125c7416a818ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9dff1d12ae37dcac6fd67fa63f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167131bc1d050448f2d5a38b9e8e6c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f757801dcb19e266966dd64a18d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408f693c155599306dc6dde737f5c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c8ab95ba47ed388b91ec17445823570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d18eaa4f326e14e5fa2b403063e5b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6bef3bca9dab10010fb10993bb9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1643e272b91f49d859476304045b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f8fb140bd3d1ed3ce992e6ed3bb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d5a359534ee72cbc8e3ff5dfe3a8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be649c46dd05d3a30a0d63562315768076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91af017745a6e8f4c73f98077624977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce1136e8808053e71b5a8997d9f8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb3930bdd4f9b2933c8cc1379471479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4f1af47c43bd5465fab32fa657b8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a74e5e7c8aeaa8c89f02ade1e3a9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9199d55978daa5c470c07a7f228c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb751a5b9bd2a30ea6189d24f15e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa218adab7d8c3e294f46b782cb00a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a17997eb140d6b57944f3f4127a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c96af8e16b8d130a548fd0efeb853a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043dcd39a2cb53796c7f22a1ad38cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228d96e6471a66181949e390429a70988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96775e73c6feb47e32d8c69faa2de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfa791e6d6c3f3c65d72b7e79a02a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb794aac24280efe471219f24091d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a130e4ca503a48aa30994734198292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56a3bc35d8e8447383313a68548f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b719fbffdc2e7ff2af71f6b64c77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393d1e844ebb5666359066d3006f1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a870e0182c5d8c168076bbfa93a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1821dc6759930948f20c5ef6134b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe0dccf6525ed147e109dc1a0480198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70662d16340295e776c24c2b6335aa8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb72e77fc20dd5cc8c0e0bcef5ce18d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535b19c12ae89b192fd67a941dab80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9569f1a649356a2b32bdd76130cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce7463295881ece98ac48dfc27d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d3eca8a6571a555e5f144807dfa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e5df3a67648474dac27ab0bea48c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e404b0d407715fb6af9c8d4737b99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce2c83aaed36243a252fa1733ceec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5ec9af3912b8be0711514e5d41f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4d4ee58c32d68d57b45641b0869f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7554791411d66b313268e0cd591e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5828f4d29c4ba11075d883c4cf9a485111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c51f0c99426edcca3a59dc3c857f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f27d1d8a5e69f27c06cc679869625c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26176af78dec6cdfa1b55eb689baae4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe335dd2120952c19fe2babbb1ff64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120476d0f011d4c380921b2a8ef120a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae201b47dc8a1fa7d2b734fdeb9a450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4c3580abe025f3464fbf60f78f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7a7ea841b27504eada6f132879a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814800e30005e02a7a1f8ea8200e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64566a09deeaaed8d54e236623aacd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816424b582cc9cf55f4efb40a340f9bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5c9503d992280d46d3ec67307603123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6005cbb501c37ba6e2449edc5d822f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e78c8c68d341b53015d0267e28da53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8edc37453e83044a092fb75bc941b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b75b4d9f32221362f1ff2fbb6d15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5d5e44e2e43d595174266ea31e29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4bcade1f02cb879efed7bffc8781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcf6526f70595dd1bf2e6d1530aefa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff8bfe4fdf53764687b74624698064131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20401d94c5b72b3247fd93bbbbd5760132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd88240ea165aad7c2bd1b2605b1948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa823b70066852e9b79e820b00c0c4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b9da6072772254de955c6d9368077135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df0101d23fa169150fe510e672774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e21f6197b8c3ebace24943ec7fc2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58e53a7a97a2a98b6373b1bd84c79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10706dff88765cc7d32d5c9fa49babe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d76e4058073736c06774bc201d706140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb619cc1457ee639a42dc3ba13f257b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5b600edcf3552851c16a67aedd94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e3801e903396d283acc2704c7c61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1212e07028e9b05ca67215d20b06a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db21286f28f63d6de83a0db0214be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61deb1cb91565c5bcc55cac9640836e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff3cc4e0fbd6e6461c6c26a408a61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd42d0c0a22d339719a260aca221d2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c64fdcb4e88879b5e92f18b6a802d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a957e2d6697a8feb85fc7fa07de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758dbaad29afa9e376474eae9ccafdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2d1973b154cbebf7226d7fbf9fbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718627f7d84e28ccff2fe7b23ae6693b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82315c33084ec0142e39232bc61d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56e0a01e11a85532efd96ddb92c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74cb06b87b7473a70b734033141d66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8fa7d537756d7fbd98a1b41b3751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c196c4e6367cc44c07c88eee11cafb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0722bdabb4f9ddf5ded05445b384e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d71baea546e93917cf8774b4ab4ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404ff4d3050cedd56d4d0bd55544eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b7da13026830e4abdee36ce32a4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e323a1f3e8bbeb942c4721d2713d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862cfb6926d07d6f2deda6465f01fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590633790c269657edb7e876ce3d9b0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6622424557ef56d0f22e9e0e87f75b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0380a91f3665da708c8426d4ef0bc5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede523c008eff51d5889ae4932f6c719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308aa09849c217897299f4a619998f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b27ef8e41ee325998f0ee2f8de0fde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ab938ba4d405c6eaf59428772cda5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3fa75ee4c2655362126c5403ac5db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5759f92512203ba82060f7346d4943173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46600d5801ca67d1b7d0059da2dc57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdd3baa5986f2ef8b6e1af1965a2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785668c7ea0217d138fb2d78ce6aab0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0519bf05d5c2cdb309e13b8b9dcf75b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29514905926ba03f88cd840135c7ddb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ecbb27c99a0d771cb58c187c44b47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311380366e0d25337805b601e676c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a72b652389e36951d42134ae2ecbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a748e39916576be80ba999e869b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b589a6b628e3e48d63d4f924b55b99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f45258e6d8b70e9c2cbc8b5a1ddaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277d45abaeb5b8cec05449f0c47056185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fcb020687f73b5e7639fd08dd0409186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ddfd9214ee6d256d6fa3b0146e59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c46fc9319f247d24bc38062c71fb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024612d85ebaf4a8cb1aae8941d1004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb9ab6b1ff4aa9f2bb0272dd65b62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a8aac7f78ba522949f3e47f0bff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe9f963793b7cf4803c9d2cec4458192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc76baf49f7be06bd7e7fa2592801f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6336aba1cbf4a243b04c2c33be820e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8e103d46cc85f27adeca2841f023195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f36077fb1fdc4fa286141891a0451b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5bebc347314b7e8026bab08db1d93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d550e1267d764932480c35e7ebc427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b779154c94a8ec60f287a8031547c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172e66810a35228202dd14b9e8235d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ffa82f59b8f6c18e2fcfa1bd3546201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240e0a8ee83b2e45056466168461b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910f6364c86574bf569ef32aff8423203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917e7972a5371adf5074ae0b416e70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf56eeae7d11a56bba085d575ae1e0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8646831c1022b284ee44929c5e530206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b16dbc5542d6446eca2c6b883e80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d60456034c142e47b6a0e37fc663c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2089568507ed8cda2250c4709ef13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba2b9e6382ceeb76efda6430c7ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b84b8440d0788b65d0fb59e85d27a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f444b692baf509e19f31e9a5c93eb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b119e2c5112ddae208971aa3685b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856791de5ba5fcdcfc0f5a65346e22e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e8e4369113540bb945d3babe5542215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ba5e8513abec282d41716a7755d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a2c312540f029eb507ec5e034ba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be1cc0909efe60b91ea0c6a9af9e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c0e81ab75fdefe64b39cf3aa561e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215395b514d390dd1f27f88488d1ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd9ab11a360eab0d28b5bfdb04d318221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011cbc482a80db09ca89ca948951f3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a2ebb3d8b73f575cb314207332c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36f28492a4c3d42378a160e34e1fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de65bcc9c821ced5d438c3bceb3299225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829cfc32938e6d54edbbc75fc702a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb1cd0a9ad4dc99ecea5b435b494f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf64ec7a6f5e2dcd3ce100a7f1823228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d9f90747a406851bcdbdb01c8efe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13851e064bbdef965e7598d40ffd7cd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045dc2a0c303f628567a8ef7e0475f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440edb2ee5d1c886383e04082126aa07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a9c15333202871287d05284d3b1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc04d8aed543a918a32f55557778bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1715b959dd99018a7919d0bcccbb39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a341fec4ad40e2a77b2e2034d9db79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0585b51ad3936ab65d5bc839864bf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f890aa55342085062d91495cd9b0a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59441539279cd7100c1a2bfb4df9b79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc504ea710dd7db32b46c6bc52c9049240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feea27c972e8978cba69945741b360241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72104e0d0c09c85a59950e33ce7e2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ad90732ea77d6b92d54f3addc264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924511650b859e0af82b171c4484a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03174f429deb744bcb5a1200b8bbed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f363fdbe8551295c2d28f527954759d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c75b68f5cc97f284b6b552a634eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65946c53255470b3c8263ba1a027bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6048cec20a0a2248673f0e3310da7db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09375d703def0167a77325d2085267250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10cf973eb22cb0c8e2a41ee084893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852cec867722465240b64cc074f4a52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6db2203cb77e49dd77b95f8713187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc28441deed8813beec532b0e2112254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476ca48e9e114f6581b2d16e563ee6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395423ebd984a5e75cdc655ce7fb05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d77fb491ca174538a77385201e220257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95fa9bcb7c9d68ee43da47452ceee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233672ad274e1bd4f91467dd6741c363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ae40523657e3a67a6a22b22b893a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f0e3ed7229db36209c4453164c03e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb1bc416d9ee3a6b9f955d6ed7184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3966518a2332391dca3e2769c6af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34c05cd15d5f4d48e98dd28e32320264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ce484ea8662ad8e1d0961ea2c4a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc939125ca807e3261f6639c70587266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aafd2daf7aea649e756fd677141bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf85d9f9a84a6b8f724f02407c506d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0940b404e407e0ed4b20b6b99e341269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a625843ead03f8bd1b34946245f7d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14aaabb2945ea6d52f42cf725ba5e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5687adf00df5f0b146b1a3a6df94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda31348585b20d8dc3d87d9803addb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642fa2bb3be83f4f846b01da31c497f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506510805c0849b74e8b8e4a5200eb6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c313065595afd34a8d078c91accdee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbbe79f236bf89cb84168b1e38f747277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc68b6b8dee18e341b621f7a01564278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72f9232010864a71f738790e3cdaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eaf4a7ae7f40f380aac83ff763929280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16429ced1ea0ea41a633dfb62f59f345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c75117b848f5724fb1b983f533f3d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7892a1943b80b1da041abe1e9ad40aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7841efaf78463898447c659bab82d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136fbd3f748c88ae79f00ee90db6a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564e9f3d5068a230c99a23a5d9f7c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872df3128da8702174051f482babfae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3583778747ea575ad33849584a4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6e52e7fffeed0d45af8f015e6182289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13602a5222cd4fe46b8026b6808552e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42d529922082a84007817054f28fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad69b1e845afa3b2624b8f12370c03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5dd56a9610e531c7751c287f77a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7946f898849f7d482af7819c2f8bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317bc9d72e6db3899b4322be4f30d89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596534fc2eacedb23b63b64e0d94db47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df652e1167980539127ec08d2abe78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14a08f723812e9c889dbdd0c2836f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a6e3c053a29997f15ace9015ff79b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9c81eb7076fc769fc7f2fcea0d60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94eb030ba632877e215dfff7b088f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15db579f42960be1a6f9369558b74f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842f76ba98132a856d04b7d613b6c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b0be47d52b1ff05a23de2dcda81d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24019c81ab95cadfc365e1a7c1ee2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce064f98c3130456d87b2972d83ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267d567ee690d7090eeda3af3db7ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93a6003cc52bf686508f0a0bfebd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c83b11265e0ef43f7cf25cbb313c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b9cd851ad0c7f267f3a6eb7e83ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efe20ab4b8fa3b42cd3de69d2b10b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad45433591ac471352bb23c52eae57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5086fc0563564a788aad8d349c2b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d890af30400acde1f9aadbf4e15de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646a382689fc077c9de85520e5f92b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a36ab72062c4e26ec16ea83d1d41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822102879691a9690d2687ea62ef5b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d853c407227897a813d0dca00dc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5af494453d76d21c4853e584e6e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0bd7ca82df9aa45aed5f15a7480ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e121499f8072455f8f2c83d46a21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2ef736ba281c12aa7b30f97e449b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f56ddec071274de9ce92eb1a28476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4eebc83cdeee82a0ea4961ece8c7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fac33718a01eafd862cb02b507fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b39e3e9db8302cb6e944aff3c508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72dbb6ba35e48b990446d66ccc4af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e469b39dc9ee042c87c6c564b721e29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae125bf8aeb4f5a839a504949abe4a68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbd2f3d3432d4ef694a60dd48a2d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e13daa18b7f961258ea37e54b8c666331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1238dfcdeb96bfb39db55c9fb0bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a89ad8aec969f389e92dc2e4f784e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2d33b7bc003fed6073acb9fc68cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0553d35286d4c68d5512d78af9f76e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9881ec5149e81c31f98a69b75ca8af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66657d7fa149587575f252f75337ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4dc75f79e366fb04b0089a4e182f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4de0fcb5e682bbed629e9d4964297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54877ad302e99499525b40bcb4ed9e6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7411abfb366a238bca3763935935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f37391eeee18cd14524cd41371962342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8439a51a362d15c2e5a759d850b78d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82860ca0f591154c11bdfac1435df7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7ad911dc6b567db4f81017b84ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357b37cab6dbf4b20b24b8d37cdc25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283bf4e186c76c8e887cbc444417fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8937901e24c4fd2a9c0b4caf51c16f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6b6c2aac8710de1cfd5423bc1cb92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4902892914b4f352584b2911b2b1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7ce7bc5fa585a0e340d5ebbcae0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9b6029d2c6be815686026f185024352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c1462f849c0f7d83a5b01ad477de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc55fc9edb857f09af1fc806c08a4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588b538598e92c4569b467394a8bfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708db23295e8c81e0d2ac1fca0afbe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4afa8bd02cb8f071306b5539626a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122da5c57d869f5c7727bd4b26a008e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645e4315aebc1cd6cc02b849fc9bd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1484fddd43988d7633d33e48f7e795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922e3cf5eff3951af3c03e99282fda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed861131aeede1e47ec78ce04173f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b028192cc8ea36042b1166623ba8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61bec953b299e1e9265246fa2a23f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035c31a9c87b5ea18b2b48067158a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312e0951956603535e498614f7a46a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9b252f0163fa609e4972fd49a6a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f25964721b77b49b9cf4149e29d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc6d58c03d74e246afbc95aac0c69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602b84fbda926057ce1c4ab4e9edf14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7a6bc408c23586c04b8152fc2704371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2eedc9ecd64fca7dc8aba1b9ccb5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf22977d10d4e56cd0b58d2983612d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a02f14513986436b95eeaad477234374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbe68199c1428acaa2ca22b184ccd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a28a42eb28743a7417a09fa21538e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e895f05ff1cb4226e511642318c7a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f3655f2df2ded6b545fb5c192f4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c3b50ba654a0de159c7c166bdcf7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd640f163cd33b7eaeb7709a788b26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffabb04486b1e51e9e5ceffd66090381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b9e5cd4bfb6ed5805f8f500d0688382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db12a72ea102332c03a1cea0268453383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100039fbfdb7edd7877695f5218f4788384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c28025439c6a2ae95a0162829b50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451022c2dd84ad209fb43aea9829e25d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e59fb566ed3e9c7e10a4121cf074387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436bfee1cd6a9081adbfd505a3ce498388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158f334ff4ea1d10905d2dfcb54cc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580894b0f936ea7f88f2665cd165db3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92599158a76010efe7c32fb7ff3c7ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f623291d5ba1fa41f3a5c2a39b59c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231595b6bbb599d13c04ee571b5b651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0aca8bf8f0f11f29874453e300742394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212506b3d74c303b847df1f178c17289395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccfc46c79dd94434b05f374ef9f74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8422200b5099334fd63b15a540c014397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f54797eb8fda78be9a3b00bdab1bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4868432935c2d038a9b36e8227aeda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3ef10b744d9e4fb2c64c7d27a24d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbdf5b6f0342cdd3865407e37888c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52d385007a606dc937c296323722d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d56a2fd2897dafd279028af973e892403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7fdd5eeed1442a88a856b75d2d76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add44a0053d625a68a49fc7bf55c4f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13691f2c0be778b01ae95b7244d977406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce10b4fd10259157ab6548a7b7590e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b19da2b2b9294924f088f2987b6a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d931cc96c76a9d168e30b186c93cf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff79f57bccf4b086c66c4107846829410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa31b0eedabdfed57905708068647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8aff3da60949489c6f3bec5073b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1deeda32cae9d70edc60963a19f16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2cdade898198c2b6e304ce400b497414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670190f167be09dffb5c835dd8b090b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e6409214fe683803626f08bab173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc052e61d855024d9a73032424a18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f51108f2043e42ba52d93df72f38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c2bf9f81c3f3fb45a5e4439fe9d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a834d46d10bf132c363924f90d3c93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe336976f3a6fbfab7bb69606654843421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba6cbe7b2175258ae79388d9cbd83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eff4d812b045ae615a2ced5d9cd82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c811eca2be4ed45d77425a15800a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1df62b0df27b0d23d1f5dccb23d32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9cb55795cfc5e9b72496f52d3274426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fdfd97d6294a2497b93b73ab88623427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28fea5f2ce6b89b72986cd84dea83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22782f7d228ef0b85e9eb9b4837023429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f94c8af2674b5724cc14ad00bbb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31099c7a1283173e0e5e1a163ac444431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd166ddf41ff0e8d179971abd7f8ae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe40da54ced63b8585b4d27334cb8ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67027b332ea025e0c1ed968622984a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0544b4b548b9ebc8323c71a2843b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a700c5f35de72712ec5e4c23f4e1f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3851c1da0b82664186238d8523f24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a125d28edc2d409efcef3b8494d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a875e08eea84641a686c7087e9e894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5b40e5ddd190a8adb27979c9eb05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa6c2a4f8eaea2a8f1a17abe9f55f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9f74996501b7f2305f4788d461cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b768c7603e2fbcea0d87db7c85cc2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaca6751d7adb9d9d2f66fe8b3e3eaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8426752bd5e008135ffed039bd5507445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf70237ee33d8031925b011fd78bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4a91c4c5f5af265e61fd319b93a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537065143715151afcb3c3850ed50d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65499333cb658d5f99da151d8348245449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474423670831d1f3f00f7b250c81687b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d6d41141eb62f0cae856ff294647451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626f911693209fc2d831b9ebaec2cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f043c95292d181bff5ad8541bf75ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183071bf7aa9a4ec3ced40030fcc97e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52f4306b1f4710f619d9a594c40a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef94659a2e738563ef054d6f15534456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211fb6123c3e71a6b8307b08eff1c57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84383c24f024145501e28ae1bd43331458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb976f80567443cf7fe879554a6c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bee6b2e5fb07f87a7c2a7cf3384cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64176c42200adae913eefd8c1f5bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120254e0ad91727fd4e4d4b06e24103462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d232ea25eb69fc0ab74c72493eeaea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f70e92adf2e78ddf1e48d748c894464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e686a27d2f0aec694dd220d7cec7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088eded9f6b81ed58755933d1e2fc82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6175f9af3fe112529f2fbb3652142467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f89f18d1c965c846572f599ef097e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7009fb02d32145347909e65ecf317469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea4692392ca3be62d4c0a7d437c7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225332235a404c8d70c030e389ab4ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ecc036f57566a353ab1c69c82cc9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666af6afecb14601b67f014aeee00742473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdbfbab3d5b1976e7274ab7c5b918474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7dbecb079951a52cde0b5db1e871475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a546a90383cded892d10d542e5b30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8df3e7c31d9a28a895ab62a4fa46a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59305c4132a8d6ebfba3e2351f100d0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a44e535b6fc75cc610caa42606fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b2fe2680490e9be946b3bf87887a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26b85fcd333d812c0f064d2e5bac7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea0fbccb7c28ce7ab42801a3669b92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41b7897c26a37cc8f90844f08674d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f008d9af8b2de7223a9bea3f3e3cff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842e72b5820c16f21820d8eb4f831e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1e1804490bcd224207c98b99f64a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ced0ab5340bf73df733881e7b20d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c06307bf555e00095305610e232bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f452c48353a8404ab65c754af4200489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff91580280f35dccc0f84d1215a4b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d237da0b5e21575e180c84b9eb39f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b44caf0b3d2b37f24c9d55c82f673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f740e5cf0aca99835f0b4b8e5e0554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c360468b1ad709dbb242919c1bb8cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142023957ccd75f9782d5d212e7586d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5bedbe4a1dfe38a7bac95e7b2d687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ed5216c4f30a316533ebc62060da38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473893ecaa41c53df0b5200f43f4139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41693f1754c9191db3e6b59ebdccd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fef2762b0977afcb2741d2efb442411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7eb519c4748775a2573a3b963f15212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08f3a70ac30cb09cf03a2e5368038a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b482993107e1e8f33043a0c42a12f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054c5141916c0829a20b9e930facb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d64c78b5471530fb4b9fccb12d9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f51ff5f1ae689cc197986c1f797a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf5cb2cbc1d5fe46837b1789b6ead18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b321f8ee9812c4138351203cca33b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eb790b12a538957ced248f904995320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e320d2cd5a31ccdbebd17dea6b5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061131df8a92dabb80530c2f63d5d4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5cd30e6e2cf42f29db660cd98f31023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398760821fe87d8f36c3453883ac20d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e10c5be2b9f02686135cba1c4df1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390a5f873a5745bcb3be5994f9908826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f37c117fcb6323fde712db9cda90c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514bffe97a48f9cfe8eda9b1880a96228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf3cc4036cfc4fbce9e62bfb11f3be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9da2c971495bec02d0c0d4332acda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7dfb2d266ed3732c6f9dd0ce4b58a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e28f8cc3cc4da77a4d4e97b096a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476c527f2064bd6e257d1c739ca7a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594e6310cc070c4bbd90ee04bc55a0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe20c3a5a0f3bb57b6102cea4864435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea1c0939634c784884cc5a2176f0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d27d6bf1abb460f56a6098400455f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31c96bc1508df87386fa1232041b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7ebe410d05434a113079d7a8227139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5b0f39aa53cbf8fe4b197ee7c5c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81338194da5c0c31f7d90af49e6f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc68edd93941ad0574a15525b2f91642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0a71119a785388786944760eda5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbcec338e736f4214d5db06529c1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af525d427fe1c991cbd3337caf599e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645e48d2c86bd0c958a04e6028a80246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79dfe0a24bdc93d49dd359d8138f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76d5792cde81071093b3627c3625a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84311ed44e1280c198338ab0be55ad6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ba19685ccb141a5a26321b2c5cee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14af897d052e3e4ca0f92247e6e8a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b3d4df66fa46b7fcdd91e9a46c8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e03248f217bdaafffb1c2db21b13253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e4e3b1d1e8e665946e3669fa593e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd261b6e0766bc71f121e0a2d1675b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b81257aaff3aecb024089f28b356c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102406de194bac70e7b8f8a5044a30857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcbd00c1ea10d59a6841d31ddce28a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76fa7392468cf82cdd8137a967614b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212f36bfd6537945b7f803bad51a7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6314de47410a710241766402ed2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fdb832dbf73bfceebe43803162cca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c5cc57044d928bd720783117a12563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c628379f9638c23f45411ad837fd7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec17331a194f9d8387ad0d3cae1d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b5c5f03a205edb2350c1a8555a6f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ed3e9039d9dfd672d1f34941713d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42558ec0694b61e73553eca83b5e1ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda18d468384f9d8730aa5238af4fbed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8229463a7479938f5edb35b01adfe470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd983f26607d64e02af12974148908b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa15e2064b307b5d406966fc821797772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbbfa8f242687ce2fd332f3f2f3c7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bcaf7c8a945a0159ed9f26bf8403774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cc300c0fc9668c643ec31f4b1fc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd236f2aa3351079bb38a609f0e672676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580f18aae117c165562d831218330b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f56004db657c4ac409663edc1e2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ba629f07c51cbd3d64486b31891e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e8affde324e1ef4bebea03eac5b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd96550cdda7f1a3f58e9aaf87f74181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da3085bda7a584d56df93ef4e7afa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01fcae9401b2bd21b9e2bed8f4d0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32b5d2f3b350ae4976c82ccb39a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3dedc17484dbf2c01e221dbc2236785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b74f22473f473389d2e45fea6480186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210499efacd1c5ef41f500e5c9235d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa944f7810796940d987010c048e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dd2eefb9d0497d19935d34827867589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b401900373109a5bf70f1e55ca60990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439db0b929ffe3eedc2a50dc69ab0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0cca4feef077e1310ddde8e24633192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d52ca0118c8dcd3f218384b921ca6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f688d27789b6ce1f50f08abd448cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585634b915ad5e036c8ecfaa016708795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509cf36663ab8a7401e682fec2e5e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4854c1aacb90c375369b68f7dc4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1cf7ddcf9024e14e9f244a9f2dff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ae4698f28ba592304461b0e933db499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d82fc94378bd535cd80b4f3eb63629100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf5362a8bf3f92d7ae747093728f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad282fed93162fc9b9654f029a8e70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d7b001c76f28c3e272d4de27609f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af2549ff76374b0d66ee60b3005fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8261f6a9bba8605fd71c48d9a15b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753690c2aefa225ad6d764b53aec0527106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd49e7f5afafcec0cf4374535d5804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ef785bc624c363aaa281f83834ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574444145e5e0d9262fdead5753a6e38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3897a1928ad8aa83270193e048c8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b112e0f5256e73e641518ae0692b5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda78c1c5ddbbd0a3b418e54a9ad796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561e6b15e054ecd37d3dea6579ff01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfbd8a89ce853961e5ab78c7b58772114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f70a0e53587dd31b07e2eba3e716115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743321a76ee2930e39043287e360855a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8e1467275c7d84c15ecfe98c500d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f577c10caf48b1f39e387ed4b2beb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e9a120b7613c4f59cb1b08a451ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70899a6a8787e28798390a52cd2f69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924d9652186ce894af982a231071f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6fdfd412fef976322ab2960fec49e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d1a6a13ad6cdbb0c6b5c126a973ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd69bdd9598fefec5f2ee740f4bed3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68297af8bdd60c13693fc8d2704507125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc0ea00e6115ed30840cb4736eb12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c9a71590f199b8771900afc082a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8ce68d22357ff9fc207655157fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a94ef30133ebd26c3abbc63864b50f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ebc3c07108c123e42565f8c31d6f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687c2b1ee05d2d922c00172848f9b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5c48bc6b124895895f14842b1fd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a94e52419c0a6103b30ffb5dbba42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb928c083f506be1a3c1d92b2d298a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e47d7d0f10f7a5d452868c664127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d6a20d53a2c676e1f6ff3bf4d1e3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256927f27a5351eb3631833c6500972137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f9844a0a6f8ee692d9d8e3152770138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab02f993727b994a5f5265632de572139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625a0bd363ed2df7a852d7d8596165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b5213993db990c9d6f2277ff198c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef44359e4bc95edfb7add02cb5c9eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a22e3831959a4ab8a81a139bb0b34b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5771d3a5d09b06de5a855bb55071e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fdeaf769fb936ced4898ea658db5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e46317cf82b21ec6eec85a3109a3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74c0f63008d14c36f5a97a8a63751f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c5f5e5a3ea554a8041e80c1035e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f48937670f5fdba67f47ff3fdc97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703319acfcc95b2dd39a6d322def760c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a393ab90f1adecd67b3feefb095120151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b0853102da3046f523c4914b20255152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caff5224b6de40c3f83bee35bfdcf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8f7ed744f913a12ad72fdfe6edcc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c0d59bab8eab37847608c0cc1760155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b103dd6b2f2a7f90c4bfc053938013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcb80c574f29927e543ffc981106e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8322402eab941670350fa54406f3d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf1fecc540b8f1a99c863255fd417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c077502dd4c88b244b9821e683335f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc209f88248e34f2c2e466fd13c56ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26632532278d56a98bef16581d3bbb11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43235460074de8712c199f6cf32a8641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81715126e085f254221cf04a9817ce3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b36db90be293626e8c17e49d41b7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d8b1d759bc7fa96dc3d82241fa3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c076ac42cb94f68b9f0b26b959f7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7d363140c7664e839a4669883155c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868aae1d4e65d7e34acf5523a5ee642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f22cc6648ef37a2407257e5b16d16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4807fa40d362379dde3686790fcab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728caefdcfd82b9ddd58e841dd3c31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86df2b2e5165a9e114a836f0ff17a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf374788c1e1efa10b443535a0c1a98d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976f0b88fab1aca43b3a41e163f64a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43be160ff58afe74bf8e04f18a68c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed35e654e763830470c9147adad4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a50d9adc94ee6192781b854c9fd2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc45de96ec75049494d4c802058057179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0919e75f9ffcc82351b8745623301b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cebadcbdf98a810dfda55531c8f7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fe3a376c4360def7f0e693434572182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e26436690dc359b7568867c8aaa88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480eb5d98f0bc1da08485fc4f1fabd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50f1437fc3b18d6858b5a708d12f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b50305e094a77a86a126d2a2c19686186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647b37313cd608c109a50f5e1edeec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880f7e0181634c9f79463878af450a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598869e9c59284da28a7896e25d2707b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b1703b77d4dc4566713fe6750ed5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a58ddd4f5e0b861bf03e7e057efd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc4fd4e109382bc5debf8eaed752db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0e89bd7d4c413ca79ae8ab3ebdc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a379da5a4c1575890b7a983f50d15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575f69363b538ff94be609726bb4b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d93178be0e778a74afb83d028f41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e8958df018139fb7d98f512a914f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343a9e2af355630669d899fb547c6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9fbb9b5d4423d6762ba305972a9d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d94bdefe52d57152a6cf5a901880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6edb179dd7b98dec5827c251ee0e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21be8be3e44205e4501371985ce39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0394ce98ca9fd2040e85fde1c59d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e1aa997b4794b60b94ccc9681f18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52ecdff4c15d2162b8e26bdeb16b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1f596cb34ccb053bd14d00b1ff7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d95231a86c6b01dc6069ef392d81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a305800d0521f74af7320884c507208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ea39f8f615a7c1202386c389bda0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae8507883738e31d9398f04571461e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febda254dd7347e715da8939cfc02cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2846f175cb1d597cb4082d35c13d0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d849b973acb24da7e109b29b9bdde9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518611a0244346b189b037552402ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e737d8e4dec6d9d669fef07a5e12d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a099002c7c3d309e672d1483ad3b41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3af5d08052ba813761479cac3a4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd1315e7f425ede622e60da3ea68b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55aede82c52fded7042d20ab17450a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def8af8362df55b3a9ea7acf552e34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429029454a478f4b08fe5d590eb86f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c72c0ded392f96c52918186ad80ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54190d85ead15cbabd840b3aad89d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9bc5dc41e20e86e27ca1681a1fc5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b210b0f49e70ca374a790d4e603c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552349994e345758fa1d2bb7781a27ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def3500111b5af6a16090c9c9efe7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b1e35998444520b9c0ce2fce548d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de38171c74948aa824b5df5cae646229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714354990511ee3fcbab0ecce5eefca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c886b0b89e93ce75b3934e2e5ea1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a74e95a196f7253339e091cd89b7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3442d0fe5c7908400f77ce8aa214f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3d481e99db730342eea7f3327b9dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7abf240a95b6a3a2b772ecc7469edd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139c4028e858bb9ab07b270a5b7ed8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c536b8ed11d82144b690c3d540673237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedca4ecd0e0022f9b23b54bbb88a82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc46ac9debc6cc33afbd191b6f48be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051adf0fc22e34fcf6f6f088dd4b83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f4b04774757da324e8e0ee14a66b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a439ae967c12e5764ab54161357dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77265babe17c57d4838dc7d724ded37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b296b376f0efcac637eb82ba1f7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2058b77c1b2050638ee3b2f10e3c736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035dab0565501bfede2e1f20d76a8af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8482e72cdc8fe6c44878776eb97811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e7386e388952efc4672f19f71fb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003d64a8c1f678a7683c5247a00cad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef2848b19ff14d33c6a98d0de888a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2ad02f5bc5f51e51367b35bddb94e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21586b874a7f56e91fee391cbee93fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878f0306639c8e277bd75c16460343253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6427ed8fe9e6c02b551490916c71ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf973a133f44c82b03d2458ab74cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bbcdf831dc1294c08d68cd52942a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a2e55c1f6c5be1aa50ec52e392d66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d36f177f147597dd69b79fda8477258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794913a106cdee3b5c35444d75779a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cede7134bcd4306740cad46c29bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b959f8f0c5a4c7f0935b6ec8746b14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02cfc592499b035f8fbfb2a3bdca5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97898336f41def8415e990fd6c6a0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28802ba8b9e12e9ca4f3dfeca7f1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f00944ee0c3928c02a4093ebafba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00d79a68c88b9d826f47ce6fe62b28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb17d60600ba3af21a8c1cea9034d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2390821a72933f56354744c8dd48405268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1181ce4375b3b865c4df1c568c987269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2b90e52d179832f83ce57aae86805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc7eeb6941079fa466e86b56ba143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67652873a6f7d09dd998c38a420ffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55da4966ca33bd94a3c95289c3714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59991ce7134b00344e9e5d67400a304e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830eb6a95912b7244a033d4e7cbcd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b3312fcd9b88008202f40ed0b929b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738084630ba6cf8310c7419482233c98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445e94ba586a4c03c5a8f37e27951d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd214fdf630aebe198036c0eb551b4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9b7b11bd1f9b73ae1ec4720413dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4519131f6fdacc429c03a9aa95fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a43ce66d557815af6051fbc07383bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000276a8b1d451219ddec212933e5b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d917fadf46d820c6eb482ed49467f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853801e1d5c2529590a5f824b07b2582285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef80742538f36b6ca494a6cf85c6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a07bb20c71bacebd94d78a9ef5826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bb71d4ff756469119a57dfc00c704288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd95777961f8dc3bff90c620918dd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a747f56ab6fb35f9b25093d1f8f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d6ede1ed26ca8e9836921cf69e5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9845a9d2c530e2852d45e2b15d46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a69a7bf862744d6adb55e4ccd8558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67abec96b373f17ab336cf014eacf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43825f5509de759bcad0ea8df323e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737491414a4efdf9283010613e722ee7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa84e4c2e3018ce5cb4c82a4bfe18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83599e89ec8c72855e5f689cb6d51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016a1f2ff0f9e8c1d4b2675327269c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330d52488d8b0e06c58ae76fa42870300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a317c5c13d381cc30ca0d1d61f772f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ed41f3c88e45a0f6359818107f8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badea880e9142829adf85f51e2aca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c0f7a22e9714d129f41acf474212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06d92ce6cc26dee3b263c91586397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f802fa8d9a89ffe0c09e8df6d2899c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c67a29573283c6b48a0a5fedb1044307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b30dcb1b1b6bb57ddec6029598ab6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5141cdd3dc280ddcf9b3ebd418294309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ae396a13a720e29e9cb3552b9731310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b280ad60e42accc5aed796a14dfc916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571b58a0dd5ff8907e8c5cf1d21974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37efe2fe5f8c89ff7e594c3802bc8f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078158361043dfb4697394e64133f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269cad8dfb4ccdbc049d626600b1fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e970e6da9bf8b05f2e3e25cf3b6416316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522be6c3e16dd9d63e1280cd3add60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a16ac6b4e3661f885e0388d777cad5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0b1cc86e159c148cd82abd6fc339319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be71534fb52ff4e8bd49505d4e5e44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548524da0ad5c73bc94f9a5fcfbf2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f5253fe64d6445baf495e691da85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd60559909bee5b5b6e470534ae99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c690b4f05dc8095db780416c481bda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6921f7ad910124804d96099006347f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecec36bf417b47b79278476b57a5a3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd20da3c56401ae9a4a9eb2a4e349327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc7728ca90d949a922f23dc9c723e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b83f9e6916d8f5ed7231a8a23fbc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba091dc3332c3c22d51555fa88da196330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6521e2bbfc958f16ae629e51c97b1e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699003b3433025a45c38db9ff62676a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9607bb73519bd57b9fa6fbf580a768b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179b6137362af5e49903976ef3cdb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c2090b913d3a890413269adbd467c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e683bcc64d161d875c10e2d7b7ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137bf8f6a09a313730d282e43fb31db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e4808400deb52f1ccc39aecc45e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36330f36e6f05863ec240268a75992339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53886071b541e8a771ba3c30b2814340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93d384902b2097e1d24d632a57360d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb582cf8048586904d6041e32ba438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51dd82150a20bb82ad7b9ecbc25ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0df9a1fc68e89e8b4ce37c71733a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3dd625954028d0b2f3c1cd483e962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423e6b1a40316843bd3cc5558b1c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307bcfebd9b6715c7a198f7218d4b79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c434711d181f0a6addcf262d0592857348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627d2595b574d7cda556cd4df9d220349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313b1020e9ed2bae1153a4067e1e0d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da8d3ba3fb65e8ea2f2779c5614c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9a1f5ec77adf1e84ee65072f2a4cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0acb1d0e503fa11164b6584f0967353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66dfa970e580aaf7355b78124c97fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636d36107815ed85f7beb36071cff24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e70b5c5e16d98f37cb614b86c6e0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8b9ea6988a32a8e0478e802b0b27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d14a187614aabf5ac5d316053808358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478690b7b12316496a3aa3b7096819f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc9accdd9b51dd07741050d36a4eed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35883b66a3809cfe4f47e6ea99cf5b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed41654913f3ca6f2d55d4d9e429f4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a34bb0227f31d27482a944efb37e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83564ba4ea2db930bf1ceb942251b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f4cfd09dbb1dcdb8da331ac7f6a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d21708689a9e1e43f68c196b02857366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bfe91e0b003cdc1542ecdd6f1b9a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3083db9d2d8668be09e61ce8164428368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4c59d9e77f72ffcf795e0de8e729369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2ab0e10ef39cce6f23f13dc00b65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408473098cf5096fa257a4764f1d3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc074182cdf34e7a39c44d08f6f86dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac684a3a626c5b4e81aad76c079e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c86fcf1dac0bed3d0452da1699c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8370fe9ce317f4f0886117fd5fa0f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4054bda90d115a62de592d1d64cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da844a838f450cd575781a8535f0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b0010607ad27fffa0b83f02b64a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c5a3f61cfa619aa5148ad8758571379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb09a6ee615e4f14eb126bf38916b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9617bf156d411094e9773098ac3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48a305db82f02772ef8e802fdc87f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bafa1e6ebfa80ad847edd3237f799383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f650088724ea249f668038d2a562384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d71134853d5648270bb3a30419f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3992cd9e1bd76ea07c7d5918c2bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7f55aa43cc673b1400b1e458f8e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29256eca5364b587c1e55b7301211388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66a2204ee267b7e1ceff7397ef2f48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477520eee1e3a8c3b8f1fbf70ea6e528390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793123479ffcb7450ed53dd38b8ee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310dc31d73822cd956976a28aaf1c16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56bbe5351ede73761662864f15265f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238104af09427600e0117a718d4037c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b85109bbb5577925661960d87950395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180816a46d31997df1c75c2e6436f913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f988fae298206daa1eef6f1d46ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35b33b7bc9fcd74d023f108bc8a97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0712d6e8fe16c5c19a0a318779a7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7461e94ba3b2ce095cfb36a05e132f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d1e1fa1b92d03394cc1dea70183c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338df36a6c59600c60ee726ad2a4b4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa31abc4d394607e7cf55bff0d37cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439229b4f65f7b3dd93f374a037d8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fd87c745b15672bce7c6745f04a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfed8172a6e1753ee44e090dc9e6e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400ecb08646d9118257d00dcba99d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466f6654275bd2b7b8dc912742ce81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa204d079dbe8aa1c97a1d658aac0b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9e341167432b572e0eba002bf7e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9373746afaaf6be6c7d888b42fc82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40602f6ec9e7f285c50e963d2d8eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88e8acabba7dda017cc1bb7215574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21d224a9f40439f545f5f9423da1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe84ef3e42ad7007fac8e4b2aad75d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b163e4a3d7ef7550d527d07e329572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7bd7206aa93f3c530b9157d68981417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4b407125caeb1492b419d0fa6dff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc40994caf262429f79eec047121a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959852fda7a7ddf912c3991143dcc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df96e7b729ab72bbf2cf915cf4672421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b51308092d34fb010f562654773bed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d52249ff7cbf740176fcbd0c71e5ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c2fe27fd9558a0697cb2fdb75d44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0dc7760dfe3fdff4c7b25710ce79a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe896b598549a202ec077d69da389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e31c87ae69f65178ea4e76e72f6df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c0ffcacfd48e41aa608cee925d51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4c3a71b3211675db9a7a2ead26ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e67ab22491230262cb2e9982880e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe77a7ac4471a8ff3e70eb9a446f0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696dfc55c8c702f09a4f8d9c7b41c54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c85f152dd014c8feade29598e2bd0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5ff8956d9f07e113aaf9423f0ad9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345dc83454cd9ac16a1704f356d92a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee560da81c83ff3fa749e9b5b0ac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844012375ca9aacfbee0ea78c00aa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6cf53038143872e7a01a1dc3e1a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44c4ab0fb82c0f448f1793bc684ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f12be3a10e8e18522629a6510fc71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6ce9d04292e97c643c7008f80f27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234292faee8467258f244cbe393b020442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96256d1ee4cb9008e6d89cdb6249d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921a6c2cdd82dafff0918af8e56684444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4686e2a02ad4c0c87fdf0d56f1c644445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768551ee8c36becb8a87fe88c9877ac0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f70f6f85404da78819e688a55b0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058aab9675e7db62c1feb2772713ba0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d28684ef44640ddd467a8cf4a9b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c698ea2da7f2aee74d3c56894f9da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf3cc6aa6f69f947706c52d9f29dab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5d422c8e979fda069a5cad571250452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4c2b6b46b4100185176adec4c547453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4eb641ee08e155527b7aea4566298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c572a00a55692ebf6a3b2bb4c629eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5434658958260cf34020b991abb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564e6bd03dfe1f195595525d7d1e18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3937ef29ca317fed6a51fcc85db25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a439201c2dc27131014b6294392b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeecc6ce92cf576eeea930d724b202460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce318130c0825b88f77bfdbf9cf21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e2feaf1c909e7ff743f494827630462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6117dd4d2cf174890557ddde1dcfd02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf1dbed90658f0944878e6a0e32a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb9f968b3ae60b35db30bb22d4990465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de790e989622fbd6730b9d73dce38e6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4736e4abac073180c07046153d65b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cb2e5b56c07e82a5974d9d63537f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b191f0ea4296d9dfb514cea90ec4f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee181533740db8a1bea9baf272f716b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770a1f720defd341b93eb604fa5753471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd480de52e20b969a10f7d503e50c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28113afa4d3864dac2b99a5b8326da3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293436c7d3050c47605b87c3b25b9ff4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d5e26a12cdf3d7b74b9e7a21cc2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b00d329c594ea65bba91070c83b66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c9cd16e5292b9433c160743b668d477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>