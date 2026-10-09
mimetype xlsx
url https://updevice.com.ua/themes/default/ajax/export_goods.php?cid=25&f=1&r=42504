--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8e3133b7f2c4994b863f8ac8c6f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2e33e846a39587b314bd08b0897a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2ffaf108854a5093b774ef7b24743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7f332c457ee33c26218f5efa289c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867318045b85f1b0fdf5acdd16ce809c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bde878a0a15ad73de688438eda28a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be05663ba0f28dc87407950cce22ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063b99bbd348fb412ed68741e7c9adc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e00fa2eae4dea0e04fb94b95965059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1fc0e3652a25422316c7982df06ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824c1ef47ffebd92cc17ee152c8b2f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9db86e0bdee970bf0ce0b60aba8a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c068b11d4d7d501b10968c18e419b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66feab0b03a0f898fedd59cf539f0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d5851e3ad4b57a5bb097c62729bd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bcbe5722076cd710d8385b57f57d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99c6869c4693bdec598653377b4f6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16b6d13f27320e747151c64504d0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2821735718e59de40f2581ae5021019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d56f7b4ea594ee302b896cbf8d2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40aaf9a7702532815c0484830b16ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65c4b4a1962446be6fe7f68847729622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a795782311fcf085c88543afbae2e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ea14937c0d0f4cf720075acb167524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9241d6867ef44aa4ff394c8363bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d070d243e73f66fcb4ed2adc264bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcaef0b834994bb5b4d97d54a1017927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095978062a46e8eb19676c23a7be616128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d5b629fcf53b9fe869bca78ba8c4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a9b3452f960b0673e6ced6222be4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c26658b8a36f68aff6b86beac5659a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c355b5c1b8d761c7445165d980e77132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee72251defd8a7f9e336fd9baa132933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc2a06616815a4e9db2933f8fcc9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f3cc55b00e56b4ca05ec32f83381935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dcdd236ed11c7c149b03714f06c4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b579028e759e3d550ecd4b8f085c3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e141c049e607d0ec2d9fe4b8149b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f151898283ca06277253813f450f47a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beab27c861f862d60dfb67a77224f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b83bea03817045e8999f239633e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550cb76694ce54453482b8fec3f69442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47d39cdc1e02b9c833d2bcf1b29dd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee4d6b024cc2ca1e820d10bcf38d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645fbfdf33a25f00c34d93cd11d4c3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51de494823ffde892f25c6f1c858fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dea67af3b647c325a79cbe3b9f9e5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8237e9c469cbc6f9eb75552f8422cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6131ef9cee4d4a2e1ffc9749fa703049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62ea87d2a35d6efad0f203bc5515f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82856981ffb9210abdb7ea614fbe20751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972a9320bb36e6c9996d93798084fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373fd2da6a1f92cee74b81a7209af253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a8e939c95f1ea8089046826304df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e1ba702de1f46474fb46bb2917f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f1f907a9b5ab213d879ce9f77b4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c091349fdd8f84d9d5db5b4c4d39957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be3207a53709aaebad607364b925658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c595343977f24398ebd1dfb787cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863923e8769af9ac469dcb71a72392160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586074922f95d3563779b40a59b0a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de5f8fc43ec5146d7c4407d98ce3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a481c992235785343e714c3c07a13a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9a073448ec5e0d783f19374b20c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc27169638feaac6fd4ec810cf158565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aabce63d5a8c633eea6f93aa13d5ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979668f19358342858f1ca9321a6e1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c84c2cbd03033b860190348e0836d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c0acdd0e9ce20f514436c7b7fa1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264fb08da54ce74430a1da53cd719da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1085ed87d3f2921f8e894329e7d47471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cabdb5115b4bfe18eaf8febab495da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea604bf5ee1d595f77b040af5ae2d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf851b16a893b41deb08d4d9b4e0de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaaea94b82e8c1e26dd3d9add5e34575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5736350eb3a165a2b86f96146a31176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad25eb3a2caf709dbec00d8431c20f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d87f2a1093660b5cb0e29a5ea1b37a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccacfab62925ac3896df55ef770d48679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b857766968950e799545d607614a3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb406eed16e8f8dbea4b2a34093232481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1865415733a78773ee5bdc57fdcbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4811e99c2b1ac7ac95ca82630c38783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ea4e8d15368baaf3b04f1d85cf86284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039d27897516445d4b72f3562519dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ac92e65abbf2643fe3ca5cbd18ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7e8e344850bbd8e16310adcbf42487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322cf21a6769dc1b5c3679212f123d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51497dfb5391c23f7bae82e6cfeba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bf0d8a85ed812c9b126f713c0b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476806487007c7264000bc435211c47a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5dc6da9d4b8b77bc3da508d72a59d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a9dada93260f911af02a6acbd1c8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee807cafe05a5b0311e4ff079cd80194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c764c943238792ed8096cd37b10495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101efc6335495f707ae1a4caac63c35d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78aff001b31ccac13acf3be2d2f6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e516a2c5c441200b429db04f90ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e61663a4da563e798311d2b79e5e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd586128b8641804fd0d6921c5d343f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d50f6afa9756a3f67e728726215e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ac6ec6fdbd4cbaaad34d38ed870c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a01384ddca6d0677d76bf4ffc48f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a427fb7060283a1acc2050c0c1c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89c2f6cfb93638d035cc7131f7e34c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de31d1208dfaae3a293952d9d2dd6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5cdc3777c0bca7542962f8768d7a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ba161a22910891643427d73c4ed3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075c2b5710ccb4b6678776bf34c945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ac4b26c23362e9fdbd2f044870ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141addf7de971dbeb28373b27f40c6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31adf46fe15f117caac1b24658e58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c20dfb3907b31a7808edd9a66beb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fd099b44f3a93dc453e7eabfc92e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d545d22446685bdc78d2d17322e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070b3cb7e4169fc0b8d952fc8d9256116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0dba02b4f6e9df49080e1914797f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f6da2dfce91cf2efe89e3548b2237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf668926f729234c938cb854e16fe8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de47e1b67ca25bb7cdc2c5f9e3bbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f086130d8015cd7995472d1702d1e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e6e52a7b4af798ba3d798be23b639122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c5936e18176d44846782534afdf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d1aada2aa0794812482cde48b820124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf9262409dcff0b3fe6ea46fb069dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35019f6725dd223f44a2566b7ffdce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba26643d969809190eb2fed98fe04ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d82c121c11e5449c04d97dc358e7b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5cdf5c2f05b7f9d3ac6b89308624c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b169c4f48715e9d64a35fcaff30773c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b00ea544bd6152b0eb861cb8b7fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94183b6e2e0cc792e245672a798b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a26bccc2cca6cdc9f0e4b120fed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffdb16ffee22610f7387ae822af25e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689cfe1b46c88a11d934cfb341a8979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e88cb0c3060e6ae23c4104547db4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cea83eb4c08f9ba6fcce303dce18a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250df05d0b620ea13c64529d42dc35a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33031416e2d8c5e2be38d74f17248139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008aa1e459e787a4afa69e895242596140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777e89c34edb72068cbaa98ab0a0e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae3f1f83ab1a5c98d84f2c41f8b07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61747e2b7e2f6a3d3ace0500bffd19d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e44f0c4b1422a28a39c9f33c6d74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc1d33d98f6595ba905e41dad67ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df176df82a32cc910336bb803ea860146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c3af44496c9d7ad95265c3c6245f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f711fdc6b8450e812cdea8667e3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b792eeb11e3670f79203c0f307489149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73264f210bac86fe1bad21a8f925b95f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e8a1f05971be408afc30265134c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e3b96cf174ac4dc903e30f102215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9842126bae40502e978837711e5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5ca423466c3c1bad2e6f0d8b9970f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741ec3198cf09178833ead90687233155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a909cbb7b4d6b75478037049e7efa1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c469ec331559ca444b8f0af85afe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3708dfa77330041ee2690c031da9a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a4f6450318ca65e356299b2b35fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221b38197a5299d48549d7c76f0741160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cfc005e0ec9428d11268297a3c73a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19018306e2bc5178c42b76e510c9c4e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6825f48166ffd91d08f549c4f23b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a25e978391a7fc162a3a6fe7a4e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f3ccd11b321bd11b49e89385fc4b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9ecb150266b4dec16f7c0a830817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b78f7954b00ab4cc5ad8161efcde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4fb242537e097cbc703a4c172cc7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ae320cf63de26324cc1420dd1ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a49e43205a159ee2f40b731a8758d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058f4032ef36abae375776284e8e3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b4e812042af1c2e5de555146bf210172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c373609e50c35a521101a08ee0812a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd5c48ecb243aff72a3b94b5e9b21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d03747fa94bec7d6a90dd68c35aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382cae81c91c85cdb93bbd6a1581d85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f6b42069588d59f333e5344ea46b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ba434c2eb8afb8179a76cec8294a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01878572c2642cc09f0f217bc587e0b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0ce89e539f9c308e2b945972db95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02468657d4762c76cf3f4f7f810310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d42014b6fa636ca13df8b3ad4482182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608c2852141c594815ce72fff1caba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fffd0f4318dfb0cf880f29b848b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a68927d2fa6422297a0d08eac26a0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c3d2f4b1521c392190c490215725f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fdf29383d621c3ff4fb82830b527b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca024bb43decf85ef621f4e4943660188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a4a327ebf78940fb7193dec19085189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8c455c844995ca81dfa141d78710190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d826e4b62b344936994c8937e3f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d5f2fe8a819825378c50683e0043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdcb837c9abde777745f61b326b0e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520d9107c0b219dcfdbe6c8e630d25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23847b5ad4bb96bb1b226471dc2f301b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddb0429adaf9a3f55e18a59e9f6f42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9b0c4cd41b36476316ccba85ea76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403804ac4acb6623443baf32ab695c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3d756a7a26c815b419ceb05cfe21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e7abd120728587b391c38aef5caa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bb0eb818d195ae32f61a21289bc72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da951044a8b65029c078198ed39bb71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81f3af4f418426224a7ed0bdfcb19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b497c74b6938131e484cf597960c198204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e10f41c5255853714fc0aa09612f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba5715e546fbbb9e9863c654a85bc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea700380af23a1862d6c23b33e2792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115a7f9981af3ed625e92b07f74911f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5be69580de5fa8b5d4db4345e2f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe66b68dac5459989baf0ef3b91f44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d70e52f237243d201acc77c60e0c29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d4fe14ff6f5a988badfc47fbb8ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d86237e7be4b1229756f5833bc5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e47389928e79ea080c847e90ed54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8304266aac95cd45aedc571b2ac352215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f401352a101301a88e06c061f004216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a81a48010fd284c122178b30daa1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491fa2b56df9217e48bf07f6685b38e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33965d6fcdbc1128992a5d83cd86d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20704b8db5cd52575c6cbd488abd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151093b5403a6321642967b1ac9b8354221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a726959e3a877f7a4c923c0e24d2c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280a856000b10579cfd674f521b7e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ae98e5050e07738c5b78c1a76ef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b281dafc022afa290a35443bb50c11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0389d2211f3bed5b96df75335e2b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d62f374686a79e453396b48994ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784caee97cbeaa9badfb75631495e133228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a19a1c224681ff10fc4756318c771229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05cb9952b52cac7f18e9694d9c236b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb55b4e1356c361fafcfcfa594a3395231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe001cdf1479180fdbc79e290be097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2dd03e7b729ddc6f181bb09e2eb89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250ebd6afc6ba06b8ab2aae9084d7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc933cb42e6ed963841af375f06c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8cd300df57109bd1be73cf5eb928d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9aa21d8bc90d3d53e0c9d277e63f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18c153d9e3ef3668f20f78f97b330238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e9e80bf78b76687fa4ef4b028b975239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca620a261965fba8b1687aca4fb2ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575af7d31b83e2c87a53d8477e7631241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617f5b644ae787a460d6411ffcd222242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671cc7ef2487a2be38f74f84f276858243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aab10d662f0300d162e98e601a8e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c960fd95459af67dff5e7dfcf199245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140785ce7e9a5d8a0adb8ef002a9c351246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3263775ae3b2ef10822a034aa38fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a77fd50f8cc1e1bf7ea1a84a6d93d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d85b4073cc1f4988cd0c50faa7f18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc283094b2842bafdf1345c45fa363250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d2d638cee31eeb7c04b5636d2a369251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e7e92e0a6437b9c1bc55c4ab4c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6957f857231eff481afb63b66ca327253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238109b636cb5652a3be1e7c35a186d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d7c0b428cfd23bf0533e3aab083bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99d33b881ff7ee85231eb766721b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1543e18b56690686f44d34dd3f577d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c885e3752490b9bbef0538c60ac30e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd6a58f54adf1a0cc94b5e2163b451259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483821e52d348caf0f5981812ba41231260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b38fe558f1461b7d7cbf1865c9223b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e262bf558640c9a269582a91275c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96b2ea16ee4157a8d72434feb3680263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38c357abbb1d6b089ef5e7939f007264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f23b5b5a76d0eb8ff3c3cfa4e6da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0759ad2a5d126a8d7ec8aed24e7e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2b614660b61171f5268b77fb7ebc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8268a60d47ae0c48ca44a3168195a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c16cd12613c079f4b0c80cd64589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffa22356b6999adb00d72cc0512ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c16afb1b5a731c7763becb6e38dda6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7fc98555570c63316d053f2a43503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8bc157a5e2ec43c7ffb3d09823129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34c441bbe878c9b65a35dec097b59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6339ca98994aad04132ce77d60b9cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a49b0b1ed02e6a40762f44feb1eed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8262dbdf48683b58c17f1b0cd00472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c862e70ac1e8b9695194b90acc3ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238745138f49e4734f121a224167d27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c49ca6a3e83c550f818c16dbe3e74a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdbca62288f5426f8ba05ad22ea03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d313cb6f7f1d9bbf124bc04899e9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252bf436f43edadcd4b4f48661e55e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c411024255d1e9b8903a0e676c09f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a5862e6ae1901ffc6ce5aea05d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72a440f5451a26e09f1e3b77ebb81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1056014d839ac3096e55f1d375c1871287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49a0058f68dcaad5307b8a58cc322288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105c35ba90370f3617f72feb627bac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ccdf78a3fe6691d09e3f1ac0f502290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9093ce262adc3892169c274222c2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e73f41d79ab39872c9cfe4c651453f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f2c2c979944906a1e2c41f43d13a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c9b29200b7e8df389955205a5ed15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1221d53da5b9f7ca47a36806fa15fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beefa5a10bbcf2053b05231b1dc0b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45360e33dcad95d8d77bc5ea9a6b87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1c00b2a0123616af3ad64c6f11556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76400d80738c8cf7c1652a64c2d2e31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703d3db837b450e23782d674db17ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9adb69439c54209963e500d2f941b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd12828e7e8c7d068a31dce0bc1997a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d0a9b7220916ec56da28be8894be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b02d7cade1afa8320c76ee3bcf8b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2e60d89d903d27643c8fef18bf326305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9a470edc3ac5cc3e4eaaf7941c83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca7abc19b2e6bc3e7f24ba6e0a051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86697d6bbe1e0e9ca567a2606a66c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc65ae5211cfb213d580fbc8586ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f10588802f581014d910e7f16d63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134980e54d342f6d4d9a8b9ec4cfbd3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d5e4a8963e57f2fb964a43caf0695312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d68bb6387f7fcbd9121f7d81893c63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0150167a28ebe28bf348c9ecf77948314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868526599df953cf8e28475c47710596315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d50bd6e6fd24442164feb696cdadf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e3069ae0ee4589854fc447097c59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab9a66227c40db3a68fcad7feb3807318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df29c8a9463a40bdc156a2aee34ec0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621096635e8a45889e6ee4d1eabba6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dde06b9c0f58747e62d0c7fff7353321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84387c5a78aa4bb81ccf023ae6d10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598b80936d78a30d7fa13e73ed30d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9355a5e7af1e8a724ec6c50d0f9743324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6605221783eaf81137486784704425a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304937cea4f0271cfc8494de63ea5020326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342d65eb29e51cf223867ac74fd717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3842184d292b54e8fbc486226507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55638a2e972b42c831a966ac5dbdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648767d8c870b063358cdb8712b13f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d3739d8297a2f525b6abb8c25069331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e1acdd0ba017227f514e4929bfd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ff307629e6fdded2c61bc4dc3c99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925bc5e2faf5db5b4458a95dd9ca31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c737ebbb9ae745c46e58276b504cfb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0c5b3428c9126b25c0c5c1fd1b1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f18b8ddfb427fdb089f76a4a6835337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d08dad50e962c4196b2d8da3e85a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba53dec2f3193481b9b40c96aa67c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c621ff6456f87b794a549328442c3fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9719743fba32eb380df625589720ac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be31090083f3542f3b9f0cd3735bb09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc2e8e0068c478926d47bf9cbfd8ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2c3b3cee1ac5c0c2c33112e5b96b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b335982092fb8785037d0e42f7b61c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9361d31e970ba08047818ffd89fb2fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a85e7ea703197fedef3155ff88d30d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcf161e9cc2766714698e24059605348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123f26531b017404f8a48c058a9390b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372e27bb9b9acd92209df72bdfb1af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f07075a0e1e75f418e1a7548b8e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f3e81d2043273284982c708ca325352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e187d1b9a71168b0d585c913ee6237353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df56422f8be9b27b8d854fceb3cf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea99b210777214198ca3d1ea593d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf93cb897777fb189fc6a8da43c4dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d5bcfaa4a71c777a366f91feb92f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029dbf6fd4edf4a0bb424ff69b0ffb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b9d8138e196ddd80d357ac4097c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada883ff4a181d4ae3dab632c562e9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de4245811049fd2aabe7ee1c28f8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f7a95881ebf2d3e488ecfbef7993362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5c4e5cdeca393c0ebcba6b4aa94d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eda035eb0405ce7e7a5985e725147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8658b0c8a9683bd935faa9a988d03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561179870bd827b50726169e6178998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879073ff3d280f21d436d76897ea97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16194e28d7510abde8b3718c42cf61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab66159cd2417771415d25db98248e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62572b498a43e3909edb0a42c2014e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43831ca10ad10cf272671ad3396c6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8883d8ec2189f11593490d1c5610be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc06bdd95883b6c800445a2bbeb986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294efb956bf24f0569cb935644d9f67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e723d5caf87652f079d96c1056da1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fc7f79d77cbe2d0d6777ea202744376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460884a7615b925edbaf611290ea028a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47b83d52e504ad5507647d1389c79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46133be935dcdb25dfafea9e927cd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a25000c125ce312b0e5cda553027f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d9f74a80fb3eaba926514bf55517381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e7502e424a72f9ef078fbd7208d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f4a0fb7f142bbe101dae25d30038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f44f78cd70adf68a473fff4761b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9afa72f7690208ca14284d40d1246385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc377af56a883b1fcfcf9569f6791386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb551d707a19cc986a94ae2ef0ac8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e73f448ed7dfd896d45b8c16f357388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e80f71e872fb323b168a12f01129389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b572f4bcac0d7d5d1b8132885f92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5838a102ff247239429339b19c18a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d185d8525b7f79309a6ed437136353392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096868c99483f8d9ebd468ad06b09b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351317fe27ff4dd153aa6faf2d9f95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8b7e51486c50872b1e54885c03d6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9b7df0cb46a6c25a755384820b93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2463fd3f84e79d2dea5f0c995978397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a2af08f8ce9666ce54c27ab42843c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aeb83c3960917fb9f2a8fc5427d6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019790a061cae5de922f3eb3cb7086400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3160bdf3750d9810a1a223643341401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6987665349b3ead12dec0a6424fcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8af4e1e10af389db1440a0a2075ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d508db138d1c904ba039a28d38f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b3937db191f6a4e466ae4bbc2123405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051cb30de9f7eb61626e092eea1f525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e647ae5663cba573e625c2a9698782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ed0904a2fbfaf0a9f3f8bc9e8afe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6d80eeb4e2cf42fe4a33d586eb26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7de1aff7d25353fcca3abbff25775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a052d48a3ee3207b61123d183ce0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8a9f89a06dbe56cf845f8b03b76aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61beb9a41effd8843dfa1cedae493413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153a6b04326de78de8d4c87b7da22ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33580e1f09049c81e780993ee59c6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c6aba003951037618040e9c4a4f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600ca923f3486421744d93dbf255166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c565dc7f141f75fa81670bf39f668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee57ef3449d7702e8d4fed3c48bd78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06692a4319b32ae1915e4353858e342420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497abc0110c812cb1e335a6424b0add421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d4012bd67bed8f8f6aeb32cc0c13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f93d9728e36b005364b81ec2ab4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43a148e0d6ef6f141a136f83fe27a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ce83a3b04e449da05b582149049f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d04b1e00edb24d97186fc0407c58c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700be9824c10b2cef12b9ed7236ef72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810955079482dbc0997465d08ea316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740a207b94638f430779b7fc6968ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704cc438fea2d96bbe864de12d63362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150bd3e8363da2cc695c3463f6a2205431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79d73be132535310fbd4f6409803a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e9ffad4da191028fa960704552ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456367f3b8805c796f453fcdde74ab26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe6296692861032c051ed9ca850e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fac4c803a7eb113dc09fa16999b60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae5d9be942a6a70cdbc1840a1f0090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0c5a1bebde0a06d4aa15503d6e90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5258fc84070adf4694126c2bd723df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a074cbc82d638dc56a1b10976af7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e82dbb35c81b0bf8accd5069ab67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809283a9e9ed3e36edc36d11c9298f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f728f69b1eaebaa7f7ae46a04a1d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b095552721b1482b856d7d654176444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b16eeaa3cba9add72053fc53984e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3129d2e9932f6c7b7fa4c21f5017446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca7686588d92f5be57f5e567574d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed014983342dfc03e99fb0a2ef4a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6913754d772720b3242de4f65249449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f25fee7204cd0e4c70ea0b3a16e7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579c2f3069fb933a799364a799c2ed2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0060c7c91d5ca4da779b1055eaccc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77ec11aa813ffd8cd1a7369716315453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdbbd5a3989e9153e746723dd9a973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eaedfe27a528c32b1791445673a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411adc2a398d91c555bac410a5c5f79e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47cab0479a7589d8b3ed2e6ed0696a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5eb028ff5a517b13418e1130252aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751d4394b62aaec019a3dd502ad7f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c127331daadb60b61f0b18d494c65d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e8944af883f386573236f8f5be37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603beca66ae34444747b87bbfe631cc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587bb54df0c3ce68b89016e866d4c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67c0b4a25f8c0e48787f379c2eed7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db47bd0cc5b7f9509ef541a2c81c46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f617650381128ab2b47b315fbc1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef5587d5854d7e6cb8caffdc8d3c31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19129adf6ad074ae9bf3be6f6334d1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da0aed3ef1b2b3ed8837d10e69339469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94fd9b7032794a779f806e52de93c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747178986d45823b349a02cfa44443471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd517f5978048f2d4e6d1731f791f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f3165f5b88f571ee0a02d66ebfcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa76ddc3e3eb325f98d71538be529474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e44e7521f661183ee8584703b501475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a89b16ce55ece978f753a94c8e576476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071d00abbb5e901ea468b4d31849da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814831d45985082f7b45c72478d954e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc352f077dea5a2741c050a1c94fcb08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b065c45210fa685b71eab33f24e36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578cd72104704d56d1c646bbf09da7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1604862d98fac69caf4408c6e4704482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346bf05da19bc10aed8a40c121ec76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31893a499d1f6f091b48d9a2aff56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcfb51ea377f6bd7a70e353defd84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5231d505ef34353db0b54cce06bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f94917cf4b5e81c6b08fba715a869f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804da08c5beb9d0776b9cd0625df083488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605229664268ca349b62e7bfbea4dfc489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d26d0ec790d4605d888f32ee8c42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73218f814aa470a117011a0226b0242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a88a4b21d72a8903c8ef4607acaca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190ef5cf24b75075f5b3ee138633d824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa8b6772d2f6e381a304c8cbed62245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a16a603cbe70afa0507a57c4683046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8b2f646119d99a41de0df92800247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52336730209eb921e88e45abf5942f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14efcd39edab281785dd03d54e13c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8bcc4713c4badb6f8a1c3e1f3a4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86339569ead7d85a220ef09e19e0682a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27f00f62af838ff8655b044f3f6a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4e0b9ec3ed3cfe36be39a5493dd8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078bb7c02939f178f3b515c6f41b3a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a8506e93afe58b592aa8ec060b82115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8138bb89ef2a8fc7faabacbe02e39216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b96bff45fdb0f2b710b72669ed4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d2b779c9a55e117ef04f08e9064ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb504b438bda11a4088894864b98019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24becf5b5a7a02e04f31ecced601f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b48d69c2722e12b44aaad1d78c2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32176fe87a848a2bb9296ffc1346822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e67436f81ae9a90191b9de783f7a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8d4c5d40876cf51cda12c2e4aaca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60ee325815bdcf463b35a7cd02f9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7be8aac0d7ade3770af153c63bca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60043794280e15f8f22e6a37b453f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543fb0301f380a7726b8cce551b497b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364a6cdd2258e7fbae6301a011592b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf032dbfa266164a92b8259385f2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae993bae6fb8e3a3f6b2942481e3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786724e699832db3c132219be5a92d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3cf982e8aa8574d83521e4c7aacba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a225572c2d881c6fd393dfc76c4e3b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba84b54d8ffaf6293427524cae8b43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc4375a254f46931a4169eca6dc7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a08e037c9b73bfb5c3488dbd21b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec15ac9a7be411687be5f9c2b88d1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c5ee59e00f9424d6e70215163c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c280957ce5b3bacdec3c5a8402e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b213a779ca6b40fa81b553a1d048341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d0c436f66ccb83a5e340296a271c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4294b69f2b65d18944cc21bd43744043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164a652bbc0c22c2db3d52a35c68d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd29eebfb79e4081c8aa60bf4ddea945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305c5233cb01e512130dd0bac914b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76508c5c8d8c59904b5f26a1f6e5b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2f90cc7acdac315d8297dcdad22248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7455690e114b555603a338d2b978349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79d39c50cca29348ce0be9b7d82a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb51f39943d2507f2274705494b84851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e178f162827d4722a51a11b2091db552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce69b442ac6703f87e5d6eacc71e84b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8629ec4ec18dd2ac7fff644f7db4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b9cda4b2d74a2e7166fdf2d3707255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8f001e1f8b201342be3f72cb9fe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856edc515a52add72afb02d25e4be7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad55075a20114f289ef40e6853624558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d70c294cfade8e3a0c47a6227c0af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4d81332832a62dc3b26c2ee4c0f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2646f2c85063c94c502195316d109261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889ea43beffaed3d5362cf1c12228b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fb6fd01e271a2df5f963307767eab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520164fd6712ebc699668b21102d9ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34348b02882742165f9dadec8821a6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923d8b9e80a10533dcf84bf67d340266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543cf40bbd3701525ec787ee96203067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a6f4f78377b2d047686316274c9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ef429985c3aec47b33de97895fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aecf853d83446391b1b0ecce0b90f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052077269351c8c0bc950f99cda186771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475fb9fe51bc240ad51352aeb34ac3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1b60607c3a24338eed450d3e0fbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d345bd7c65abe7b1cdaaa8619ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1302191b667e994f26fff00133db5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296320149267b3991d3b0cc06a0feb9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ebef7cb9239ac4a000329e0cba7fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b45a5d10509c37ce444bb89cf25c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64450a5e365a70272b7379181149e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d9a62a8f0080aef68f395b3121f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc75cedd44627aeefe643003fda9a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a6c61d642698cad3a4edf71de87c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fe328e5374e09e02c3084850c6ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb9674bc9d9a0183f4a63fabea8ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2948ddc010171ccaf92488547d2b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477a9c37c8956fb63b551b0c7eb3ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18eb4e20e6fa7c862690cfecc261a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ebe86c1807a9bf0a963f46837f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cc2ec919ad50be4a144003d5a2d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d866394266c843631b2ec35f40a8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b135f4b30732994ee3c0132fc12ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6892115370d79e29b9834756532d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d920d577fb7e73e9b7d301e2758d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fc88506c93c329e655ff0029fe9d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb56033e937f98021114a8ef2862db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400e653c440a89cb3e788e772deab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2b8a3b0ccb610b9c57644328ba36797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9822a5781a5c9344c935cd1aa3984098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f8a340e9f3341b176461bd33151499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d041591ebeaf11b392a12ace9da162100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864f95199ccef32dbeae07cf668558101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669712987157c85599bc6e229a95705c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2675db4e8d6dd3d44185fc5c1deabb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f77ea53d9b9c2928d7c255e3a8f70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99fb8903e6947d4d082c43ce055b23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff3472edad6236eef451b099e2093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc04f500b7b7c67ff3399bb5fe12b64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ac5c79101342a955ae06c817dec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f6b8dca0c84f18b1f2dc5fb8ead0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c7a3484bb9b779e7284d90a65d65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31669cd0e4fd2e47378ad0a4c2406d7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f04a2775cfe58fcb077ea816092b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc72c581804e38438e390c8cd823b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a701c3a1cf8074ed4b77fe0c36196114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feaff2fbf5cbcf5949bee09b6d621a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b38122d914f8c55936f7c9e248369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c85066f88062958194721f7080355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d8b2e6316c9e0a3b1bb6f3cd41ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04f8f70a20b4455ea7c05f73cb556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45de026b9c6af7bcc8eb947e9ccbf97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ad83050a636d4f48775f75f442b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672daf8a275cb9d800216957eedd249b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f03afdaee5f1b6396d07f005b9b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16a65af5433e53d706cfc9a570e91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e3997a9ff1406ae5da99a4eba92e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcc6c32dbd783b14b73c2d43d8c50b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b6fa751b3858c44fb17e6dc33e92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f40cbd0eba4ec91aea06f75a0d96d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d756d4552da559ee6bc9bea39c955ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d8cc7a55e525658fc1c6c6dafe82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0fe5bf7ced6d2239b003e81924ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0d1be916649e09910089d24808df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b20d7a9f3cc70ed585bd8c6c61c27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549d35bac58fd7e2fec58fe4c490e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e64a38e21e0a3c98fbc0856dbaa93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b9b26db6d39f4437d278bc37b3fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1babd43ba64d47f9744a71a7f43091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36c5998d39cee84a8d2297e4e7ef56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416f47708b5363c1a011bfcd158813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca13971c9c4dd70811c9da39397c9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef878f1ec27153593006a08d07b2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29796ee3e0ffc208de5ea48fa031b60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f2113972f1e1d8204fe71038e146d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e8addc4aac5fcb3f6a5f245270d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760e020a8fc5ba82fe8b59a0e60f76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5fc1c0e1d80bdd0bb5ecb76c8cd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b51ef1449bf1dca6e865ac9fa32e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b713b8b0b09c093ac864e7d304e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5fb43328f9bc59e8b1f3be6577e0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aeee21c1a4f812d20cca23fd3ea85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358f2d0c4cc2d66e12ed31123c6404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74725ed6675455d10d1848d197cc163152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ddb565e9b48efa5b6f3a6094dbcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709aa6d39bb4f146613d07fbb656e5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4d8656289ec9d48bcc96efaac9988155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464524b1935cb1f5441dea31027421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd16405a1180a063f8051d6e66079157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5db58bb310c5c91a03aaa809ab6b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d858d0b7c82ff345ff1581e9f8c71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8e117e73803cc1b6abd228cf0cb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa45263dad8cfe397c0c342c1a8cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeeffba2e43a875060d93e2da2d3cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b1851feb021af2c3d22aaf3d8b90b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce597315d2ed6b402a09e59e53b09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4d3c751c8f9474611797db31a6a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec752e44e11b2d26b7ee82938f93d05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d504725a70500807835ff7e4b5d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace720b0ba823388520ce26fb41173b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626017d334db4575aacbef8166eb8c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c09301428023a389a5370c8ccd6b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66beaa1911667500587f26c4bdaaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349cc10c68860002d153c8ed76bdf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7910d2af2dfbe26bba862ae92f42e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f18f561791ac05915d631adf42ccd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4035aee482a0fd1f5afb0a327dd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f837679f9768a521dc7f34f2de366b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebaaef965e6c8d5ff6fd39ddfea437177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4910d3807b793a615c95d607aece178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b356e885864311f1b4efe8207bc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb93585aad30ae05f9cf9c7ce33f1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce99ec6fb4228d6cbf983ed990e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490c7b63bdfe4ab599ae57d0a733b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2abb7daee5d60f501ffd20dc4d5049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5608b2fa269eb59fe90642a25e434184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799880a0314cc1e30d5f41c71c38b988185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779d8c5414ca607ed0086334c9cf75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132ef4fa9b010fb5a00736ada5a739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb0d0ed8c1ec2fe3e9f80ba414a0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff01538c5afa9298de45f5ccc8b76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6079cf9078a180832983a37843d3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9011b08e8f38af396b1ba5f2d8a09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e94fd5e8568c5301925016a8e34307192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214ed48932f2dbad12f2e3e67e27de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21677a3769bf44e84156c44915d16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a0a0f69bcaaffd4b62fba3412d4b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da72b2457b2260ec3dff92d2233f0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc502c72a89bba1ef7f360335bf4fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fe0388ea81f0f117b901152c7e6c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04f77343f48254aa6886ffe98d7a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e226625edca057f8fc725d9781275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f445ae05a4ec13a6a866cb880a4e79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ca23447d0d8008264da301d6c342202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d351877de46217b6dadabac687c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731a56ede518fa64cc5df9e02fe801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2403397356b679ce904f0e0cf54f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf33a04d8e4acbbd8ff8fe4502537206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a529a0882c1a7a99939fe59e880d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1eb7c24c135ca8b129108b078c001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad69a7a8d5f3db74e8a3f3efbfd6a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bb522a10054c0f372ba1fe15fc383210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8b6e94a20f2e61aa991d982b3734211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4fb7a51e2737cccc73b9bd94a3491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ae96c8515484f06ad73204ae9c92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c92f98f6345ea3a716995897702bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066ce5aeed1457ab90bec1d79d9dc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834adcb15f341247b13f0d1973bb19e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728c2aeac4d64614a3b14c1014c4ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299db5607a6528cb8e6cdd3890c4401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bc2182ab6e6aaca609358dc6acc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7bea3c92159965caa666998ea72b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b900fcb5ea9ab1ff0291006411e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7451201c49f6af5a4e899a3a8418222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bad6737a22b9dfe55aa259dbb1a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649338638cb044ef6e9fb490a28869a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc51c68daf45aa82080b38ce76aec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d82810f4bc0a7f272da4eb5d73185226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb2a6fdd98cd3815442430615df20e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9461daf6e0bb17ec33d01ab17ad2df5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828364b9eafc7f78880c06c77d88f7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d266e5e98c0424bcfcfd55fc17710b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7e37fcec8dd382512af8c84225957231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcd5a3cbef097b71d8c92c6bf9c9b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9234ff6143d44487bb25e0aa08f6e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6578670a100fbba3d38844ec79351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30f5ee3c7d1887f2969515391f0d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe771090d7167a4842927f37153db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b00f90a9c0f31628b06e272fdf3928237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253333acfdf19b39cc896c2c3abb9f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967a63434531b2f86abb703b013571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468b7451ca9b59ae2725c9e65a60df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d107d648f26d80a97e8d0a7335959c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44474de0c83e4ae1ff27cb6ab276f98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe675fe7fab6e6b28bd963c2bf481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4f08fa4401fe99e15d4b296eace1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1e9e89877b7a5f92517b97a333d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986ce513f636721fe6e5ad58715350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f29ab580197bf3998465ca9fde49a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1bb428f8b251b16fc698dc7e85c18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c4f27004071704ffd77c31fdff3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e65f5202af5273bc50fcdd8fb36e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a6ceaf67fc4a19d7452b1b657e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ea0fb67f302f6117d490bdfdf659252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025b29f073bf3d9689a63b793f44ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcddd2e33ad5a0dd11fdb42404db2ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ea3256fda1c29a0a178f25fb0a0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9dd1dcb12f9bcfd9826cb09fe7daa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3c72ad97885a69c5b99b6fef39d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a73901d2a944bb52532fe39a5519f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365af16d5ca869c9bbfa7b641b7f58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1305cec734870eebafdbe451eb46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1427612ed32344934b27d3adf8517c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359784037ae3eb9a588f54dd66dc6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a78c4542f5f3dceb424784b19e20c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897f66a926cb2ba8061d48371fa15f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e779a716a150626ecb0ccca936a42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c5585cb636b3fe3a2cb2bde07a59a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d32ef059c5cbddc88e6de2018885267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be5600cd7e846fd08b2f9621e0add268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4b77d576eccca349fecfa5ed0c6e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0959ae0c7129ab602a6a4e48a835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa892f9044321435bd70d34e9bf595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0745a990e7fbb398ca53272ab7ac6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d6f5ebc452964b93c33d5aa27f30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb139b69d5429015d970ab83974c8f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8b378636db4e5ee6a2c44e45306b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a80a95bb801a5d508d24b9990c3aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394872c8ef245ed34b6f9c84178ab6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d3a553217ccfb31c835d47301e98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb457f072262ca00afb4fd134ec301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11b8336eb7c539c0d299506019d37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46f1b863b349807b3585c44921184281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883fc8cd58e670eb2d367fe48ef35ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0022db3e6e9fc7beb659ae6dac66d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93794b52b568fb694883b02b13b8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22d5509ece508e72db73807b4b7c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286eaa15fd987625de4ae3de18fb55b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ffb3efe80795de7420a1ef08c795f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4ac1bb354d7a3747f7a17ee2b7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbf87d0ad55a059cc1f87419a0ed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a756bbe97763e3bf5423b91c67c7cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbce470883e0a3b99576c4a3079bcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de1d4f1405478eb7fcbd7fbd98eec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04e4567c67a2ef9881b4968419e23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac226077ad132692a3e5f0d2c277aa4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af28a6c3d97b4d4a1aaeca2a5a223295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721fc12010d533a17b93cd33b529814296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8902972d713989a86d5cf589cdc4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc807a36e4925533c660b858f0a5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35df1adafc2494cbfecedcfec3b56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a8d35bb904f0dec62dadf79fac4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347136b71b256d664795d54bde52ebdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b7abf4cc619dc84d71d20e85b670302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3470ff22a45381cb4d60435ce7f786303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12665d51b30f7d45f1fe9d23a4b16a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ed965b34dd9c356f7082bacab0d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303cfe542e78814756c904cfa9f9b63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd4ca4202b0675a36e0e45a137fefb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52032c1d47c540540e9e8e68cf5ae1be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380960a1075aa967f97a05dd9080702309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc35ee8e659ad38444f1b0df5a7246310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95445fbc206c484d2ab2ba984477cb37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5a9ddf86dee5d186a8e1b35c77b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068e6308e3e43dd17aeecbe6a8a8c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6745f157aad963b565cfae7688d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec752f2e240ea636ce7f3869f4446315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256946d39f2fb515378f11e34dc804b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd047b63384da316862d77f68482b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303efa493b64bf40b3505f5b7040a3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8d71916d6e776afa1dd782e96174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945a25f2369a4643cbf0ec2eebb878320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3b3ed0509dcd69b0b870ea4e9709321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484762f4d5f53093ff09ffe78532f15f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd104bc04e5cf33e38b98301f9d238323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb29b31d24ffc04f6559c6fa61835b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b2447b9b19d645390a4bbd558297325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c02b9e6ff308f0b6ed1ccaa1ad7d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70faa2e5c9ce5f98fcc5e87222335327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8c15579c9f37d130125eb005ae15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33773929ae42fbde331fcca941d12a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ced77833b6cc736b1379b6cbe0836330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509b6ee6f62e502f3f64c655f353e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091607e846999bbda7116e6dc2885b3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2bcdc9a74e28467c3f3508236cb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7f94aa58451c16e86fc66e51e1fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb59b7b4899491854fa71e82c0ed9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a62219f957f612860b716755b06c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded1e1b91771897ee51b3ee776dfe6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75212d47cb1ebcc7c3be831e3e0110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1156325a33f0fe6b0987f2cffa57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b297c84433d094946d1fe94465c01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c415cf692c3177adfa27170cf67b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555198b018d9e724e70b39866abe8b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8eff1372965b91fcd82f72f683e7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2ebe307201fb3d0df182a0d89156344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2de2d9e6e8f4c2bc36c3f91362d3e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec15406a64cc06f41d4337eba9159346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54595f497e3927878833d3e1386a3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab34018e2a3ffe7f3dbad0dd3c4052348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de35c839be076470c7ab78a4f20a0ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f1f4da7f3a6671efa4f74755bae7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e0b536643692ea6558138059e9d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ee88ec6de289a6b4e4eb119a821c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757165b4505f7a06ed95b7534ba56962353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3475135c887432b42ef87a49b8dbf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ffb0f1491a776b51386daabdd4256355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab18025e2ca3a1cb7097cec6b2503356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d440ca1afb774057bea8bc73a2f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b3b8dbd61ba6e1b95396f94290a63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f592a108ad1021552852b503b406f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fb41735040739bb11fac0b1e01f90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85164cf7cf76f74a0ca4a6a45c45a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b7886ec06dae45a878634a4c6133362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11998d2ce1a2ada830e9ad166979c8be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ce2c81074c1d0f427cf969beeb27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198caad7c7d4e17f44176d2f7045db60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8cb25eb8f06d52adb8a0604a924be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442875a44476136151f5ae0e8af4625367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d73205eb3668737a8cff4dc79398368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a9fbaeab39727480e808b6d8fc79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2db6a7f3bb0adfb20fcd86066609a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31179447b8d657ba3627c89f089b5e72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ddef92a643f452734b4e8339e398372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76524b9efd3d09f3df54b049a8006373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678475aab15943ec40add97f63d6a71d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3364147ed70d8912fd8a152bb0c08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d0fb096a065ad6b9b18246c6a603c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8996f3937778b0fc73e60c19b9d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342f8177639b7fe06b9b9f01d66280378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13038d59e29dd2f23d0c0408387a760e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78138b4ee22c689ddcbc0ab4d97ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5375880f9501413040729c5bd38ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96697f57593297fc41c5ebf724096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d46d546c6bb9790775dd8b6740206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2b947811e8a54f076153fc8b6346384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1320fbc340982f3b8bc375dbf047cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd1fbecb5740194c17cd82dad0ab9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54426a7f8e0af18ffdc5f7343f6cba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9829bb376c04051b218fbdb94a552b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722bc96c185cfdf7517b9e048771eb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8b340558b85ef304a79514bcfbcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fae309b72565432b7d11ed91101b70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3df445202766eb4c96bb848a8e79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b810ca3664d54e60b9cd51cc216b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37012ea3e33639a0476d65df2adb2d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abbe606849fa675fd7f3a2e54e5633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8553b26e68cc45a4d0064c0fdbf3c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1cf9fca14ecdf835f4f5f616b95c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b40ca566dbf846b8b9d6f012d1dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f1a304d6826ada22272631aadd4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1316438422a24d6c6a8e48137485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de330aee181e44d17b9d3f658117e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940c7472fe16ff13b9ab385634f617402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec5c5ec1d821158f703825b7546a39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c0b5e07c482474452dd06febe6d6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381fb640192dc7cae14fd881ff377b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a7c2e66d8e702dcd3167b16a48cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae8cb9ff2f5c4299d096e00a419dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5eaff6585fdd212c51a45869b823a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a39753e44255622d1a8ee709632d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c48f70d25c84eea382562693fc33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c6144fd1c1ca9fe8d0b76aad9aeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f77b64be197316802ee4dc963063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21da1952e06bba61ed553039e677f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56e44196d2073186fb67add4d6afc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae102a93edad7feedc066339dafa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9bef325490685a16dbe1cb372ab9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefc552396e7a279121861f31c1ad7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad04c629fb359f20f8ee2d0af4378f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193e7a691fc2a3c9d7a962ef0ee0a37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc042058b36e1982d6ef4acca21efb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaebd784cde781b39e0e5cbc398e49f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f60fec280ee8fe6628a8fb13995f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e8c436a0b367287708008a115159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268f3c8ea3e3c5070246194c7440fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3486c0b0fffcd8d0d259ba6246e57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1251dc1884198cec0dd7054d2cb29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a744ea297d896abd4f891412439c1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c071080d73f92e697901036cc8b7d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86188534c080124af541906d0fec44de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737fad340c8dc161395b0f5e97af946430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9e45f3ea3bbec2106b26d1a7b424431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e51203859c75db3693781dff3f8f2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4588b26e283e7a669c48a2e01a75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ab89816139fe980e6a5711c86db97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53fd5222dc8efeae3c6d75271f3dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9206586e3683857fbbb5289af764a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccb68d44ae2569f6079db01fd36a56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182691b0213238a8db2ab57cc0e3b229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b934f9d18f61e221f40369208c245a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f25cded6ca9cedc4ce545cd84e7af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564bd32e0d015c02e969bca2480541441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424e569f27ccaa8a6d0b43b8d72fb2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990438b00264c4682d759b641fe2880443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c058f9e1071e2a82ca52972736c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58378da6cc497f092735c00ffdda84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d6f4fb42b9776d1e43ef27e3c8f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dda5a695c118df6b52bef879e1bee9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0a01f9d0ab5d865cb54bce0ef8dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6391437471116b2ce1e061f66c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a37bc39271649152c8a297ebdf5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd9db5346fe770f7b361ce719b6c9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7d0fd414da6b1815e53ac0a640c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0e708ee5931ea442a005f4315586453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480891d95b268ec2e13b98cac82bed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369f6430b5a5b59621d9bb3395cb621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daee2f03d465ffa9da759d8f10785f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fffb0bfb613ed691094bc1384bf1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb36850d8bd8549f5c957253e5379458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54c74965dac40d1a159d52975ea924459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779bfc1c9822bcc4d4ec6dc7ff7235460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738b8c65482686105318f9fa90e4ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa26ccf5f55553752c70d67d3a89d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e7451050e22e2842ab433822fa9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67531046088354eb8d06c7c0d84fb7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b8f51a1452f0abaff1319c0f1190b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79391b2c62920cecaeb1e9cb8d5276a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f905b86221d655c06ad118e1ab27d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1754ced94e93aa642d090bbdb2111468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfaa49607f636f073382614c66029a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5dddf003938dd27b32e3c4488ffd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6e7826c96d98e3e2f78dd47aff8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c740ebe22be8c22fa38d28fca26ac18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e12cbdc04fd996790e15c231085d0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894206eb8606ec13407939aee4c5be1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bdd2ed52ea7bef66adc9ce09d85f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21338c2993db9b9e0e3f26705418de1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d4fb0467678235f2bd62d9989f6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af246038022dc9b47f94deeb88b20e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116865cf203d931e03bd06404fc8d8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>