--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be06a2f83557eebbdbf77e36cc4bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009601ba99b3c6fbddc202503b840012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02884f8d06d34670907297f1a6b8edee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef599da8acb1ffe1be383a2286d2d904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8497e1bc1d4590ce2807ee59a3be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabdcfe6a87561aa95346cf7f83baaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b224c6531520e1512fb5e2d5656c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec9a9e5abc6ac84cfaacd16a395da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c8109ac92319d9a072abe18b7f37b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d76d843dd8b4abda67460b512a30010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e050be4ec3fe07693f16a9f87012ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7caaa1924c98adc2979dd0b5dfc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448debc9dadbe9742267ee853a3d5c9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1090f76dfdc4aef3eccafc78ddd6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de6dca08d571513815f9d9fde40ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22034e445011ee26ce22a35ab59c951716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cccc6b6fab35b36c2b493a4fa9cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce137d844ced4a163f5d0b16b9ad7c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800617ed22769c6ed7c56f902527164219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583de820f22c7865bc0f0b5d425960220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77be972bf62891aa3e16cce39f9ec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534340062b67c637bf7db77d673ebcfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7687f376c4d2abfc8320317d5e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b949e4b845e378f1739fd5edf61d4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a27eb075b5c7bb2c3622e904b76a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1bbce0392723f7d31cd1bf9ba42626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68222cc0da8812208db42cf434751a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb28a294eae55bc302538c2ab2684c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cb5f8c36715cc875125efceb8c6b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c15632f3882139977fb87b82a62730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb852ed421aa75708ecfbfd092b8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5496c03d4f6e17d5819c87811ec9e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5014da4b47e6f44336635bc08ac5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6b1f604f314f45fba1cab4deecd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624dbc734ae76c38eb3ccf8383ec5dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6f134bf15104db85b6ee336e27d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252209893a22ca4780746e1fddbe1ca137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53e4112bd2f41bdd106602b2e783738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4f51a3471fee96e48973a56a457b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5128dfda59e952e7e4ad10402710a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552234eb4d33a5401277797c957732c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2733c50e4ddde2496c0da15c59da2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee070f2496ce74d785a77c6d027d2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f66ea1e54a22bbcb462ea9d79eb1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5445677636b122f7263c486269ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c896c5dafaf4c3b6647285d74e87bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b44a886f995c3286c9b3bdbeba8b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9068f73bd489e01b74629bbb2b24148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a75a365f8f1b10bb52649d87ab35449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ed7dacb5b393ce819700362600b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c9e1c39d5f7bd2f838902322cd1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a3373e1b44c482a4baa2303186b2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f54236ea0558a000b93e51feb60c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb368603d452da4b34dcd3b726b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb35cb5622162f7aec69ecf008b6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc11c7a274d9b4aebc19481d6d87d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152b696ca13a069619cc78653f69ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea6fe3243e42fbdb1bf754cafd69c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e31c7f2f979f2e3c3f35aa6ff9d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ae150a273e119e6332c8b0f5f07260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fbbaea206daa655d0328e2ea1296961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e763c76746ba9d4ca55685a036edd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c8429f20747417daf88f2bbf16c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7756c90a034fbe8d864e2015962064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e437b3fc033b30522cc8e7a16a004265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700c4bdd54497bf93ba47708a5e68666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b888a88de1ed6bc0528f267893cd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cccd4b515cacfbf5dd80d2a638b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd8552e8718a9fea5ffce8e37495369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c03c4935db27a5bd2ff2f4ba2ce4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4121acfd950301b359a98e839feb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996a7d02d8127808884b94fa0cd1d5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f2532bbe46b1fececcacb1a6497673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a722b4f724325b5868d92fc12fb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792b0107af80180dd38a3c11f4cd08f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139676276bfa24d2acab94eb43584e5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8bd972aa6b6440cfc911693c5596477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d5960afeac18357362d98d416a95a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c65d056d0e6d3cef0d5695a5444d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c49aafc1a3e5f9f5fd9aa261ecae880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f8f59c7c5ed6d6ade0fcb70a1571681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae30d664588cd1deec821887aa57882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51377307524800afa08f14b28203ebf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded90cad33d710cc53e26c12e38c1f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35a9640b99a30f2e7a6f3bea7e8ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c356600003540a0ebc6dd3cb6351986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568bc8c17819e4827a25abaf21c8aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b472430d4f20eaabc4c7b584d54e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39b4d83e1b33837c482953cc30edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e2ba762e34e32540d504454c4b13190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e195ce89e2777468d2393bff957d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c445747048949ec9df535d7d9269992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51698e1478242066d6731d92417ee4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795798324fc0668c823b763adda278f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8913c98a7ac9eab44072de3c77ae1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421144f6c41600886ffcc69e11ba3f3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ce086be353bfd4878ae679f1bc1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a3c26360f0146347a2a509a5806798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f940df21ae490a611438c367acdf7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60a8f703188ce1f7aeb9ab47a0bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a38dd311972cd5cc249c03d179aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9e8a38d3de951084e835b4e0f94c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a7b9149293c6c0a1e6a7a0d79278103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389191c9b4a00c81d15698d826ad03e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a2ce4b0bee159addf046ee7b78a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073c3eff19e6308eb20987b15591df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045a03932de8ca85c0a462b7aa0e69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18e0caa94c1e462ec0bb416afd463108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ef72c71dc13852b90a812976d06d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a147cef84bf77bd72270e1ceeb71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf52306fa1de16c3bb5e280ec889c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd942aa86b5686732091d6c7abdeca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1fbcec74325f1ddcdfdd7aca82fe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452186cf10c378d03b49fbcfd92e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8dee5c6aec7f2d65d2a68847ee8e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588657bac8f2872b93a53955e929d66e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0f1ac158b49165c6d7b92043616f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9258658801fa5f7bdb8ded0f7db3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51f501189e54a799dae4f4f855a298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7425182f64080e2912b03128940b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d288d46fc3e6fe4e0f34eb47ac72d26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a28ba08da6a266adb006aec25cc6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a20395a47e2f1475a0db87f2570d82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4db9a15463a9b070e8d6d96a0a67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd99c944bbad437530c4e46d2b16c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1b332b42b42d25f64d0e04da7c9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528efbe6c5e1a6f957bd7dfb9d2cb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca21deb3e7863681af35268f3617334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe84de7eddcde076d3d62b2302a2995129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9565c2098e8ce2d150607072259ba1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4a053ea99e16cac7744f5f789bc53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d44a70e8e0b0337b0bd1c8978b7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336922762981e54559ecf7f1d3771822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041c1336b468a9741df45054887dd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455e1aa2da310fd09f08c956417b51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff460c037f4d7655f86ef49231bfe67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec16d656effe1719ce43e7b4f045c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9763d496e7c593d7f9c95219bf40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51ca5041e1f1b4e76bc0eca323760139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3fe5f5ac4064b2fd4da0e64cd755f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2e2de66cc3230cdc6bc8315db734c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c998208fb741434fe5fd0ae8f105a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0fb7e098982f07fbbe6630c1d8ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab560c27ebc09082375bc78d7d65f501144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73a4f9f96a60d0a22301dcc13a735145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fec34a97bd73770a44e859d449399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4cce1de9496dd5616c840d233b3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba2aa7e39a360e21524545885d9fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5be0a201d81ca1bec2b637f90cbb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4341cf92155f8370fba4f932d6862150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9505f270c6e5b89c8aa9584bb17f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085b93a5818e9302785ca5ff11f48f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca10ee789c17ad37bc847014405d6e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324aac3a8b17d732228ca881f807746154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c8d754418e166fb595bf93146431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e28eab727c2669c0d7439628bf5b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e4486930fc8a6feebb1543dfbf1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c1eeb42194e617ec27f8aa9e0235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016725609c95ee4ee4a65e08dae56d2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718f139ca536cbcd4f9c7bc5c1908c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233ae3e8a8b5ac0e814354508d794b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea71542f6dc3b1b9988177d5c1ca371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a783a5388ae47a815466fa132e1b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac46a115f4dc8cdba0cd6659539d026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185489710f96f752041502c2b31654a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92d65de98f871508180d370fd7d5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8b6ceb1928bca4aa5fec93a21e592167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65bfd577c15dbd734712f19dedeae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba66c9c8eb9b3fcbe41a767ac6800c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e9453f3cab04c2dfca6150726e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd67862e60e37958ae6121de88524d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2899efefbb5850da7461cfe56a06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1ac773ca79489f77fa65698d097c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e46298a75b9575f67c1e2e961c7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6179d4efc273cf3fdb34fb22c5bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077032c622726dfac12f525167e5b437176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d27325c3523c3d9f8e7550ede2d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2437c6e3dd8693d1de405b352cf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935e930e36dafc098c27963581bff2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7d3c53a2e67d8ef225c2e7e3bc077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c4d7586e25efd9a5f56a0f1741b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbc58f138b2b74d56e64370fd859e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13316b50ece1e56b26ab3f70b8589cfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58b0ddb0fb6c8b14b91aaaa7363d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbebe9ae18d688b117f45c2eab018185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c5637aa1b840813e32e3b82360939186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fa25e9a52df310a4d648968497ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69bf07b13b00f7050c228b8e56d42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69b7d24932071482c62c5a80cb026189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c1a2b49e5c548b81f82aef057cdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f2ea8f03c0a6f372bc5aa7d58fb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d985ac0d3aec7703239d1739f94d1a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910cd6d7877f21aaccc17333ad98a41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bc02e669fcef713b3b5f5636c089194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff920a4ed2f3f064873864f63757c9a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea39a49308b64761c43a3da77b758e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f52ee61e939719f432537a70de10a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9621544924796181cd5e78ed54b34cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0cce5561831510fe71ac77095d85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433628cf38e0699e9e0345f4c00e96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419566b66a8908843e28eeb9606b9222201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ba75579b147d3d46cd82a97f58bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff95f7b37166a5ed3793ee04691b83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2771e439b0b3e0cbfe3c486c4fb074204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149c658365a3368f592ee1736a0895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d42536b2dfac2194083d85eb063c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdaac53c8002ba90a51c7f6503df9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617eeda64c633e7b368b14c09926066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f1ae6f6b167fa5f90f9f73259986209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bfbcb7a7a41323ee2a62347034bfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7be1d58876e363860cb084a39d91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbee019288ce265912babcae0d055212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859890ab87a0e819b84b5922e293ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de793755d11362ceca047107967f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f643460e00c48d74e61f528dfca22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a69731cb4b2c915b54bacaa9350f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42492b4cfd603292dfec681e5d8405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e65fbb3613386f2ad08a1e9cb6c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dadf95f70da58d7b3986c172f82b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19868d3cc8b702fd8d1e86d81ba63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492fd7dc9ab9133b209cc3efa074259221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5999df95ce8cf9cd638d63ca0b5ccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b96176b40c77c3d5cc216b55b773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4286d289d9819987105132f0c80c03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb3b5fd28a3300f84862eda19b246225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0c79db32facfe075eb6f4afc716b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b509d66c64b3b44b6aaa3d5ef98e29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f97ae8d0186a6ac0f5c033a78395b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c06476eabb56420705e32971534f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850c7e05283f9e5851a4d6c89669b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0095d11e97aad41a04ce81e005a379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a864ea6f75c862d0b55e1722ddf08f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b539477f2e85de1700ae7607ada87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6cf487cbb717b2bf4b78fb02c9933234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c693138bbd7af052a7d75bea42894235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f8d63525bc70b214a6dc95736c9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c826a34ecb6a3f7e44c8e34bb712237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1da3243e0ceedd7e7fbb3e433808f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c85c2fc01948483ef0bf30b236a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f553e4eb0a8ae5ac23e659bbca10e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c785af14bf3f3e7f4473cee9ce4d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a4a0f8ce56837089cb03d1a6e2c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181795c3e5d3a989d7ff627a5861fcb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40730e6ca13f3347e1e1962ccd2fe36b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d0cc9274ceffdce6550b51a86a57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7192b3214d5e3f580c50a6b42771b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f81192434e92714cf2c7d48489e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56ca3de7471d295e0c79ac544802b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499eeb7d89b130414173d4ff4fc3b2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d96701fd6491d67241dc89e27badd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c71d4cfabc59c3e182946ad5c6791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af0614d0b443ec7bd944575a103bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758199ddb1981c410991d1db8e7e52d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef457eea9db086cd8dfe504a06191c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79147b4a112b6527178e989b94f70d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d220068ed9e97f6b2e387821ffea5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880f65a3c64849e4956b3a52cd0acf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee62df338cccdfb82d1c080e6c02a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6f881b432cd6e94a2f768c647ee8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa236180c54152e57f52cc8c4d76fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff560161927c9c5efb65ff2ad746e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee53d43fa5f2f4094c30bbaa28a81a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99bca93466cf0b01995c7aab6c0300263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e57efde30eafd300f19c516f9e63f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368dc1414bd2d0fa1bd5d835d3ae92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f91964b575d2d273b80665265a5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6362d2f0b8d896f118bb1bd3dc26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7e5cf1b8699fbe1f6c3e1818bbfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5922ac4e4a26f41064a2067fbd6e701269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2c5d32f79375f233ffe017fdafbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7930f45933803740d214711cbb5594e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9f5ae8fde2760df8abdcbfbb88be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab0b25c45b27ff49c790448cf2881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0447cb9a4e56c4386cbf8c2fc9214a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae0bea02647fab5969e7f2d560e4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a76328be11c464b9ed0e25cc9b278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078c3561d251a0f138108ddec2544f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0a7d5b10f9cb4a09c8dc684e66d22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0700114e49cfeca1c7c05eb8f08e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe102a958527f5b88265a01bad06d4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff920abc3454685c4d07c09d23083738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa7fe768137e21785286b18784131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564bbae24975ce6ee2b9b746856590283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b37011b4c9c0cc6335119153488b06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54098de312299c7795a651f2f9a0074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f383160278ceb514a69096388819a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745916186eeeda4fe13f4e821208fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29408f6984c6ef232e1fd8f2ccd64a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473641a444d9d04af523774cf50ceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b38f4f2337ec4669124aef5ed4f034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5cab4340d5cbc39b6afe984d6712b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac444adef1f0d195999968c4a7fda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c013b74a47a6f99e3fbb258a22cb14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acd709700df1fa76fdf82a68482b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c87fa04145c19bc831ac941b03d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e751f60f7d77eb7d9bbf6d3e6b87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99b6ac09b3e4af632239232c16542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1eece36107aa2d3621841ddd747bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740d263bbee7e2151f6c4e2aab9914e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554570d0c8345da9d2b973587bfe101300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0687fe5720d67cbe40c58a3771681a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3101b93a95ba91ed46a7c28867ea9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5b018b48c94c6cbf5ac9f268af718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd42ccb45f252062e3a034bf318f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915303d1909ab6d4a57f9803bf205f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da14ce6ce82ddb42458f89bca8c830306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab6b14848f9b6dd35ccdc18675bd15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a2d5594ec58fafc208ffbebb3867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c7b54491c59a740b5eda90e0c7cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253a25336cfc0faac6220a7e928e77a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cfc9c74a52b546b37c45003dd3f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e415f7e97db5a0c85048aca587fa186312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd162eb5edb4370ae3807aa04f52f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc835568831b1832ffb8023c80134314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed553fb0a0dff8bbe71cbe2270609c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6a774bae83df2c3c21c57ac994934316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2aeb251ce375c589bfe0004ae218d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814fc422db5c5281935abe07fd21c6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49767e0872eed5b025a794a96ac4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be706b031a3d859a1042356dba84a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34e715883942ce98bb1877d920d7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eb5f67279159e101e52d1bb832aff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2142bbb2d544d292506fc2d199d5e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ffaf08c618dccaf744c38f8c4fa66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676019614a08c710ea958b6d985be0f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c049bf6d6d408be1d4d54c0b35704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3f12936ed644a5a1e4a455fe82d27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fce59a9f2e3f3b550fe7d303d2991328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c39bddfd9e842754f1601d4140904329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa433c76e59e078be49ec59eac9b60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d383d7ae2614393186cae96ed7a9b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe894f282a517321261af30f16b82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5eee30129983875d700f42ca51e6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2092b29777c653027a8528c887f4aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b8ec16555d969f94347e68608e4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4856623bee10212f43225d72891d52a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971090f66518572830ffa5b5229ba65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d92d15c63f71c507b83a2ee255c32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80a2d04de00eb8c5fcab2a4133d80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a24370ba988bbee93161fc71c767340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3ef818a82837d2e8b9bd7019c378341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0daff9ea73807df1a2e9636983213342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1421a566144763840d78d98bfa55d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d911eeb4ccdca0ac7609f1781c30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f50e54c3b8b3a5c7a96f6eecb1c9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853d7eb678c61aa5a779df3581dfad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9237ee82bf61b5095a2fbe6c4863347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101005a7a766459cd227e55af07440348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa7729b8488df8dd3d1cc04a71ce6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a6a1a36f05fb56be0c7003f5c25d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b77efc06541e5257098bab9e25ed8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aef841c5ddf41479b78346c4a91e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf872ae10e90ee58602bcdc8a1f82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c4f95f38f84e730558c81f4b4412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70df09e215ee808ab8262779cf9d2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d63c16ac69a1327ee4c26933ed880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb75428cca4fcd5f1baf34ebd206b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678cb93a8caa666ca8ce4a97722a9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fa37b96518b287738c4bc252a26f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765388897a86246d87f3b2739395e64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abdab62407770cfc9104bc320adad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e32832f06d87355468acedb7e959d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba92e60608dfeeaf218debb7a63eda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e368c1725bbc3f3c0ac912597f2122364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312fc24982fa73b21b4510c9c143d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac3b790fa2607df884dc8743bc4fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3be080fe327dc5f84ce26623dcc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64a7bbe317c6b235fd0983edb3a73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1b04db92488a2564313d9d02577b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd46893fb3dcc2a53e407f6070b5a0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa49cbddf0094b5503a747de3027b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae67008a539d351959f7cddc1f0d05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275055f87c3b8378a510c11d09a1ac1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff364c5985d22c11da256fb44b905df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694844f05edf8ab5d57a0973863757375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5c1a987e82ecbb0647fee82d9449376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da24e984bf46cf34513276a617b2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07085fbc0df785a8a723dd1fbb68cf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf190083252073e0d483248c0da65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52137955c2d9fb8b93df81bade13603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb7f2080ec012b5081749cb502fb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc12d3fb45c8913e1c55494b1171c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ced4932ea85ca9d96d5fd745046b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370c5dc561f7d8d43d1a4137cd29b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0272fc9da61894f26d769e5c5e78f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ef99094be4e9a06eb1e9de553d1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f6b19ad567367fcf904a291ffd06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521851515bb3b1c7185cf1d46de6c499388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6160de64cfc1d20c1c7f919a9cc86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a2ff7b11a36b5ad37b59d38660f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff9ffac53b7fa8e21637deaa13c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb711318b4fc8af9051b9961c082af29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf069a2289c8835c6618f5568ab69b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e46461192c0507b759e806514a4d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51423d1e8ad13d64e5d2375c39d534df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791177ce9e70f4f403a00522cf7da9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccea79cba86a7aa53572612f4c76d18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0885c8c89e91a849eabca351d3612398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab996382bbdf1a98d597abb686607942399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afe787c4dd9cde9540be726cb043a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d30f95ebf8540cd3d312bff30f71c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a8a44346f130ad5226e02d9f09a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49bdeaf5d59c4256e287a90127f968403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068f5b0c76e44f1269b741b2718857404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a32125f9b0159235584d075b09fc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654a002bd5d17a6f5c1bd973107021406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd7699884aa61cf35fd9e04778669407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fb281a827c13054e9c80f91318d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349069efda3fe3a3492b6b95702a88f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348726720c771c5c15bbccad1288b070410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1e4cb5c135663e9230ea68ad1e34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d66bb593c727f5bd9f126212a5b95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0f260c054d3292b288e2c26a4ba8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f52ce239a5900ceba13bb6e83e404414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b4e09150e8bb542f5fbc73da7621415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec10f588550ad80dc2c7ea362d757416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83f2e6e4d47e84ef3e0eb6a6218224417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7387278da6e7d9820a2520aedd78ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36ec171f31d65126ec62700d921c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c800ed7729a6439640cb992cbaefa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264c79f6dc4765434795311ee646828421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d972317edd80905678a6b427ad0e6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f529820a32460cc0c439a66106f78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779789ab6e08106d4ad6a6b28ca1b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754185e268dbb357303ec692fb243b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b280faa8cd2399b965bff52cc249c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56ffaa59cb792e0bcd7a48db703fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2d0253e426a00b9a1b4cce2b7334428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676ea85658d2767aac2b5ddf4c766f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f1cc1c1e7402107f19daae9465fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33534340fe16e2f149b39c680a132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0309bee192051a9a50f0a76ffb5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e946829311dc17da25bf29d7802b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d287f15b2d1b1740c5ef66681f621434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e322dee2769dbeb7c60b8f9edabf14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428dc7796b36f3b4a68645d7636640436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a76f80aaab31e19fe7a94780a9e62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b52780e8ad4afd55a70a99cd7902438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb707f74383444683f5c6f8e8a9d60f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e04ead44583f3fa5a873c27a6bc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6d2008c5aabde8c45748fd743bc1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d169e8a460350638141ee2aa03f3c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a0d67d18c85ccb1335f27d978eb4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673dec135c92e0912431d77c884c120444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3a593bb6df3628c186a967bf4b9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc199f3e1985eb90959a2a78f02943d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb277bbaaeb6f6e3d0cd8dc055e742447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56001cc7e37bd7bec4af6194649ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81a0c9a2af608a22f28e8e317a4af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92731947fd7ff826307293ba9ea3bcbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6d85fd64fc26612bf0871f4edcf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9765eaf41c8fec6e12621e917d7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103529c4fa9a8634fcda90b485a043453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08db222a0c999523fe3d17cd5dc34d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d4dd7b4154d0750036e6f30bedbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113083ff878a49cbce4cc8641db2f6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15fd5a434a4b85a6d0f21bbfd84b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74bdd8975948b62c6eb14d07dc2d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b666a5d6b169e8da2e4a54d556b9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833cfc316838b8ca8b43aee956f122e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c55f15f9644dcc1326d0fee1940a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90865aeeb84694ba5b1d124266e5da41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508024e1b606919b36ab2f13fd86371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16c6158a814d2dcd4e0e4aca310ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801d5bda548d540455c5af0c281db0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dd9db5aeec1255d327e4a275d520b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e43b4de0d803afab5a5fa9bc67971467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1dfaf10b6714e6838f0061df85e79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d9313bba23e7bcbed175584e16b5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f19154a0cf9edff8457fa9388b26c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e8e01282440929805d05ca027d720471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4fee60eda47a19353c764ac3dbdbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad52ee1fe7cb8115e95487f7c5078473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6dc32913358c796cd53d5957bd79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e93b46a7c1974506c616676e03d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5a1d6327ec1ffeaba7a4b1ecc01e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e1bb469812c4c49fa659b012acc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5d55100aa8b521da7e8d7323b7fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081947b8835da39ebb258329994a54e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9dd6ccfc825b16aced079c16c4276480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81a171ee429c7b5601c0e695cc6d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0ab1f5d6e6eee4ce31d2e21d2d668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b05bb61d094293c07b0d2697cdda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc7db59c760fc8197277ababa842a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d743e3d66e0826ecd39f8145b2cc73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3efee5fec40bdfa82974f94d73b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba704a820f9966a6b1acb1e6a1af8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44179266d93a770b1214f911da0965bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90bdbf13ab5f1dec6f84908528160a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc832b2f0370d0a85045e8356648a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b463c759d218870b320830d15ca69e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce09473c9b855ffa60fe82bf1593e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c375c696316697fbcc96a64b644bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e36fc638d7d7efe1bf8f999f42c1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23bb0d26f19e5a8a6acbc3e1964d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7a30c5650c7489045460b5f1b827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b4dab7516cdf82e655cd3c60b9ee8497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03884be96e8d8630b8bb28bb442eca071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080df14f672e379c64f5bd505ad25b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016aad99dbe3840a19640310b5848dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706496066c5d108f6ee4eb34660bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f95d2fa8891476599c93779582845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877562600f13ea263d63d8b2c8ac636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003ac8334fa3ee7b8a487f31cb38847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624e7395cf4ef57f4faa9ad72148688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb41039ed2d2b196031316127a4f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ea6273e50eafdf3f12f3e731acc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e2d1802e1321631a00521d2988eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae023e31f74ff3399de69917d80f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702fbcf60591eba30e2badbb3813e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776050e65e24b09efaf82be6699c36ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7d54da8c8d0b472c8245851b6594b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b7019aaf2570cbf9edd5ceed60e2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7feebb124448a7edbcf6c5c12b1bba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7a95e62e6ba8d7a16498e0d4ba1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6922e2caa450165d6d19cd999b6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89589cb3d96f43ccde6d911eacfb45120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88f96156cea2a3a6f535e1d2b7a52321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab6603e41719b6daa9e92594c42f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac60239529256e29ffa3315b6c274e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac5f30ab3fad6a4fe8df0880d846a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4e7473f92cac6ffdae3b5d19d1bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4cead23c5f2fa3377dee3e7b36daf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ec2181ee982c94bb75b377c464fce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbbbdf9984e008d1c3cc5a5784fc7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf8b1320774afc3688421686f062229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5d8f0cc218a2b45f146898cd073e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34462f98faedb1345784e0a389771ff531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6895d6a2d6c63298c98be9f2c533ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6da7de5e9ccbb2295bc625705114e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65071c876a9f915d0ac26189f27be15c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9d3cf2861f6ae8dc6f19dec748f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438114238dcfed442d8b70d3c40363236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25856d2a280a04099dc856e2caf2b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53388cbd17432045bbcdaccf48b4c2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60fa9a984bba267c9659b561c904da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c821b4da7a63294d3b668fbaf64c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c70649b8bcee3c33f206ffaa12a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470ac8cc7e56c9b5e82708807c4b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05249d438795e83bcc7bd6631c93343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef9aa590085e6043af9c70b71c58744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f5a2967c60f1635c75817f51de4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6e88fc28193909994a6c13660b7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd3df37c00be9e4068f1f9a7cf6db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12b4dc8c521f504a293bdadbe146448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6c08bea9258a4648958a38fa588f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf593d774e67b1eab49b269de16c10e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e410a049f11e7ea776c6314547e60651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da9456552ebd0f1a4d7e16d8b3a0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16afb7ec48f1a5e6930f710faa9df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb428bdb68ad5f531506b2fb0083854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb945c9de27aa3d0f31b996106e0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6b381865955e9a874e20739477cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef827350c517d2ee00f475f5a531c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393700bbf1c027bd79d4d3a64cd4f28158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691de103bedd07dddb59350fa72a42359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6662cdb95cbaaa32602633a90a8f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c31fea546f60b56e2143c574253c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08527a7267f18c0c1d42eaeccbc94f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f56a3a1c682ba7147cbf67e804d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61e95a494d2b9e019253608b07e2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453049f22f00bc6abfe20ed5086a8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64277a8a868e70ba5ef57b2b9e163b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767f871ff2184e74db0de0e293aa2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe080d71107e742e950fc5da2cd46668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd8ec03bc79c2b841f1c60b66cbb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba37c9f11a056a9c495b013e425ee2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80664bbdb83993718e4f4fa0cc24ade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db3f298a50bfb1bbdf8eae143219372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e61e8c8419cf2db6f4782488e1fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511995598c00f7351db91662cbac9d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5da2c25d52a8dec236be3dc1b2c9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d436276b0bfdef9968659ca4875d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2a177bbb985dc5282d62f5390c4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0d7353bcfb2b142f416fcf08985e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8108da2fa99d003e07f290dece8f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04176e69271767499ec1221df9bac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f095095d7d9109393ee3f9471adacc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7016698887ff6e5c0f2317c5e50b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba694d6d6beade98f71e780dc843cff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75b96e8da6eeb3d0e0e1d2c760e5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ddaf7602f517687f493d2251d741d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42acc581d2c87c1504d70b7915f37a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83608f5e49f7c8f2113d6c8c1defb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7e0ebd6714d2686f6459ed7faa0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e41a4dcd5821b4316517ce7c092489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ddf381381b839158ae4cec047e0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc639997705f2cd10ca52f0aa42de491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718810842a738844c992c835ba138bc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb52fdc9ab99510879668899f347d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084928d96414fd4660e08a222b15e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9530f2b1d432464695345b76efe11e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f46bf27fffca99680214c61cb05996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd36862848589446d22489e34b2af097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1e36ed67994a21a42ad60ae5d88998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37613bd952ddfe2002eea0d14872599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0f78b309b28c4e71ff5a9493ed6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6527fbd19c9a315062a99b5d75ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167d3bafb2a4140b30987ed9d85e9d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9ecc7464b2d2814894149bef4525103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d1f73eecf6c6cf7e37a3e8231db9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b8bcd35635382e80f3bb164e664bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb403a48688ea2c8fb31076de861e5b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b620267d3b99b49a4878a264363437107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0be033f1f8fa6f87bd586d36f322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f9b5d28aa5c18cce695513c794ce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91d927c62975e028c1ea8889762b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376760b984ac0b6e76baa8f41260f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75989aec624d96ec1384a753acba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae61d50bb4a8dfb6e0fe2e2c61064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bdb6e8dbad9a746a80a462bd088b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9be308c337df14cf46379730ee3bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc2b91880ea0ca0879406e98cbc62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9bcb47114701e84f152b4c5b4f6b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2abc154d9e4c360e16c71a7b53e41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4cec007bf15474c8db9ca3724d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aec987e4205c6f00e9fe7427ab19d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b392bae30eda7468e5eb7862a465fa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110f1765817664b87e518059692d88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07428d66cf6eb838e71964ebb474a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5289d7b8b09bd6d191f388a510865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6eaa3a4bcec05b4eddd08de2b888125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49cdd761bad0f3eb64e273cdb3a67c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072f7a042bce8d0cabc3d9cfa8afda8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d5a15de36171f8900bccc871b33a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b630f7e33c571b219e554d7002c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac27aa8dd2190b05b361a115581ddb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb93b6a5ec7704aeb2c42ce85e8b80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d7b09ecae69cbe4b919430165c21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6858a4786b1d53028ef4389e433f88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27117f785069df7c73bfa822cd4c9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a691289dcee95f707d4d1d3ca93e95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4206d92210236c2b40e4e33691bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270238e3461bfd8533ad5e8bf938b395137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b74e79c56f003b8cbe9f19c8a02017138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90cfbf490a6f833d5a9f3ae0aef3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84eb6c8e8a0f9cc818dccb347e7907140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f593c69f61d20dc9f829ebed178e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7987f0c8064064c73d82b6fd1992a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fda3d65f070fc2ffa29c9a9f1f9b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406aeca304f1af7f8e63d5e87514015144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1b1b757fc59f832169160eb451e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ff050559a150a3761080df408a7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf466989c586d47131a25a63b8945a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232cc720553d20370462c339331c4e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1c756d31e49354f8be085fccda3a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e4b94df6102cafafa923874fd36ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0920acaefbb6be5a630304027793d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589344b7ed3c240930dc238ee42af7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954668da5e83d4e644863aa43125d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09216cf452c42026d2d87f430e933f81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d419fef11a05e017ba6be7bf79f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e567174b24a0fa3f7e241fbc2f1a284156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6204c6d3e09f6f0d1fc31cb85e2df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335e83827739f68f3dfadc3b3a46a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47581898242efd71d34949e081fff83d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f15fdeb98fba837ec7fb2619148c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de95087e3017c7f1680ad731cb9a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65cc86ce95ffa71572b5ab4f09412d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126e4d3566753856860beb423dea0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563eeef090687007b0cf26521f29998164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf68e3b607e44af3bfc116d4ed851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d6bfe5a0d9cec03868fc6a4463a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a377c1e76859401f258b41bac596167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb30060d6e047ef00abc91619c03bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d71697a6b8473f869bf52828d6b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec1e75c20321a90dbfad0f4310900170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833530679c19ef1c83c45b31e0f615bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68983a95af81417c0f1b3b0cd5003172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c480819dc504725b1d70defce6d9cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35fde6d19dbee62997e813eccd84ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7009509da33d8dac3a2c4e1ead07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82ece45769706255dc8c7f29a3a4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e47c0082862bda595b29fe7191f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549dfd2e7cb6ea4a237206bf91f86d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4c102ac040e78af764b047abdfa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045f2df79e7f7cd1b37b2e1f7bab95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b079f176d8d07cc8354648980db0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc87feb77dc59d4f3dd2390f995698182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6265fafe57c5fcf0e598e96f341641183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6673b77fc5b6e7db741eb48623ddb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdf5888d975ba834ced45f74e7ae99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb97524456bec9381d60c2998f7955186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b36c2b3987e9588c3be0baf29aea2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b00f249ada51f01166c0fa51f102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b2bc17b82cb22c1beb4d3cfe0f2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc82144e810822f5cd7a2832c120bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5a8604a54fce71ba065634ad18b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6db2714d13c806a62ffebad6d876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc5ff663b9e388bd14e960ba2c595193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209e410d4476f196c14f2d22868f187194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3535b5f95d7d2860b0567c31fed5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25d3da518634b3d2a075c577289b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dce8e4fd9a64c2cc5b8bcae0352de5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec188a5144153697d019419cc70fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b01adfb66b1a5d6eeaab19c978c79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3525ac17db602c06ca809bd23e1bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090d3ae22cb55ee250d9bcb8502f5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291e1fbb32910c4885344fb74f75aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b786b6436150009c4f2ae47088420c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb97ea8e41ea6020b175f64666995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215afa3ae6961d7fd892635559cc02d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6933ce1d716a79a7ea6b778d8c30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348f934352193d07c8395b238000e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47a3ee242ce14fc2eb145978e46595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf77d838dd9cc2d0f4cdbbf6aa2365209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725aaa4a5f6930c3026c1469ffc1b1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d6e892d76f7e471f818c6d4eb8a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ae0d508069d819f789c6a4cba84f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa18686f7e2e7ef95f0923e2b40cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43fe4f4ccd7f45cf2beb86838ea62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483391cc72edfce96ae14171aecc252a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d8e06c31768717ba8274d1dbcac9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bc4b2486a0ce666bfdabbf7b1c850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d3b5258282f09b233226b39c13e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c42386a6800a96d838b8887aa23721219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dae09ebc416a1f7f3bf67037bd4be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928309e6015cffbcdf2d6546c1a30902221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef27c0be749486f4a7268e0a2755d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0e6d5457b9d5d972d2cd6d4286e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fcc9e8b27a908ee0685e5c3d1a1ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e8f74c19d1a9b5e4522bdf30fd86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b06f6c8004f835b59a7a740ca882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e0bea169f8f0b8defaaf12b8a47f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b35d5b86901bfdb7de554afdbb4c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84113bf2b0b22b7792474a6f3da738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d4fe1e591f9d09a448dd68ef3358e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628eaf260f8345055422e5aecaf42e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e029917f891b0d2459fd31f792c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eff15c811a4a48700dd10221756e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e892d77a83ff248d97aa75a32a42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a03c469afb9e05f49bc5277368d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579240d4adb9f1112a1129dc24b389a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc903b2b4445850eece0313fbc6257c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b56837880e901b5e616bf2f01bac58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902934ac7c107db6d452cbd918aebcf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea573613c64a1c50ea3045a6f3336240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2c7e50f17b965b67f67729191ee0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda90480143fb72c3d036a33b8bbf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d49bc0def7caba42b87a10a73deb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ad7bbad8038bee9f0bf21b52881c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138dce30e5e844c9f9c62aa19823b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d32613c54ff70c3a28f4b5d608c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7fa9d0ccd9e68e86d92ff9ff9c8b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d2c5b568716cafd03599b1ac30597248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580c8b2325801ca3f89b47a3ae2fa6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1172561108841fba03fe3c4a3e9d856250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ce5e155ca59ca31cdfb62992c60e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a79fe6d61ada25a91b35bc2193288252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e120da89acf78841363f5b70fcd8ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647271f118f0ded8e5a5c2843fac6fd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6df03f10201c790a338ea5b23f56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0adcec0501dfc36794af1c646c39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc751e8727504f6d70d8f42028d0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b421d581dd52a293e54eba99decc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d62e522fd76ebfc82c4852a76e778259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247396723b378a86add64f84e6f0e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a9e0dfdd40d773ba63314692f8a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28affb82228a9b57636c9f4c33bf4650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288dd9ea4aa08e63b9b0958bd27afc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15645f18ccb61680291b537b2e14a43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa894c3cd69306ba9df3b1db8ba5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e771758984bcbb66066f6f9c725a3ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1a01e0f04dd689ac587559fa82b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc15345025fa85940175435e598d20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6bc236574bebb41fd012dfcc39450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d9c477cd789f0fc8e5e94d0c9679270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6425269e1c4c0f83083437a744895271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6ded25e7c1c54bb8506598bfdafe6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49032e4d5efe1c41b8ac6c1700d39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468d4cd3f6d841e4b322f2ef6377c01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c55b40202bd93c67fef1f2e05d62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe68f43d6583df79a83dd590b4882276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db009cfe09e17de00c60645932507277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac390d8195b4c94079764df75a050dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42435979616a15516e48869610f7940279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02cbef1509118ca592bf7350f272da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e636a6add8dd8e6069ca09d38eee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220adce500043aebd60ccb71791297282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87db0d6f08485ed29721e3cacbc50c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95494825741ab0c15faf6939875c8b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e25e8ee5cf2ceaf6abd1954a2b17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b426aa21814f0af3fe2f7e85ce7a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd70c27573e0244149645d44fb117287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4e1a7a129e1b41fcbd5ed6c4146e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84caeb226e73a97598167e6e2391404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2778fa55f739b777cf341feaf3353a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09cedcf20c0d48a0afb68469123af4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f8be43ff16e691ef1b139883a936292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c385686efe7443578d89e4fdf81f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3085676fd0aa2d3975626b99f3539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16a82f0e9e0a8108b243321502188295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc9a289a2f202ee118b5cd7a95b1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c55c66353dea4e0e6afde84567a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47b942c2a2bb5870a72a698de982f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f99cb2edd67e9bbe7e86961258cec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839888e7af6edf1acbc1bc3c3c7d74d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b120ce1db5863edd56025c8db867a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f30672ef7a8e1b41d9dc9d0d2361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae46e88e529aa1a3f1e164b18a31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c015cad081f8083f634c83f76b4199304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ea06a808797da448385883bc482b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e38245468d5a7bff7dbc5d50c6e05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a844203c9729a5d7121db36746a86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320e6afa097d03028acf2dc1fd3579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b41a6accd7b0b545fad110a6bf3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad81b6530fa183a90da67c5ad0c19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0851df0dd126cd578c60321e7325a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a80af3d597ba4024a9ce4349479665312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8342e3647d8dfae5587db6b71ff3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba29880cd010165a9e591c927eb1e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a982cb901deccf762eb2b94314450ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a61aaf9772d93975286aadb44fd4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f9b8562b138e7dbeead5ffac3281317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cbe41b7943e6de495631c51575ab3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58586343f8dd13a1881c844971579ca5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669970b6bf5b47aba86f0a4cb9943842320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf273211d2c265a550e948e207fbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb6c16790bf57691768a43618691be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4769df35140f5ad9b3cc49802c10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba95a2006a78fd69ae0094fbda00f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d83b38c3b8613c887fbc7597d1a059325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162f39bd3d6d137611fc567b1144d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a0bfc97bc0bc444d1be40e02367d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17158487de3d28a48ea2f5e93ca172328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f982649b266e3642db8d671b65ad10d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440d129583b8c4e0b25608a4743d86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72be3c6159a4670b4dfc72664c5313331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f047caa16fa85ab266ffcdb901e11fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9038a1d1babdef55089fc552622c29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92ccd37646283ed9f5afd0f6b0c6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f304244ba438478184b3636b7174ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6008cd99736af621e3c412226fb6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d4a62d39d38b68e7c0e866b630815337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e87b7aba0201c7b300cee992ed97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186646ec62d9ed742126e98443a6e016339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0460c23cd0aae235b04e3e7754b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b43562fb5657e19d9a3337d782e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f350911edee29959761a3ac668c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4d577d49de5cce7dfb8da4ffb438343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee05df806847ed749af692b530da6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec54fca6246a0b7062cf17bc79f1bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ec3e814f0471299b5e727cdff0503346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7285d6f5931c4e8f4df45b5ac2d6cec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585408ba2b94ad9f558f64c1b0d3f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70d637288d003852a172e852ad5e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b98b60564f9587f09ac15d8c0c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93207c29ae58940a55cefc1f9a19938351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d635736bef5d68f100e8d9968dec1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc940bf99cd4c48d71cd23d43cddda4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180b69b600843287015caf88d80564354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039bfcc40a299be43b1375fe061a63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e11a03cb997431d4322154680b4d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631141435ce2b30186bdad7c8e5193357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab626c3844a71ae46a7984aecfc27417358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33ef1d87036b05b75b5fbb1eeaf03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecf21583bf03e1fb3bbc2260db9b57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39575da923cf9e88a3c07258966596361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972033daf59a8b17d129b138132733e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3493dd741a9fd67168bb0069f4e97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb0affba25f100dec80f20719c1778364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f63cb3456bb4b585900d5a29f1346365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bfdc99f2e8cd0e669cff6b1586b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c706854159b44d9f32cef43b783daa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f30d02eba40e565f2554ac312a8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca0cbc3658a52a96c9a9b1eb803e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d1b5029c871a71ba3bd060deb61f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b847f75d2b308f1f0e4f8686fa42514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083b2fe18a9d094b6aba95d5c0345f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f567fcbd79fe6de975f454cbdad00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fd06cc1662bfd6e5d1b598f6ffa3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7ceed34be9195cf4f671822aff95c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce17fea672d7e7a3713f0c63373ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d865e54dcedd06626d8792bfe5ed32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713910abad9e36e1908575d19f2281378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497427458c6b7ac6a5872f50a30654aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208146736c93dff97ce2208313119c29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1351ea269761dbe0fe3998fc1e8548381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404bb657be0ce6349787ba5bd3a1d38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a94ea42bab137d71d331e0a83d734a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf6ad8eca14299434aca556bab183f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba16db6681d15e0944806a8d30a8de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3e4064c5fbd8715695a2e312bc50c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f06ca4a3cb003117dc33dfbdd2e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833426635a583f8055a7e19ba43d8ca0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d44da0d1ba630d4a8547530a24c179389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf62f2bac2971dfbf25bf246e237d2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1046d3fee110df09b9d9c47c2795cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cdafd0852687e4f9842b1e516ac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014eb3645bdbbaf93d1a5f5ed5d5e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee60962d979e551a0c0778e3f48c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700363b91ff8dd202e970a083350cee1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f01277fe239ca559e327a8b59d6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dd919d76baafb0e3517b455f8cb0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960edc71a4be06a8a7f11cd00b46476b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b306a88833697d7ca761f4230369aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12648c0500032e2786aad308e1364c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8db3e0aaa35a38f4ad63cdf2e958e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea5ee81ae3b27b438f5685205c7e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f115bc35e6fcab04418ea076f437e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c4b3910806affeeb7ce07dbd0ae08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1e36c2283d2d8508e6874a18b284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf811e6b5127195e1f7902441f9d8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b8326fa20fcba62707ff46b95af1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb254153cbe8e994c887110476e9ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22bad42eafde5c24bb93b0aff2ac0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc1f63d449c3e157ebaf1ba7b743a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d05e5a171a2b6543358a9dab6bfbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5800ee265f48f74358aa0bd886815412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab38da5c804b0d49bde239152962a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c826b537d13554f5f806793951f552414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc05eefbcf6c16f793475423457480415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f501759c331fab6fbf73ca2af095416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5a6ba7e01025c97640dbc89e8e1d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b78f60ef0a2c4ff21262c4a6ada2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173c9e8bbcf99d5aa51ee89e4f779e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd8e2c22dc8a5136d4072af4d33a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3ce51d1e1f70bf1596c9d29d0924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b855ca2a601b27d8e03ae736a9025422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7dd869cb74afe005e9116d6135e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ba1a32d04b1305ab306a0923e7b28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52fe50acc179ba3ba5a33bc216bcea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f40fc1e5e64ab6d6e0912236e1f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7250fca665d1bf42d288fbb646b194a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a385817a2fb861a364b41da4c27a74b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a00c692772191a007167086b4bb3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e20117cdc9a991be3077ba5b02fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cf85c59671d34ea8b0ef44eaf3d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6917228f3f796a55e47a452a1dac65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6dc5b124989615dff6236892aef56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3325bc2e675f909582916d997cab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1cb63f875ac48ac9b69d4c6db0334435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361325ebfbc6a195972e39936c8b372436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391b7592ac3f648bfb99daedc77c24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb10393fe3919547a166fe1796bf042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0156434639f39edc3c46fca02d84c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2760d30ded49e11ab986ac9580333d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be466ed1d8ef2ce61fc5b7d4b8842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b483d514784c5ab67a95ea9e7afde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708df757073543b6b9a4fd716e96fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1702f3ea69bf5c390f8a1516713d9a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd07a6e93389519dcce7f115f2fc12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff0da14ea116c754bea98996394ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee17401e9bc7a868fd82be207fc96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd983100bea2171d8a6ecb7fa1a6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38ce5dc7d4f78a85a864e609468a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f145fe1d51bf359069c84127e134450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b7310095a692896a55a2a9f6dc882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d687c4d07ba79fa80ca55d21fe63e70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db848fbdc7561f032de3ed3492e8a5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd865fee00d49522e0570582083a18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9306b41850e8bfefc7f62139337e96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e92f16c5946c725e126e63efea6d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a815a0152df05bc97afa0ab5669b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900954b0a00fda1589d480cdc2a64369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42ed2b37cf01f65785c346d7ede40e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb444f2bfc6eb28c8e321f031ad1f6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61463f7d9dfa7ab282bd0b717e547bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e812b01ae75057e671f5263802160462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc510cc39bee2be58a3bc255f0d24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e1a41cabcda0564b017bf6a37db17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1a2bc020d35a5fd5018c1acaa503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030369e79046741e68007c4826635d68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7abc478b7b2d2874308b6d5d7215b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9debfc193ddec32eba699981fa0040d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecce58a4cee261c1ddfd5712c431ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12497644fdbd099f8523595c0485a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d0300c366aa6d620cbf965a545a29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07523f151fd1c036315cfcee83b02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310526e360fe5e3b929a3845d93bdb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ff28cf49c724ba4b953c20adaf983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b13c667d3f017f473fe12c7026560a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41fa59fb95067c2e60569a8539250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4540cc29ee56a66de6cc0e6512856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f501c889d667b062805e2bcaee89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d6d0c041f5a04d2abd6d04671bb5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>