--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e85887d3e2cd033b77fce1ddb4fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d8088c88eb61dcb7c526c376c9c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d0488180f82064a911cee2a437283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4441f59c6dc2245dd52903432314ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe083aa34351df4073d76776fb7575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f03ba909b77ee050f13c3ccc5bc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937accf71c6fbb0be7c6958d54f8e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd3bd375f387836b05d9032cb77f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb64efe5c4f1958e5de38aebc374ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa2b42d2af297aebc445f5169a8ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07913a8b32a19ec5801c93ac4cbd2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a0832fc4f2d3bd776a04a302ad19912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7117529003dba7761dd8089c783ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2af9cc18f35de53e808bdc09617814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500542c2ca48db6d0148d6f76fbe849a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b11662f4af7662069f533cec568416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89d44139df9ba27d6eb10b59c2a7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2680173db9d20d84a6275967ea0a4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e27e81e6265022e7a58f4ed3634c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c1fbed34f7767a0e7e629dc2fb9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364d563756a02b13cbc0b5c7c5968221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d10d87a20e457551f1e354896d75122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfd0d413706bcc5bcce16c43dda6e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4623dc70fced9970bcd685ccfe1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ddc9bc158fb690e8c66781651cd8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba8ad2e0f3488097083f839db9db526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda0f58d3e35d610f9c239cee13dcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47b4397fc966d5181f0d98f0800e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e46ded614cad9ad554faf25ce29e0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb1708e7bfc2b74d1db737a43f6e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed46817093f6470189a83f5a1171931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699afede38993d879c8d278aff31c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d5ffa78fe1fc2f1e5f99975a523533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ebaeb008b338afb203c3e7957ed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923e6338f0f7c697d74d58d723df6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e12d177df0f6333339e029eee66c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f12040fdc96cbed2471781af2bbf4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4218584eb389c5acb43ed319679d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550e2bbbc4e525089af808a4b6659f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be829b51ec664f99ff1304838cbae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9ae1dd00affff29af8e0ae9bc7d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd259891154e56123e43dc4041c7124f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab16719423544061f28dbfea9c66943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841cdd380d11a57dc578dc0c2168b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4423eae3e1eb166e283b476172aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ae121383b6fd9c0f707e9132f9da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b98a5bf37533d40e16b878adbdc45447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dad8ef88be8d570b29126d733d891e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613578d287948c50929a290becf7ab8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc06412ac673ef36e5517af99299850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf098c8cabdf52e1c3cb8905d4d33f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa25eb269d526901a548a1a9ec13752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc975176104cae9c5be25acdb434053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19acefcff7fd1d524e26620e2874854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a5dfb892fe51b47db487c5fe4e91855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d4b05a684905be018b177e0b642656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b257da724027e97c33a6e1eec12a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6b03567a8d426fb70cf788aed29858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf607e50e926806416d215e6f44d7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572ae926535849eec08ffb8cf7b5de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a3a751b4b8e61338e078b5843ae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4a9ad4328f730504dff6e0c8cfcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d9a96baf9db62d3dbd638d03ccd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563451e5535c2fa2a1863fe081f7b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed74ffaac3c2829ab15de60317ffc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6134a4361efe428d76a4c831cb8a4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f470ea350622ff6622e639e6f00267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20ef86092329bc5b7c4d4dc0c8dd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd2537595930a80f9868a413826cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246794e8e897acd86181bbdbba5917b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b5d1b8ea4f5f88240325111edb0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee01ac7e363f7c26e886dd316ccbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32885ba6b91a61bc43a4f562dd15b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6c3ef1905afaed63146a7a40fd3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad5f462487427d673eaf7e9b9ef0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb77d612d3cc1d507b49e43da1a7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689b3e2b5ef61837866999f075cd56b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfbb4a268ab88c25e47bdb1d45f30478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e651a0010104583c4041ada53c1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0702b353d51d65d71f69ce24eeadc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cbf620475a3c6fa22993aa47bb1e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6a54f86710a3a344b03e5c8faa1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68851eaea682b2425123c5218a80ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396abcb75d947b4dc4c730ed554a2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f32972cf52e39e0c348d42c8e0e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c93c6900ec7060b9a957f9ca42aa5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a3fce6bb948c64dc3b459f8d99ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2209968d3732072aa151cc3a19e1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eecd334be1840031fb43f2dda285989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf456bc53cd15608a3a3340b7f0cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8c53e2710cde174ec11b0fffafc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf495f58c0dc393e5637f187163465992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71d0b94340fde094dccbf49985c2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d83b016c88bc65a2ed80e336101b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa09c7e2e04e45da7bb2834374692f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854e818daca0bcc2d642dba1b6c095f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e28c7ef64b2a26943741cfe208ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecfbc918b01d6b7b8e3fe200ceed998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d216c496fdd75b9e02c45108f959999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b048601e4bfebd6f04532fb1a09f58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3dcabc7841883e22be5ff1578e01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a431d65aeeeb61362488cb8bc5f7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e4c85d7296465bc8dc5e2113471b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f81ec783d44a8d5eea52e18c0827c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384516cd408bb923328afeb060faf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf8c11b9214c2e21000f635e70f80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd1dbdd88e82df03c6e487290875d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0ce19a8d8e4a1e57d10fc2db1ce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff00a2b97a7fd53a2f57dec3e9827c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd32a7dd71ea0ce65e7e961d17506110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4b5a7817cf55b7b366ba95e852aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb18da787bef4f18f0a1f515c45d2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce90a1e24a3ffe9bce8377c2dab88e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6629bf9d2064248efd789f82eb1472a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d5a984df7c27b0750dca5714ddc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae792a9875e344617892a77f43d6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef8fc55e336711935fdadb708a074117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b67a04e410801f20175ab38a5eeae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0699cf4ad64be6ffdeb2508dcdec9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277014a966f6a6633d4291772edea2e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c5281484fef71c737aaff0cc61895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a9119d17c59af97568ff9c212dc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589833081742ec26dc04e3468c071d53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd140cc022926e4c80baa55eeca2105124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10637079064e3dd37826e2c9ce2a52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc601fdb19a116e3a29fc8cf30b2f29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d66e371b0f58fb8d87876e9b5c3de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e38c766baaf2d72021d913e34700a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6d09474f3cd5bfe302d5f7eaf4ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafc04a515a7a85e4815b442bb8edb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e231a02a73fb26ba8bceb5ac67e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c9991ea2ff471357b0e978f299b57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2067502192c21a009272caa711e6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f41c04b90702a7d20c656b162f134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960351a2c50ce80b9f2313389d6e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238ad72982b79b4b6b82e08d54bf008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df340c2e8c09200632ee70974c0f6f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6f50322266b9b56fcb09b9ad7676138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd8fe738690fe8add7defcf25eb7ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ccd94d4a5b7a1d121072edc08cb61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014c53d02ea21ff3146bdcf6616395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e4de03b8f7b5665e14ab4adcc7de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397114a210c0032cb3ae7e9cfe200f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c5b6046c71bef6cf6ea7fd90f2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753cc62b835f6579b41684f4bacb3e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2719c2c08e43ed8c0a6d4d040bc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64092d9aafda9dec8b1386ae9f769200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640cec86c01c7622836680342fbc34a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84832cca2101fe4f8e56c166b97706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6ebc695edda6682815e6254b9eb03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ea735f620879456be91632ba862ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571bba85b1cd903f3a5ea2bb1412aa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369439b3a48e23306ad691197c38fb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c80d4c9341f66b640bbd5891ab39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8681bab55f66683f05462e9969cbcfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915261cd3f300d88d4e9ea2246c55791156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a5445a53aa483342f7814fc6d770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6394e6939141ae595a537c1fcbcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac91c03b78c42a5263df8423ef9a11e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204f38c5ffacb45eb884126e4fbeb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd5c2b3755ba0a0612e8821814fab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c905640a73e4b02b71f5f3222afecbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184349853fb334d5f7b188a8bd3306f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed95df502d9977110d49e5833192a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0d55bdba461ba22ea1e8079496f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c39485744c56985792c6b6bb73a648166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134bc68d28eaff9114bb07f54b77187167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e3343aeacf3c4c4527a9c663314d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b20d0cbef3bb64d929c378bca43a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5ecd655e3969a66ade5a26c9abf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff30232480abd0be1924aaee2b82e93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206afd2a3675d97342c2341715d7ef16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf1df8be832b2765698b292092836173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e222f7c030b655e8fb929bc1d062031174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acfdbc52060683529512638ad35d08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee71e5529b41620f35970edcc943e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320825bbef74eb13c3d039419d584aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02ba8e500557901f93a8923952a40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb4d08d5d8e0c755b390daf01088c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a08fc0e63d271d525a334938633a70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc694d9da568f9ac9e270cc6d83886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572c75423e0f9ec77729ed2e1ba9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda01a6620e32a6d7fb3d78143c6e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24977f4f957273c528f8e9e349766184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c1edaba4eea3e2a5096cabf19091185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a1c2c5a8a0f2f5de97dbb7c0df4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80467c7fcba83685afcc11e172ddcc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09c4e10131b573e6d301b372a9a04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5de5e44be5a984d5ac9ddbbc9a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62c0bdd3e840c2c3b05162fa80671190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb8a1b40aeb73c2c92eff7be4df3b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc65847d94e746b32fdc6d8b4ac386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0873800f1db4ab1d2d7d1019c70556f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62b3028573327b3982ea6c6529aa5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf174b58decbef5be401061cda98f1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e0f3c32665615881226ac4256734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91f8219385818f3f04cc2dabb7959197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636881d864d1ad7118fe0b00f49eb547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe7fa2b68f725a94c1fa242345a257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7401f2a33b20a2ff5026046045d87f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c1ce3e1434cda48c4f149b86fa19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe823729fee310de3ab576fd0b3e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f759cf8f7a46a5f32c0bbc0aa4ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357736feec031b3f5db82989c70ecdf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df066be74ac9b375b2890a86c5bada205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0984f59ddae1f42ec9b0d35bd41bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2b53bce22a76a4765b41e0929a16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce1e331fedbaaf84bc39108a5bb941208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de048af421843b025eacf2dbb210ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36163b613c18d7adb567663902b51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d7b333c12293d64e7322d4203ca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ba830ce56e19d2a10b207b471d03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca697a83c865e5a92aacd0a7b9de7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e3a58474707c9b9588caaff4caa93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1cf5ef5e73a1e7e4b3274e1c05cb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b8abe83530bd798a7d346881ad7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033f6d41f4543a3206821c38ba6ee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b360b6b73cfcbd19d37b31b089d4dd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d774a5859122396b402e6afac10ff90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbe09a88a89cd93e637f57a6f4ac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f1577309098fdaf93bf1a2f5b813221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844733680a837d79054845c8e475706222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067bf205bf0be0fa3f46b5422e42474223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30f3555db241012adc076cbcb547e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbedd40805a256435d5432cdc7c43b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b6e189430f500c43ce31ea8fa6143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e6d8a4669210c58368e26e59de7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ca01b7f41ee07ad3b8fe551b74e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7422d8b0bd06afdb785713b6afd6db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee0a88a3839cd98b46d5f14a30e74b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac6f7137700944d3efdadfd1700a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079939abce8a6bb13d77e511873c2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b117e980f37f1b792765b3eba1ddb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f026b071b3e7c01351f83cf40097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c54e3872aba4f9f49d67a951a0624235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db67311c8be57640c8121ec6920e2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb48cab0c23c57eb84593855c84f53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346a43a20a047a6195b1be8ca804a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788fa29d567dd8f142952c63fa582f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30805e9beeca45955ab6ee3ad31969240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b2aafce55d6b59e1b641aec76efc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e6815a6dec259a55da96a3d2248d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda200b908b06585beef809020f02bf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a3d5364d02305c9df0f35fe9abc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee55e8bd0b2898ef2a17086373376e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad9811099d3d4e10a71e5745343415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa789f2b3ef75db5457c4ee0f99776247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797081a7b3734a781eb235ad790e1f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c644842a8967f929b04b1487a9e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760719bd8ae14247f2b4e81c18d7bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44272d345e7fee2cc6e1afa325d69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc729f6a7e786c3c0a189fef8676ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa63ec87852d62e388a8ef436b2d7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6b33732db98afb33e2036e100dec3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf74a599ec08635671f45ac20db783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41064a571ea84d7a6a9ca45acd154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786562aaee2406b8d485454605fcca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c72e273f79677405d2068893029b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa318c7a39ea787a79ddcc88dd0ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533defdfc572faa4e1bb5280d721adf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708c450a5fc89379e7d8ce69319f8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012824b9fe31c47621f80919efa4f1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3add7bba122b341147475b7ea25b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1b1698bc0b7468aeae862bcc1e23f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a9688a96d9a3d853268efb950e9b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800337183257e07549a3574f5997ede4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df363e54bd4975eb0bf6dea0f6cd7828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc91a371e1b9074e5a38cfb86b145268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8af1bb7c8818d867760d629b1c693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9792c1f453e77dd895c4468de4cbd6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7d13221bebedfb08d15ad2c8a9b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ebcd5711c085ca570519316d9fe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94fbcea50dd92a485ad7d980f13d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a82dcdefe6d065e4f784998a105995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758b73327c5722a89850a696409bfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580766e6bfe944831039893bf0d174276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d29f5a1d4d5065f2c7506d6b48e182277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12c6028f4b6c8868501abf2688e3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af01d171ba22b59fe9d5de2e368fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f5becb7a804187e5c1836988dad03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad7eb3aa8140e3ddbe18a88038ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980726a831082d706a0873b1509023b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763eaa2b059e4e4620d11a437c5d23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7d0795ac6f9247da25ff22cbcad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10d3ce2c99f44c365357442f822ea9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea3e54b5312fda5575dc6ec6809ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e43f21e21981ee1afcc87db6a15d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec6987491fb81772728b7b6208728e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb621b1f1e26e8160772223f53cc52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5a874a8d5dc34af6bf16d9d71957290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0e201db07c5d12a75e71e26a5a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d38718f607f740d7f6c6944d0e6d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8da2cc852cff5fe7e4fe6d12796d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41067a6fa43d10dfd09001e06babda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090db75055c5d1bd23c8b8e4a54ceb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635482fd6b0e112243eccb15ef74236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30adac77e2b23c724a02bc52aa879b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6cba270b2c3dc314f2b214db0fa6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000b1e9c969853497d79c6c7b3e6ba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff2f4ef25bc4b5dcba109f1e3294c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69977e9f06cf4564ca177b32caca540d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c956add791bb3a6b495f147fd453deb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e723a51d992c602b2570e0110360de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c535929936409721a7e4ba772b8e62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4d49bb9cc8c0ea4f6c40deb774f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae002551a56a9daf04c9a0a32d202b75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4b3c7a64042f062bb40fc31d61c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ed78985a622676de64f1e86a40cb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf689416d5e8b92f15706409101273309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fb39710cd1a0c668c3be3892c528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9bfb219bf7f5a5b0c11e0049883a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78baf9c488b15808f92fe1f864830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a50ae26154a5a199dc6a2774f4fe5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955358ea7b1cd9326daefe4189853c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0584c5e14fecd0faf97914b50ad6f74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab3a8ec158a1ea835f4e1d08410ee8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e179b2e8e135c039f8b8e3dc5319cfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffea7aaf7fec02c0f90908164430a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c16febbed48e701dc8f410b68a77d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905283b51f6ed27aad43e5f4b72ae50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175054657427c7a87b9160ff468a9175321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589741a81e593b690a437f3fc15bba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d7c2b35058b3fdd3a0ee42e2d283d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b622d39b1374c495248c30f9550d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47edd6a82a457456fcc381a55457b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeac8f32cd73d067512363bf15a5c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a083b0b012b4cfd502b200e87be9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b02f2a718fbd9132359bf3ceb386e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec4298228c7be7f164a8e2e76dc4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3f4b36a07a78de82d74b68e1b9c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb0ab4a0e14d61664ee0c2e09d97b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a5321106b24340bc36b441acaf2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fbf11391c748494b2c02b4336fe3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea338779ad66d5645b03ba45e6f2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2354801d6705507a42edf1a7fe1cdca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97998af566207648e81a6649240f8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee749a76dd8b54e8454ed26bac2a2eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d417b7570434d02c96fd7351a77f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2e7f9017d8920d8b9c3fd237159b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989199dc6376ddae7f19b0656148ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725bb55899ff7899079864461f1ebb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27f3cd035d40c2012061b3bca6882342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5fcc2d6f1113d7fbca12f2624c37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf79e60d78dce53be91521110660ef7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236b61ecee3d8654e6ac132f98762f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c646a7d4f7cb23cfe306492cae088346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b755b365ff5ef3bac3358c6f2e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cfb0b7bf0205df1402f7c60f40bb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8150969a16f49bafa784e9db6c7bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ee8dcc51e9899bedb0cc0b6b5a7ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38022e753cd6118ebfc6bd92661925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f457f370b02e38a7c1d18f6edf461352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9aff0db528d0ac4f572473c919558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b184f85a43788fa3b3099145f5eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a03ea9e9f8cb7a5144bdefe50404b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14065a6e82a7e26f0c1120608743770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe80b8004d1370408c89ba814eafe2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8936783207476bae6bc8b0b7a02ff32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd94840b1aecaec226975ff3b4f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09344ee704b2593721fd7e5596a59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77b236c23804168caff55a86910d8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc5090961181a650ec864ede71f2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6440e08b2e99cbff8e0fe6bbd0184363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a8bdc5d036606191936e2b40fdff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2178a48ebec451d7a87e98de6d1d47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd91d2681a222d8e7fc870b1bc7cfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b27035790150a53db636ef89fff51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1168367b8133b2c77e29f13b3bacf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e765e4b1292c42d2aa630b16ffd5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a6c5b3ba7815ff2b577b20235bf79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905465dc87da5b451c7e61bcc027edc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c2c11ac1cddb27370128927f8c11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5dc9383acfd7cbe21832442796d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734d7fabfbf789551d2f8aa8b64729a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c673a4200a94f877237f0f81e13a4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf345c7d8d6b98fe842ab548fc381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef06ef4d2b0188b4ef335073e04b11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00d94bf6b3b7c14ef039239689bc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78990528e5039b2c3f5ac22f7c421ea8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894243a1bfe095935e64509e83ed7214380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c008393f8ad8097e3608314926fe6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfea4e07245c0eff8807a30ede413b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e6a3e860f7b51b17ef6376431c1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3d2b866385f60498fe22eb547726384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010fbf77745552f8d77a6b345d9bac9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779bbc0e5067cf38b35daa2d2171a2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488bf49e0058912f2574b1569975cc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5361c6bdeb31f8b11698e3105059388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971840202fc27890bf1d559388475e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75490eaff1b88acd03aed1b8f334c98a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ea0ea8f4b68692a9db06f6c8e78ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906227b7bc71abd732e4e0f7ab142a23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601bbad8775cf9d8d23baa4e8ef039393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085da09dfa4660e017ff962dfe2e73a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97875b28532253d85f6e70f1ceeff5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dca0028f4ffca725e2bd43c76bbe4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd400f161fa4cc4d7f4a34c73764167397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329741090cbda07afc55aa18ff526cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8635997e5d310666d3bee2a1631e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53385af1c670e2d3c1b3e8bd680593f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56d698ad34290297837dedc1af941401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee615a376454afdd525b23b376891cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b331a89903e43a44de516a39fb038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa44cbc1f4f249009223f78474e8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec062629a4c0b95d2fe9c1143c799f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed3e480e15a7bb68c4e43a4912e94e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c306b8a864d4fb9b8b05afd07f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a100baa62bf36cd046e06c2f87ef3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991b35479862402cdbe5720556f1e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d404a60d8bef3a6e70fa93550eb1d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc0b3a26f54fcc3109cf73011648b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5219ee78f17cdcc4c8f32849aca66c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5a81a02b33ed468d3756ad7e7376413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf450c75bab41e3465c53f55b66153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a8264accd4065b4f7cf63fe08382415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479f339abc2445cf80bfcbd758eef53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec812d7c215851f97f525b5748eb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81d67b4c731be1a7cf16f6885f6e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59b8714727c205b9d3bf115925943419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33327f9bdde7702c9486ef6c3f77ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4f467cb392211ae9423796452746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea6f6977934fd16c9c88ec3320a3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b995e1a13712239f3446521b88ab9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174baf00dfc1847dca142bc4645e21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0714c8583934e62d5395bc25075738425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b96cda348e4a7406ff7ef359c15041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002483daf4410f0bb47af87964a005c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd26bce8ce38999b280273487049a7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26920ba4a4b9c5aeb21b26a7f2947e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeb72ac8e4b6884a989f9257588149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0dee96b0ca89e135cd4cdcb4e1bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f298daeba2ecf6a4d713d0d9d487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ba0034e2d3fe0a5849ef305a79413433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540312883af00318482e4805e4d132434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0654d96ce8c92eb3f048f3d0ef9dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4f39a220e0241b1630bd3cf2e55fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539770a3799681930e58ab029b6112e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36679af44395dc345f83a0f957245d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d2204a7dbe2d85612079ce93930c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70efe61ae964ce89462bd90887298440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535295ee6eebc1d94bed0c404fd2e126441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4433bc3fdca0cb2168466ae1880f71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98219235102019da3d8ab8ecc35316443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89f7ac0506b68cd5d93b9d83269fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3afcaea19558527ba0e3331bddec5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47578d0d0a6c807083ef6b131e42a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab951b5b492222004943081c7af751447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994f2718116a1e7feed0e863b6dbc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e3834f6a3ea36267d4b6f859b6bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e1d1974e6c8b6a4bc2a449d8440f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69366bf23e3b1e3253e2919e13f4d162451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181b9041c8a08a8d9eeb86bd74b5f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae598865c590979740ca312d1110533453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eafd0af606c3474f576b1f95fc5ffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf2cd1ac6357af470024857d06464455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00403212701f14655fa5f627035683e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7ebf5c2dbd9978453192579ed487457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2a58dd4e5b9782317d811c6364d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da279eff1f86bd40c0873dd080b6d62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b43b6dc79e0a1870ffae79d238146460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcd82182d30534f7d2e51af8ef7be4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf524836abad7ad8305b7554b0301462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361945854ac23934bffd9f1fc3c5e5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0326d787f9227873e9c8564384cfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6e2ed03e01d32b1919c8eb6f2449e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c44c53360ecd92fcabec5f8db0ecb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c2d9e9775a759e812b64b314d52d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd49528b460d5dc7b16ae76323f0a17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ca14b70742cf1e95b2a804c51c4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe101f2640a4223d9b5e82dbe4e81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f27e5229fe69eda6a6f099e25203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e1582fdc40f2d0084a2f75e552cec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fc622ec41cd4989a2a0e09ab6c11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb3beb73aa55bf52a0897c3d77464474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da59dd1a9c63cc0b1a0495516f0a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72fb8bae867109054945bd830338f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e55077f46a7d17e7b1488ad1acb7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6c167cd7d3e9c34ad7b2f2b21bd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c37fb0704d1167070d2d8c012581479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce6ffb06c92fec6f939ca5a1b3abed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4fc5b917a2bd7086e41b003d83ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54691eb1c2600bc2bdccf1a58d0409482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a1c8432598fce4018d46e23f33ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97f33af45d27dbc0907a53c110dd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f34bafbaa9c648832e3f9be22c11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6634e65d1d7953fc2466bf9db2902a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d415c3288c45d6019cea478b512af9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299261df5f2c674ea05dd52462e8a70f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223c58a1c6f6f7c976d888ef9a7d53489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6177d72652b5a5f03a272c76a0f9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d56598b54d2b12072ea7fd33581a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68257495a57512ef6b741df867c0183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404fc87f34789b4c69b763a9b151ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2fd3d95d762b7e004991cc378a115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380831eb00555f176f63606b2046eb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db082b803b6a49e251d203e2df5f1607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02721e0e66d4700457de63800ecd1bf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0de45550a9cd766175076cb50c9989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef428fff0b5db4917484e16387b1d8f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6243d7189f1c3e26a59878fc2e8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca154ee5125723e4133c42071516c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e63120e873507e720e7bf50c62d2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442e1c595fb19fb2b5d904972f00c1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02973a23b609d6abdd6a5f2e3fca446915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688080f65d6a05c92ec76f12d41baa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9514dfd33bd9fdfa4fe6af85c5f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65dd07f82e550339db1b1d3221fbd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51efd3da64a73b088f6afec6dcdcda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459700d77abae29a7f24a3382a42ea5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d78f83484705535b704e20694b2ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b599107e1eeaea59f1cb79aba1588b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff885d48395ff20cbb395f3ddaec3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf5a8b1baeb7995b3803ea4c88f7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872c5622d3a6fe309a4c1372501b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273481fa8d92fb4e8ffbe1153da86a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bec90ff18755634b58ac281d950c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4180e7865471c786662b5e796eaa0a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607948995f88acdeac85f436192f072f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42131bcc1c5d60e6c3060746ab84339f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782257031f1288dd5adacf614345b6dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868b5b7ccd15033049f25dc3d6a06f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9ef02ac25e0e51786c8a16f642e2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425b1ee7bc197a9bd63d258c6b9f3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ece1e284ed49d7056bc154a1ffa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466f4a3899b8e137118bff242abe6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4cf184e90937cf394c9b38be086b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bb26516d403d148440940ff20767138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb3cb0b8517403d0b6264d62df307039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f8e05b94ac2035ceaf1a9991b9ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5c815de74d2db46118a995deee0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e321f166f0dae306be24a4f2364c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ca844546aa29c0f4c2a355b8acb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56d9f634b145c887b24fe0a32afed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bebb16657b2a40571ba070c8c3c2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1ad0dfedb6dabd3c57e21dbfe45f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebdec2f62254e2e8047ca79d8bf22b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974b5a24aa011b539574a120ec298448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1cc53f216935cabc3de1a42f271149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40f70c4f47d1955944b790deffe5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f587ec23dd3657d92b5ebb4f38c67851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ddc4c1200a603414edbd2761e7ff352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b44cf2c4625885613e3794018dcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9926cd215a7ef672200dfd8fe33754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6bd18264ff836bd6602940036db155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b21f1b7dae0917e40812259352f2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353720e63cb38e6c6855bfb496ee819357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7115768f11020d9799a3317f46a9fc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0330114b30c5e6d09642b1ffd78a6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7e6b036c176ee8a1f6515bc8032d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c0ddfe26420704b6128c6e1b7e31a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90a8c39da3ca697861dd8be8ed49c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78821547c8c37d349e1139610089c3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f5830ed42d3f4837e7967f9814ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2c6d9a9c1ede98aecc93405e2f78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe168f36ac9c3babe7fa42f2ced3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3255e5d243b02070c9aef65df957167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d11c31ec592095ce7f94110c3335c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232636014f0c13a12d463f915bba226469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5130c95608b58b79ad806a762d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe438c52da4a60efbbf787caf0bff4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5baf0ec77be77f92b12396d83542c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61109dda4fc2bdb702741dee9b4d0a0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2859dd8586d6cae5942448740f2b6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fc63c07fa3e00511c9b35cd9d8aba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0fad51f17e2422b9518fd52cdba4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f47b78522192988d77ee204d1d35977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd489bac51be0323406311f9a9a728978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ec74a6fa6ae0aead81c25ed3d1d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5cb053aae7b81c4091334c958f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a087def3cc68a99d39427543c81a1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b70847932f66c5f649b00687d09ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8edfd206f5c783b584ee64c9397983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcb3ded816d45ffc258090bb8f2afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040603e1faef4787f6603585fc4da92e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0f3b2d083833971723e5b591060786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7f0228e7604387e9175480e045f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910943dbda4efc4e013486ecdcc2fbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d115466167a3c94dd2c48f9b655c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413beaaf2dafb6e2861e9a2e4c04fa6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c8b058ca216dce5521110409f7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35603e699ec5ec4a7e0c5cba614b4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b372658a850bd53d206fa586c302193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aed221f71255dab3b1a31f430e38594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c23be02ff84430ad515fe9baf232df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb20ab5c6f298c355405108d6e90a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092b8c89e51c19a98b1c82f47ee4f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c54eb8265aa02938a56efb2a6b3cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e5788ee85078493921071f19e63799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c80142f902e0e5b6fd0848e011d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ee3913de914cacccf1783e49b13a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb99a219d2e5a3e788791841e09129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd181ee6faa219206364887c68c912e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8052869c92a73d45ea0b9ea8894279b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece498df1cf5052b06de52298551a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f791e8409fa67d67c91c9d955fad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb8f6038e78e00d4740c0d6e8a4c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df37423a1a7fa1ba1c83d1615d00ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50d0252ffeb3d8f4a84fc4f9fff29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9fd309040d5b9caa85176182873bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfce3f7d76d589afe3299570aa0257111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb6e058c1aad49e0ac7dce3371a7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008738ed1b4d038eed98792159b054113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e42d9c19442cf863ddda6dc05358e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a51d36654e235d853a1f6bafb0adb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278638dcce2df089e7ffc7bfbea593d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f09f241f64a526f6bf682ad8fa5b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423780b5831821018a82d0e63ef99f3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c562b74aae97d154e40b064a7ee941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8881d867091c0fb27290dece36007120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f3f2308344c1178b632428af6b3d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402a736e1ab6cb3c429b47febf8f77c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532220fa47e9a8613891cd0173a4932c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435a277ec99a3be672750fcd67fa9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f2bc3368dfac1e53328d98f22247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef63b741df0608229eed327fae1713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e4ff6225f7e5d56af3b1b2c072ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbced63feecb6bb6213c0c2ecd9060a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae08331e59d7aabe68e78fdaa5762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df3d78b59672b7852cc3d6a2b7139130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b751df6558c9e173475c08f0a959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46892342641660196bca8dad25e5398132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd83e6b4dcc07e959761ac09a26e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56f1935bddc846a0e6ea7aa4ab964134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840ff5fb2879eea0ebd138f0c74db8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3669b5f18b135d51b7f9ac5e997252b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501bc56c6c0977281c4e5c6f172ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d032c5ceee7ffdc283be5ec2f7a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5f7eb8f270cb69aa1bf961314975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82d99d855a140f566d9843bc06fc08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e198c89ca3ec962533f66ab4ebec7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0c0034007cea5cb27c080dc66ae6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafe5709e7e0aa6cce9433afba0417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8e9fee282bc07c32e68ee144a7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43577afd6a15bc7daf3cf5284a6ebaa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0e73e8f2d0e25ae95d0354839830146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf570406756c5a7fb4a586239d5cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943987ea723c0a5af2940e9df33ed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7c68beac1cbc6bd3d1df50d20d9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39101373bbfc29678e63ca1d0c046dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31623fded720608600ec2e88f90d8be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65543725a2e7d607c2105893b4901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e008582ddcd3442e22061d95fb34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5727e7d8d43e705ab9e28d3d3f8f8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b356022bc82b0a09e628f017ef17b02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdee25981e7a517a04467a320ec58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2b65b5576bb7842cba0b5108c9cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c93ea931f8fef09289f756ffb919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a9ccf3ccf85d0f17beade30c2e63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad8b11b80656eb26ee152cb05c1a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb587e55911eca83f9da14d0f84e3a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946278cf8fe03457aa725f58d1feac24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7bd01b2de7203b2e85f4dd7404c4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ed7aa3283d6a3e86db6c9f0f07ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ae008999c4c516eced114cd6de4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c538fd4130dbcddd84a9188f464f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b05430ebc2dae0992caa894a0c17a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606323e8d18508205a923f502a4956168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d1b2694d4031b7bc94f68fd2127c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2e6983db6066843e5850080ffa4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed475bd449d169c48d6d5dd2bfb233171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d741f8394420950977623875e96fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7295076a32e606d158b306cbfe6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117f3513fceecbaa3c0d1864888153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84de4e8d6363cc8cac53a7277c8f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5081760d9c4920bb19dcbbd5d9ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242fc1b6daaeae3142894b03564d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ca68f34ab9230e2a0adcbf0c5376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0df2c513e667c24ede471e565fb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8fe0ec636ce9c3043c20f3b99e1ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d676f89e162f77635eb7c98d7994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3068a82aa5f414c6fd775388f7d63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510980422e08ac268224c07b1c8bab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be14fc47f60c65ff8e3032d93bb23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0c3547d829c2d1296e11757357f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4684a797960aa71efc5b8cc441d8818186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f8e773bfe639bf57cbe480e313261187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648991f8f03832df53c4e5fe5a50ebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a9f4551c660d22f208944a588843189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ac17ef203e797c085b6329c3fe5fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446489162d3a3cd17f8681c326c6eab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b6830159f04d3de915c4789bd9f39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bfa672dab7951ee712597e181afb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fb61551f1afb2cc2e5fb9d26d8810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f74687a148e83d256002ae0723cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d39586238af7c4df1a56bfec1f71f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedb4bf505f8b3799e3e07c5777af8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c17df45e04b02a4ee77e71549de7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375b03cc1f84938b142b5e155be6bbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf25e84765ecea86344590c900622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe62122a572d4de83fe81637781295a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bef2b284383f1a3c05c6082d9924202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044668b65c5a6c629a10a47d335cf3e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340642470ce1ece5f0f8f073a7e102f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121e9fcc1b36f51b11a6f24c5ccf8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8598fbeb070b0db6c0db2ebf37bca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c2eefdf82c32448250371778b37e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2516789cfb1615830ac12bcbf9d8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f292945ba19c2131b9cd27f94c2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990898d8c7ce06afb8a83c32b8ab9ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee24718be02e064a705c581d8acf86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67585a92c431dcdc3e1bae0936b95b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988fcc82dbdfb815ebb172816737ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fee9de727b1421746d3afbda25023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de233cfd6ea1788c7b48043c4853244215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2dff96deb00f718762a85668b5ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822b7002916f29004d151fd9408f98c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b9f62bdeab26f4bdeb27398c1d191218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df7e145084aa565ec5428a38e71c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc2b2ceb1c820e14993a270ae5bf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f45b1d7fcff1c429bcd8fbab9b344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4da2713d40dce77cb5232125bfe55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478b3bd78c3c6d1c3156d11cd58073e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377736a34cfb4c3283226e8c74bf9e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd939875b36e28eb4a10054e7ca3e3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7701e9c5d63418a6bc0e359f349f9ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643dd7b9213f674aab5824419ad4c31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b4ae5c7aa53b09437c407697c1de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1f3135179fd1ce9375dc12cb23cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a71cf916001de3f65a94ef38b94d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59084c8e95d21595ef73512a17ebf632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6e0891cadfa161f4f22249d7b56da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e20c30863795e0ef1072628032d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114947e9e8783e25d64f0a1c11bf23f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6167f95646d15d9737f7d8555f9ffe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5c4737c85e53fc65270445554bb6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682d655520052ed4e4fb38d2529886237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae778b3250bad206049e187e703547238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f5410914f21c0e8b0395af87cee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c42f05ccdebb881a12475f67dbd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db04c03cc2448a0af83a92eb79628241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d2d372f229582e0d9918d1a6fa87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490cf402d42d3f02f652feb1e6b0917243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d72af20cb068496652b6cf742fd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdfec3172ecb1c434b371e94f0b39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e620b44221298dee207f310686ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe91793cb06befb491a75d04837b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e464b92a61b5434e9bad606de6f7b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020615cc146f7ec99067bd46fa27745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5da16ffd0fc02138351bfc4ad6a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4364dcbbedb0ded19676a1a30a4b21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29538ab002acac4518403386cf7e13d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75520d53a15cd0c9a92aa681e652c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b785eea387148a3d2e2c59705dd356254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3034a56e993969aee8130c67919dc5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ff47b87fa20c74d262195a71e12d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a9f5b9952b20b62460e1248e7986c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba02da18233254fc338905bbbd92d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf1cc284cea6468fe73bbe84a1e53e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db238650669fad25b47ea3a1b1d3a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ecea838e9e1f53135d7f63681795261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec77be24ba90420827d8f07c0bf9d80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0efa43c1eb9275111c7a5ecb9abae7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82bb0f94043ffc4da47c1875e775d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf5189be9832a12c59e26806a66de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc95a74bbb67d8e6335a7dd05c6b17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa346d7c23d5dca61e5f07417ff8a711267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa073a6035b53670c6fe99d36f47123268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7aa45a95300e8cd518fbb5bd7a09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56089550118cc3959d00ba0386bf6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f64b68ff9daa978c356a4cd10f27b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413eeac5c158cf8fa025407c42e8fc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a93fd592e9fd8fab7aaefddf401d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac95d26272fcbe3c65a3bf51114b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245e1c9baee7c886bd56718562b639275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f2064aa601a95b9a946ecb5f0b464276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1420ca314f8778bde193bb2b2c37c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a685ad31757f54cfc688fca533d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f49f3ee5771c3d1d8f81ecc305e59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903668c29733bb63dcb7b544aeafcd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb122ec051653b290dd3ff6a2c8cdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430356f7040d33dc0bcbf07025626fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43ecb43805ff085b38e28c099b910283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ba81aa4f4e8b3eed5d88c08c01a3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416c22a92145e63112948f210c37f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaef36d730986fec59f8674baf84e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5f738c7dd632d19c9cadc2d7a6f83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8a97767c0e495e16ec7033fb3584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282e1f2838a46f2050cf9f9d3e5e429289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e16a99049b96c954e52cb4709494290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe185793f76918e300606eab99580a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a992f02e2097e5e6a1c61c09b60a043292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b121051eefa669ef04f575ff627e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85fbcdcf144f845023cdafcd75f7c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45c35c5ebe6b60d1b55fd1708cd14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c24a8cd1a19b7101c0954320d00f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe103f26e262a6cb2e72035dc1e1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a697def58024a64bf5c424497ac214a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a977b8bc07e439e42385927cdb9686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682b6a681c6e5d9b5e9b6bdbd3b2c7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7d521f465a98c7fcd7ae2772307d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ad7882a1672739b6a2d404b43491302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c72d87af34dbef16f076b86bc9832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd800150bd3fccb568345f5d29f3ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327785ada76d1ec152a144697032db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443af3b2d76343a77a53799a8823b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c8184b79f1ee423bcc432600730e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796374cb669f5329592f96c70e0a8810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184852b291e5ab8577812abe2dddf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d4c984938a5c46fd22906855c123310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d204a51dd83cfcc0df3f0221720d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11f77fc5cf56a8b0369d5a26e9739312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8d73daefdb10add29578256e954b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d38f8d5216a098aaf0e448b3a9a1b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b7442664dda96d8837ac7d013ec3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a34bfe567c7acb781b7574355e2ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911b0b10ae9d87a869ed81786ff3fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742bb904651a315ac993befd309692318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5298f4283bbf18d34b4d404f6c29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85bad2266e1c0aebd4063f3722b57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7db4af84c34bc63cf4c352f9a8cd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb5d025d3ba4e45cc6269984389f06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e19b7ada6533fc58f974f34a9546a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29c314e6da7837f71eae7432978566324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256ca541ba1424ca9a921f0030895c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526bbff001e214777344731f2b7933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f94f19a9933d5979f61ce3f7884eb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105531ed0c5c363c99756088724f8631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f09170bfb64805d99c75fee46f403329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602b7f5302493e184642c621326446f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a17f91290f9c848497df3fbd07dda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834622843e07f8ab7cf02077de7158332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869c7fdca19cf8297fa9d61ae738c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07378a97c92374a98bb7fb55475cb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df803cd274ad020dc2356f5a120bfac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d33645aad20f8fbb5a364035eeceb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eb75065d9c78208cebbe74baf48e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf4613849bba322356763210d8feb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483124731d498836e81415e436502b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62a453736b89da28b3be203dc123b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1b50d9927b0e75a3af2c73125cf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1273776f0103969b31b07c2cf9b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50724744c402241c44b75ea0e1b573343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f023a890e37f56818bcaf04373c22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01683744fca5d81ffc97ab7d26db9aa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a19d1277b834f6a3d997bde667006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940293ceea1c3c72adcc4be78ba4e4a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618631c2677614e1a2397a5c0d397f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d220d900f2ba001b06c19f3b98266349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226a37b47917e35bb1b807a267d8cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1816ad7baeafeb8135d33d20ce4fe67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974282e67877b05ebdad6d01efac63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d872d99f18ff78c9ac06939b3b136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00499184e0b88a089080c97ef963cfe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73085cc14f675440da2558cc12f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1e3f8ed71063915be2987f24aaa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ed496653e3aab26ed4e5831ba3b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f800bd54499edcc1303d4ab233b8fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6245d4b71a77e9fcb562c532b61dee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d77029b8eb450e0a631d4717387e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb510b36e04e79cc592caa35cc798361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc52537cf762be9deaff59daf6431b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf7cf2abacc9ec14ac94be1d58271e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7ca57595763f9b06025ceb4e14b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a05a594abb6a9763376afced6f88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22c1e1dd321b39b6dd2e6d4abc1cf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92675a0d386f254aad7ee3b3a7abcef7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b19b50122b282034f9b6dd10456024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f424e31c266ff86ae18857b45152f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4263d8c831a0fdc081e95318d40a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2919e9c9161fc73dc6de0efa2cc144371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480dcd3fae5693b885759595f526aee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98072a83683defa0f8f538fd18bb418373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e39aecefdebfaa0fa3fc1e6f1a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24499404f6f309aa4abd7a5d08b87e60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c5221e891acffc5490c66152982c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626a1e78db97ccd71f6afa51efc4fa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc1d0d7dae9b4b61d90b32beee11ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa129559d3fa1f3ed3b698ddf4fb8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e89ee83e1cec3e0d35791c448f245380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90908b678796489cbe664256e48b68dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220478f858b8d4ea817c7b8a9a46fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5311107168792999ffa393e3e2e273383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083a0efd5c5df7a58e1a29c97fe903384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad94ffe5a9fd51cb8ca0aa243688d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5efa70e849e53a2775f94e8a342ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35f58886edf4ec2f8edda22afebd2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a24ddafa0ef950c94bc1ba1634449388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa8e259a36fb4d8b6784af40d03413389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a818bcf94d0eb0c7b13cb55860e8574390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011fe6a1ce90343e8cea4ff8840315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52ec51d152b02a9470089619e23f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48ff2b8b99988cf067dca751143e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6daedf9aa2a35b19ccf420a8e45fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e6c82023b9472e21e4a5a5d1b49d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c92eab3700c914a4aa71d28d10b3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce62a4b7919440a43daa76ca20953397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde40a03c15184f1116b980cb1131e52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c5555baba45047347e24370bd593399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984a01bd4e26823bfafd88641612ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04566dff60c45ae340038c681dbbaf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05baf9f248285d702d50ecec40a829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361067866efff3e111bc17952637e335403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31dbc36e486a7096966b6b2e0a935404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e1e9e1d03fcd191badf8458c073d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea98712ea1595f665c52913a2eda5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f33d0a09fe685f352edc97424867c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f41095b4eaad33c75614f32f404f22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa1363bf90e003f6db4d2694d7d7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b71cc9f0285ea3c64ebbc5c39eaed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673d807d7af3df759cde91aa3af2ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92e37fcf662d1b6cd22ebbadf71a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c857790dd0e8ca701709af44c287413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e6078f99f24602e882d1266d9ed42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d449a7d80f2b286e823139217ba65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c36f58e8cdec69592c8eaa94c8ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd05b1efd34a742a448be542f33e46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0a0a031a90f4df7e78285e46a8b54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35af7c6b22f583ae7d6f9e397228fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986c3eeea10704c4ed2fbbe0b0510fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa761ebd25da118f9afddf268e9d2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ff0f9a332892f8d30cc6f607ec11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef0ef4aeda5063091c08a198e75891423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e959842634d0eb1859d6742dd041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb385cdff5f827d45ef39d1b45633640425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11565753c43d6ea4f99641e0f72eb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ecec56aa5a66f53494c7a9cc0a6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a534dc0fcbee59936534bc8bc3d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e903f7533f95486905c7f01efbff46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df15cc50178b920f2387ab6f6aaee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888696c5f3719b40349e09cdc5a54df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f09de3832bee92bf5fa1c471b7b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b5d9fd43f3591e13a815e5b757084433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03cf32a861217896fb4c2d31db6fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312fe950d9316221c554b6dd0ff88b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592661c540570cabd183b48231bf93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4e74678fe88d3c1614eb771cf098437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebaf640e3b6f3d6013cbbfc72b3b54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dea7377ee26e0f47e735b29ee1b19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8a07a0a90c92de10a1cfbe8f297f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582fc34907f3a8d97f2865584a0a7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91d91761043772e6abca8e20e8c4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1b5145b3878b57dc113cf174b044443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdfcebc92acd24a88f51776717284444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d06e62ea53cc8348fc57f777e04a44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c8cb85815ea3b3385bea7da9d597446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9d840823e07ed0b74097560dbdfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f67631c9b7f0a21b0fc57d2e96b9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb8da6fc76dfdf7d5623c48cfcefd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d119f472899877c45285cf0e96177d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792464932b8980dd929f5da19f3f241451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a447bada485fe5dd67478bf09de442f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38563b6322c7f3609a5dff0b4c2f44e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239436abcd3d4fcfb08ddd4b0f8292c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dcddd15e335432bb2a0785ce6e1b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257da86c787dbcea97fea9eb184e511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e901af8df6cac18c86c24c5322b61d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854f39f131d32e0c61a697c01013f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee30e05195548cb670bc4a53355cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c024d289f7309e5eb583ba620604c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f6c05fbdeeb5a8436e0c64aab593461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b1ec323557f8561ea58cd822e0b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097a4cf5303d0d1cfc166a7fe888b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666397da65102b39225611a3324fee4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c4c174618a31c18bed6392bb748a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82f068e7a23030be6b406c499863f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a29ac0dd9233d30ce6d8d8ccdb71a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9ec338e4c3f6bee59a17dd8eae1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e317d88587235c43d225c15a161c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b641e68cdefe74cc12624cc1c0a86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932ba1162d5661293b1d135354ab45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c4d10f72b08812d936f480dee6e79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313ab388dc52ac3dad86ed677be20f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaecdc89ec4e53b075ecffee4599fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf473bd6ac21266a7a072b324be76da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0655a721c1220f2b15a148636a048476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de6c10b1720fd5f3a7adc983e6db6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646de92da88dfd9002da4acd9ca98f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb452548219366758aebdedc81d343d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118b423a537791401d9b0cb1218198480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa1096564cf2bdc48b04196ed14457481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53abbf240b710a4b105f5f86d59f7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4bd29a2391c60e96556e8d071ddc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d0c8a30bf958f3a514be82b59c7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cb796ee9217d518007e44928c1af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f15acc78439d9238a0e85b85d97f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9c5fab6dc98ace1e16de1d37fecb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129e5168ae0fcd69a02d7de2b2a5e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb71b53adc61160cb999b481acaaff489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>