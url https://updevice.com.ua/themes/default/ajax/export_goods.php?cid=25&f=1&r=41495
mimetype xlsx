--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58c0084c5419574ad96c71efc32051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453be9da550a43d89bb0aaf41156e002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0e97dc3bf641e842e5a3397c18003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb1fac01a2aaa67b8c919be5749d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc728c6507bf7f92b7570791973979f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6381e7581f25cf42b2564c0dd217226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec47760e9983162224c4f7e22ec3c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253662ca71fc02783f375f51c75efd588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42f904277c408e7cf6562bc8174f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee622ad956c103b3d2b2a4f793ad5b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0abd205ba94f057927ff435f3034811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b67eab79fca9c9dc17fc55959675c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b83435f5c5b36b8b0d5540b032707513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91ad50743b3fe8ed7e51ab822c5cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b22affdbf498ab27c0cfc77a3e6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7ebb1ed9a40b99fa216a764668efd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9c72a25526624084c82841f9a62c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfeb34b39aa841add88b0206acf1ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f87901fcc188cb77071fbbec53f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c671eedb89fd78b04bed89818ba72120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80381afc48625f54a22b0e2c5cd7df8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281cb2fcac86a95d161fdf76244ad6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe512da19dd760b41458ec16f22643d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a801eda37ea8149f548070886d1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce315e8ae50e3c83dcb034b22af866625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c79644faa1f7621cddb1728a71a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60ac44f865c05b45bbd0071f8002327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d485c37623d8620a9f7888e01e45528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60a3d0dcc1919b91e0ec3b56b819c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72530f6a6498871e0d0b743cf737cb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e76095634d75ee57b1927ed1635431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82bcbefe538e2fa6d8d5425d6b76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588c5c2c78a3925a519b5a93f25b52933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489b8d4a1bfc9ff6cf6b610eaa499434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26671f64e90ec0578d951d3dd0377c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feca2c8af11af327c94699d75d3a5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8565160cf26ec3718667c2cfa6692c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bf5ce230c4be5a882514c3c3835f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be9d772547b88bdc8ad92e720c7d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c02033ad8db480364aee2d9d19dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0627ca75d2d20fd4965604219971b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83102fd309cd32d3db0d9780476684542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6e4d4057ce98c15ccfb351b5adc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d82116bf95d783cc780f907a85fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c575c92fa59eb3c3a2fdd97e325d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788631cc9a4373927f44ec7180506ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b6e1816c677366c91bdcbfd286fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25cb6bb6b23bec7b1178f282ee71d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5830d79827132841120b0cbff830e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e2ba77fc2327875f4c077f474f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d83fe6d5733a6d8f676bf9b73633651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f711de44f4b3e2691a00d18af23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211b9801d07177f49ab3328532516e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b30c52bb15a6820124156affa53354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b632ab2b210d99d198753cf8af13ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d8959a12c6cd6a9d8de7b6b4b834a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefaeb0dfe8102dc8896730f6c296ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315095e0c9c266c9116d676b028f9f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3c95f386b0a10a8307242f13c2df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656204db6fdc2f67f6c961ecc4b9e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d9c6ee83e0ed516e35389153ffb0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efd4f5aec3ae793ec8a37eed89aacc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17927291a2af23643dfe46880b5d2eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110ce2c47d5df5aef05783665f34ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca0b7acd59181d2e7258ba9d8386465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca106bd2ee7e2bd8563ffb95faca2f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570723b02c1bee75b18ebd310ec2ecd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c03ee27058c912c58e18d42e4816d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e1d8fe94dbc5b8e5aa036009939369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2752db524238cab9a637fb6a311f0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e2a1ff08074404b8fd3134b51df4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2521f09cd9e35f1a2d8a95b29fef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c717e87e40de8cb13610dc2d935e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd884ea55d924c9be3d69282bd404974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc267c27d4f75cc65a8b799aa0788fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791e119045f0ac4f689fa4a617197576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135567a83e6c8390048bb025fab60577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4e18353b6585a8a43f785a8ae26778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3946cd823c44835e8e6c89af7224379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba6583e2c7e072556a3aa2e31fd6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba13885122684f7c44e982278fe8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f84dcafcbbaf75744a540964c842182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c4cc0f7a78c7fc2cf46847a6027e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e12b6a9768483c3a58a74544a9d1e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ac85e5d0d6dbad67417cbdb9c08785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a2c7a9311b6c257d254543999bc3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e67c6c562bbd0947590b7365941d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756a67ee3f1b6f25359b9b3bc271f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15002dc53174f608525801825bb9aa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0d5b67babeb39a8063d5acda1b7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae2ed8a17047827fadd4afb1f738d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ae279ab8f3cfee753a164dc91f6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a3b4d212499ce018e177b8664a8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd01fa07961e723440f3dfe9db1ef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637560cad2bd95873464933ea5a2ba1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59775c9385176f8ac763639d62ca9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149b1c75798be46e491aae7086188197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3301324be0218d9f7b33cd3f8007698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603777be7451e7f1d64ed77ba80bcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5880cb63ed88314055175a871d8b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e726d363eec31cf98c9c93dca47e66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d852491b4ee68e40ee39383db22c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b7feceaadc9bfca1477b5b621835103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b667519b7afee4dd83f21756b641a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c29c0ef7c10a817a4d28d14d880e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce87847e0b080ced8cfa20a724368a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff894cea4a5a84ade4aafb319eecbc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92865bcdcf9bcefd3ad595aef5ed4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a56f3e1c4ee8256279f897c316218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073ae82cbaff2cf259afd100fddef1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5661147b8146b0a53f61ac7155fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf081c84c29bd1c153011b1e831f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba13e45d4eb1067db67d516ae47913113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c031b873713b9ed0e8895780acd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892408cbde2f636a7e37f90de6f23964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20713fbdb996ea7bf365240cca57b97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164e81fec6be11a5a32a66f9d62f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dfac96ae840c0ae7b710afaeefe3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd68dd3c31c99fbe1503073ba9da96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf1cc2cb3f74eb71bdb6c6f9eed6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb22fe8117337ca71d9bd65cc4bc9ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbfaaaf66b5087bc6adaba3f74b19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d68bd68d1388e14b0a91f18fb824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa38f01c202b4a61d4fbe71f96a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a60d0e9e9e1f0cd903a180237b2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e4b356056ddfd65b68f413a38c32b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b4ad5842281312881c2fad7585cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b7115c943dfef6612b3f120dbf9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89172c60c19d604813dfdbe3d1063831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3fcdc8a4e6086ccb099a1ef40dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c189074a33472b3ae30cef3580edb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510489a896b6410bf0a88caa609805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e3ffc20d7eb0490a6dfe0fecd8ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a917f9f74ab33d667bc5fa37bc1cf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d1c7f6b72f2689be5d29b5b0121b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc11c635faa5b6c15acba4f2743e26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d88c9be7e4d5248315055c86a34963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ae29c1fc2923f431cd6c0d13273e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682d701dcbecab419487cb823261c75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f94f3e5fb1d1d5df4ae2e23ff691c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096dcd31b33e647beaa9340ba59030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2600c52b44c93cc6f1e146572e4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee74bc8f80c7f540478e14a725aa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf931fb71dd11e6ce1de4f93b258b5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ecfaab198ebbb6df8a911af4eadd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76faa678f8d335fdcbe726bc43727146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00769af549e7230bf3541b1e783f94e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a10cd8fe67571f28a2bcb8710e337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0bdec1be9e6ed5cf48edff7252b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7868e07721ce39fc7ba368ac82d444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8587379f829f3003eefe4cf8651322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82fbde8a3cc4c2a653acb51c20a282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34b914ba1c665260a3d82abdce42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810fce5f0ede62d83b2034a94d8fbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db304b8e9117f5182ea2c71a6bbfdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46c23811dbb23aa0f7668db064235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f29296860f53aa1f6d16d2b378ff7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34c604a06b66f38eab4833f7fa815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c26ae4bf803d9bcaaddeab04c141ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed98ccffccc9ae726ec572a64d879160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f100776f0936399c2213b4fea0b91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0590e63c31c7cc28ad24b8664d079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a636fbd6c22195f5890ae2ea57b0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605784821e3de2c8e0afe7217e340ba5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556a0a6f451070a65574522ec8088e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a0e3ddef23dc2fc1f1c0f4f255f46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6501cf6b867d437c2f0fdeb607f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806f433b1448aeda5cbecb2bca4016f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e5d4d4bb1fe0cb4ef75559247de89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd3a8e3cbfd2d6b37145f5c1e4157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d420be7af2809b967dac1c2f428ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a3eb400b3e0029a443e2cc38ab2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529733b3c2cfd6e449da4ec1849efed0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212f64435874ac19813f74e73250c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0043d10a0179a7e30b840c5417b23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2fb3ad38f688911dcd4d9e87a44e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd8c9ee92edfcd2ef68e6faab14c23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1003db45aebb6f32b8816d536684178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6febd77e3f3a5f7ffb9740313b0db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a7461bffdb4b18745922b07bfc39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd793bfe8fd812f9bbbab261cf56e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee760587ba98c6d71c438a89148a8bce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b5e489282e303518aff7581af33f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24246ba1835e84c6e78f5ae75fce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7959d4906327969b38967d6747a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c42e3e4d53da399c0b34031fea02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75720ca03b747f12b8b0fbcaaadb95b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58861455686d787dfb40d3e803c8f37d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1c18f9a9184cba1a526965c8453c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928687689e05d69833b2864743f02a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aec5c7d700b7d9c9ee9bae7b80833191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d49a59b948f601f2150c2f2f34d39f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1d8f6354c8f0da4f1dcdeb8253c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa847f4d622a5c5c07666deee81b60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed6339866f734be0eb70adfa78277195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026256a85579657ff88b1764fa065dc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11305f5e8d2444e03659cf3f955218c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ed0362e807dc5e5fc7b1676c7d5b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab90604e85aff18bcf6897d7173cae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fb0cfa72606595e0cb97e4cd9439d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f55e537a0a0f96888ba042269a0b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487778df6ccba30d0216a3370a8d5542202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c9636e68120575e33466f008b65b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd44ae71a5bc07c75650f86ab5deb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fbfd1a97ba2fce3cddd96f8222a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7927fff61f8fc65986d1dc00aa9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fde795239def3c0c01a281cc66510207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762cecc0a5dd68e3b9148182b39b58e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ac50087e637780b9fe0b009fc27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9879d85534f8224b8895c953a459f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1cda5e366c74a00627146876b543a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f331305a46f33ea63e5a96c591ba5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511679f98b1b280f6c04a500f5135cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51bdb99cee856afb957e0ca390a39f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa50e7967866614b17683296e7b73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495af9b577a7752595cf39fcbc5c88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf350fd397e862a0fbedbd9dff5c7c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1223623ace6f2b1f0a6e7e3081b676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c4785924ae809709ac2fbbddc7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6083ae7b108b796714bdc87cb736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95b8064af6cd7550ea89dcca04d20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e53c8a10d3e5c482de1b5a60d0a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564de0fcf9829770dbe2d62c80597a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2aa2ea177bc74158dd657b72bc826224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67520b781f26b425c8da9075ed6164225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7cbe466ccc2d02f8a8fa279d9a4c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45102a3e227107d8ec90263ff715d08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70665ed3b1fb093b631f015ad46cf0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366213111673363658e4658c74899bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274939b2c0c58b565ce7174bccf20b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0156b65779a1593803aa3879c4ceef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95fa041d17b30d1d3c9921d4bc39c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f730e4952d9720843f3b935fde070233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b49249e6cad19114082875f162864234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b0f092f41f773d8fc1666ee53c2d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88af9b8a833a0b960c2a955a3833d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55ba5d4a59edbc50f971eea3bd641237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662904131b1a9fd59b00c9200c2ae13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205bdea9d1b17853d779ff323a8c457239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3133f5bb5c75b975a07ba2752fe3e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a2f219aa24617ef0579bcc229586f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb151e216e62ed12e4ebca4bffabd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66850e0f9bfa1d782d2069e8a846c5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30ae1d2f617abc9f8f276a3bfcc8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd468ee899bd2e15ef85043f5a8d60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7785e23b605310519a950e8b297c0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99391904f5c700c3ed0b22ce06272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae213c870852eb7453f0baf6342ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f8691a49adf976e2604bdc859e1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efc7cc578999725bc039f6dcaeba7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f5c0eb235964c233b409fd6bcc20f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c4eee0aff8f72512b9a82290fd3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947622df385872c39e7db26d78edb341253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c210e9c621eb6c8e497328158f9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b994cff55d6e414ce1c7088efd03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66694f829b76553bae6785897b9ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e5dd0f3cc79059ea2921918d9be1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7afb5fb7c0b9de676ee57a2f2dea3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9749fb968eb453c7970c275afdb5d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f728b7d7883ce9c67422c7f5ade3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064fa75572267aac3ed660130ef980f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae66e27a0071036bf1867d563cb51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f385d7f92fdfc40b94fb4dd4f821e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e64af2e6f0de8cd04952f8fe711267264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37938db3f93e5d8f4c883f6649f2ebd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3435dcc8b854da0e27f9286f25bd24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2e8e82c7f86d00905f96f06cc914267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f87e6fc1e2e5a03e46e87030dc838d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aacf1bbde0e53833f7bdc3ef2e63e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c8bff2b80dd10019978f42f156c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7d9baa377a0317d3c67b330efb525271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098dfd8096ca99f1cbb3416a953faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdaeab1a0be678e1ef2b1d78e71cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae3f5144c6df2b4f8cb0a4bf0285c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365cf7683a3d3e21ef34509534eb70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f21ca7fc6e28b1373db0102cdb7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20d34ab58e5df457c67a9d153edf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57543887e0ee7b8874cd364c70fbb828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc0c675f390abb18d82072861f3f8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3890060b099bc8e93826559cfc82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c10c03006989f79b412cbbec3e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8f2a1b4d0194f40e7a94ab83ce37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf80486cfc7727f9a9d925234e311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bba2afbc24f11b90ffd8af9370bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba98451ce904a7ddc5d8783587cfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a4b354f235c11b0067969a3283b25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bccdaf300101793aa432db20930e3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543abd50cbd4d3427ada825949c2df79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f99f2f00c9599501fc428885effdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22564ac098b2e2fcc15bbbdbabc196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801388ff98d80fa4b86aa0f6146aa573291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3016a54d8aa0a3bfe27183728608b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6881cc757cc2c1e1d495b1a615124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2742e5bb83a955b23d70c24217be6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945380dbc1b4cccc8ec7275d6c781581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4ca290e23df0acc88bed5bbb9e19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f90acbc8868902cb561c03fbf6ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd6fa5c489cc20b10a38934ba5b77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967025f8162046ce8e5ede171d3f83c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009cd9e8d5bd24d8893e7c55d3c38ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff92d9e6b899dbb7b139570b60919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa7c9001850d82034d8e9a21465863302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb848427ce6ab2a9af00fe286910c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151821d56387f36c232ac3888246d5b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a62cc7a553ddd20bbe3f1e5817be9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2843874f17910fb86ae9ae059c02a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e77efa516f3ae72a0ed62af917fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4055b7110ea02e97023f015e698215308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc9a240219b66f47f388050e20746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00828728f266415a208d38b2f6245b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a6757020be106528e87b44c40c44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a867fbecec6b6b259f70284ed13aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273c2728fa93e8402b9b3f1f8b5e15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2cdd2d7d214701988bea14c49a18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d99a532f18cfaa26cc9039035883315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50616e82629c140976adb3ee7ecdab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545476df18d2e9f2b49bbd97b12c115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36556085baf3569e7d61eee786926318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bbd5537bd6f23f0f3772995269069319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7de4dbe0ea93df98e553e1c14d49c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc0a3048702f7571ad842d93e00d22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3483d3d5cf4f027c95f5dc274587322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249adde78aa2c623937413a6fa158f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059f485a62109f396b6692f781b1bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039514ee2d2720c568eb19e64007c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075630c7362e9a75dafce03e5d4f4179326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb78a6eee265533eb77da540792269327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0dc460a46cc186b904f74c0b6437328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b760c4c7890ff36b8d3dcbb5ba62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699d29e962c7eee390f0dd8c34edfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb35d42b00f4b9b652efc2ff409dbb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705f96caa16ae88f8cb935c3f92cfd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec585b11802ff4e7fd38e0d1a5bb24e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c326da03abfafb8252110d0f5f47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93496e419dbe61930ce91505f639ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e335edb4bdbe9eb22b415e7621e7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5ea815e8ea07692d95d15f19f21d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce886bf76a1336abbf963e941c7c1fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f839d570b264763b3de051954852daa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c92f45654a24f8496a61ad3084fd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada71d1a71fccb1165141c7d262850341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f61dffd8c50883f79c3d8869ed7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9fb259159409cefe86b40ed1348c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1934f38fcdf5a109c7562e3033091b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540c6697eaaedf3ade1da2e14b1caf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c83da95fe99def85731b6d377ad1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b0360f763cc1f3bdcbd6ad1384b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d396f07a498cbd0e97756350264880348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c6ed7cb84f0e9f4e15496ec6e9e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf4e71a33c9e7d8776efeaee95a81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df27625f29aa8293315e2d5fd077d6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039f9cbabce81af9bed199019776a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91e54f6e21e66e2e21b6a7f9cf59e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5620ecb9014c579bd57d24baeab12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d56d5a7ff12a3c8e24f8a3b127e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506316a03762c6e80d027b27417632356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae349d382be418cf891bc12271bc8e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2c779e71de6a653a692e813e7fb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8578ddcdfda4576a74ec728d36e95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb1effd3a0ded7a2e792216f70550360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7a9b25f746964200a5f0d173160fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4dcffeb43b492f5847e0d6654ef97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086611cd9d1f25d480a527e034a37adf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca709fac33205268c6ab980aee91b35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7d7d98213c636da18c14971a4104365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f39233fed5bd935cfe7e6e05edeb03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a9d62afb32a094e0a0b5c0425ce2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4dc67da3dc3061cdc88cae75f82fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d136d3d8e6d95ec963998be7276ad05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631684e9162e4c567d5a980d003b88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e645766a40a39c347ea115a23c40d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f6ef52ade01c122eec8472533ddb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f61e1f18543c57c8e8a2ad9cb9c5cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de5fc590ae21e0a11b7900790b828a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88496449d519c8b60630d3c471f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dfb6e9081bbbb5df09e6d8251c214376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901907e76a9ab2811f49da22e545e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28efcaf21f897737507d9b94f6f4b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c0dd7793d97af3a84e734abcba90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6522d31f726348e4fd66fbdaad7c61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e4fd07f68a071aeda4831bc8f04d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50b3c7040f6544ec40863cb7d9c8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed552d6eee199325c6e69eb7cc8023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640878fd9215c084db59784afd5b583384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aaf7782827f52600909ff5b28bd2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fc4bc9dadc21ce78ff13491594a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e9d87732804730b6bd62338286ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627280824edb34751557dc64ef0e594388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b92d751660366b09df2f580ab98a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1cf4dc25935fcffe62a533231f815390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9810cb200f5eaef6b402575011452391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c07300eee8100930059f58a493a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e5d2fd4d1e5a14dc5e9328481bf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eac53a3a843beabe714124f57594e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b583f0e1a26f96ecb1a1271f34bf65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9d528f61c88144381da6eb1a3cd5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075ade829befa78b6c8fb6f2d52bbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024038bd5608e96abf2b6f175df54ffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae54f155ef230aaf71d774b4bfad992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f8097a807fa02a0577838aa6afcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e77ee572bb0332d00c85cfd2cabc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa3a332636a63ab1cfe1c37bd8d73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551cf9d27f98b3831a59297e679765403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1861e2f879b25a4afd60155695a2ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699dbe2a05a3665c9a2be3737932361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac12db7f6561bb347f0aa9774e48ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c84a9ade2167890fde43446bd0aa0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4baf93e7ff823ada71bb6644822be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e321941724117f0b6b20be816d69f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59caba4427f530a3e8b1d440445fca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eaa088fe26bebe13724319f0ac508411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26003bcfb0e461fa23dbedc2e038ef4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2952e3488d4dcc1bc6c3efdc98b1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca7debe83c4432bbdecd96a257c69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d574a75fd290340fa583146e4cecdbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3d18f8c8b5ab3ad334d425c2960a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011bc61313670050f37266ac27b9134417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c598f785ea08765ec39e7d04e48fa4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae14482d56fc4a5a82d845f1d6077b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e0098cd7dcf2ef579becca26cae2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dfdb046682a41ddc6ebde5248dc9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a310c7173cd2c629365c122f1c4edcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023af0568ea9ce8cedc06ddef025f3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d8001799ec74021a9bc35b58fc12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13d97e95b51a197ad71f0f86f44080425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929fa60ba7f9b6997b82adc5e1e533e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1665a8f2d644d09e6af7578786b6d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f5439f226726111df72e19c242d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f52b5799719b21032ec71e2e062f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e25a35c5660d9543cd0b4905c3a32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a563a00ff1f9346aaf56c3f4287eff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7989d630a4db2bdf8b60586fbe000b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3be2214ce86dacaf1dede78a6ccbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a47cf4d11b70ab2b8b62d192dfbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ab8b93e78044b676965c5c3bf6918435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1cdd29aed8a3bcdeecddfcd7e960436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783e77d7932a0372b84b7c1de3bacb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4a87310e129bf2f11c80b761afd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447adc9fdaabd66e07a88112856603c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8306dbe3c65e0db4fa9fffb23610440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3929e2ea68cff894f648d195ca55f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e216ef484f55bbb359d073ed711f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e5f5b11f28a6a4650ae56f2412d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575263145737338c803296d62dbf5d26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ab88d3a3f258f5aeca0188985ae6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521d2299f11d816a931553aa9d023c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a18bd5a95e96715061bf7c76ae8fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6acbd00d8b0275e4b7618dd2e66e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3008af82f8ccb1e5dc8da06eb077d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54784ed5171ed09e8af37bff85aff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69e0d786c718cfc147b4cb7448cca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc0e554a8bdf09b018d4079c4f759e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6adc1257712f8a44b1a8fe5ee0270e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d749e45ba8c6591e2312212519a2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9c5ac2067cbd06d73e30e3c784a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7fac0eb4fa55699fdae733801cdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3c71448ebb58c4ccb1a43849b84d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089965e12485e8819161f93be2b6590458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d8a864edddaa9d7f195420ff40ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e58d07561748a5447957a744916da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03fa02a670f06017bf211f56a36891461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03ae117b6fa4b525aa374bd7f165d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309239451bdf033a8b8b9befad1618d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b800743b4878d0d7c7a61e173d714464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fe3cdc0f359c0d340d6c724150b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff4e68228fc6601bcea64ba6f8672466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745473cbd73e03d6748d59cbabbf00f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5095a9254b4c917608250ccb5620468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f216653b93a6eacedeaf1f5eab5f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963624f019da53125c455a5aee4beb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00138ad6987dc99d5a6b675db7d941a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96002dadf92b03f214ce2e7d3bc59d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9004267c00980943b869806e5f372473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05ed54dccd903ba6c35cf6d10673c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b76c2807fda2601374b47268c6b61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eb6320b5d9c619c94aa2f05bdd747476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab70ed87eecf4ea5e4979aa56bf9fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4bf7f520618a9b4a18aed6b5b069478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9aff4031e1aeb11e834378212162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab047ac6a655ac51fe9b78e01672b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c77111f55aaaa90fdb4002f01f09c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262779ad6f15f73db6c7a2af1e0a45a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888b926a3a558d9ac81247a1e0c30c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ecb56d4b9f58d0f44162c617decc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab249afc3d2cfa521977ea0bcfc7af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f874856c31e1628d178c84483f5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b14c7dcf9c5bbf5c678e172c1ba2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90228509ec3d27c53d772163c2fba1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce743238879889c28e5e42444f3445489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0513912fc24decd4c99e2e1467c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a13083b8899e6fb63751b385c0783491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c69c9b06586105b66d1a72e33aaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27c1cab828412d98450d7d1b59e44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f9aed8a47593c07effb3dd9d6a35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dff38bb348ad70180e71bd05adfa8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fa5e4db33e093dcdd84987d5831b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835223f57f0878b75375c48a15b14e497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236cb117294a629fe2c2e6175bd65ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72b708c02d69390841a3c527ce942b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28d69273b537e74c9f64fd0dd93dfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98db6c93428f1f4948f3c09cfc10944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e52a601edabf96d02a3c20ad87f295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14f8125b33e5b3a687e6e8adf7f886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3f19aa0cd7d0629d330725b3c8d887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa4d21ffa4a7cf059de46dad99db58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc73f5c03a4f0c70b7e8194f7371ee09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aac1557f8d7e42901a1815e42b29b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b16209ad64f9c32b45d6fa0cebf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b04793f41776bc0f9779a07785db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74acfd4bbc6f05ef1eaf181ea9e7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c8de2eae771b3b6408aef6fa3f83114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb88dc76c2966ae2f1071bd5fd29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d35189dc5ff853ac41e153d891c5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1392f84b02ccf32eaaa5ffdd13575217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5017ef243a890daa9865b20ecc4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca918349d21148099ed841498d01743a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbcd07fb6582e147f171c9917df13020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68bf82c9c95e663d40d82a7d7be30b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d13e99856e19abd344971090561fe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7463d4a1f778665f8ae72d73e6fb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfce8eabe6a97856b6b47f9a28c2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310b32cb7e0c4af16f6286803a3e8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb7e6fb77a3000dca53efb7204151d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe049e4741419d3902a9076bd99c3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a28527a07f4883a3288a104bd3e4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ef49de809472b8428db40f19af1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32153a7ed708c85175cee984c8840f6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06163dfdf3b8964a5ba65493539e08d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe0e87aa989fcfaa8a9ef8acc5a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d950b2d310964abc27215014a4a9a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e133a94a2ec2340a1f51197d3b94c9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62813fd13b9973ff5e4780df4e429235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc6fa3cee0038852ec1b90366e58136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca8bbe896e5817c7f34f196213d53137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f039d7482e05ac2db7cefb730ad0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a20392d61b09c4be74897796642bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222224f4f5e9b2b60ea57337ee6bea7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620af30d6b55da47fd128c1247af0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6931c3e407d1528327505a33d882542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794c448e17f3fa452a7648758dc37e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf6287db26b744e31b9257913eda444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641771948ba38211bf2a5c990d3816045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ab9151c825a7dfe2d7ff86add3ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abcc3dc4c97247a72e91f43119d02f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b40e4f67222cd58e1404a67b4db948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc46e268b3215178cb65c7bbfdcc93349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859a0f5e27c5acfae38b774f3037ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50af6e840ae3c211ea9f2540d6237d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2e741124494c0b1bd325edc8419a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098a006ad7eeb61a6f036879c37636653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5c8e858a6f5cf77105a7fdf623b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8043f2f399331ebcdbaba54bf5bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e186a0d8757f7a742d83b724227e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e75cb7b132e9061a07b822cfb6bc2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5839daf4cf7c25dfb356198b0922758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ab332d02eeda2e7393bfb241602a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee43cda181c440a7729678b1ef350d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6323718d19840492aba289df7cdbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689212f71ae5f68f88da437eea49ed4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276246ce931669bb3ff5b29d1c66f6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eca5bdb3ae99a298b1db413fdd46a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb9b2f9d0c9d9729a1ebb4747b02f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f1e92d566b36f1eb45b25b405e9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f6e1dda91f0136022bfaa6197a07467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e6b030fa008583394b57ef3742cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5cc9b06295baee0befa029a1ccace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae3598e18fa706093576f7f67b29370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56064a5eccf920a1489e70c7bd157b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfcbc6154488ef0b1fa3a0cd6a2fa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e767c1aacbe2083c7b804b93725f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913e82a2bd758204d5ce0e5295f21874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78be8dbf1d306b96cf88e944f3050e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454527ef08b55abc6cd532189baab14376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0df24dee4c1eadd9847cc97cf5602877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aab76f83ea296d7878c5337c60ecdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224095562cc998f1613de71a5abbf1fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc7bef4511d0ae6e498967ce520cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a1474c0b4a3e289a48ff18a7054781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f21e09b1fa4c11b458a4b8211f544982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd37fba3137468f218a1c3a213193a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abab1614ef4a8143395cec3b3d7f1d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93443b781e63a250a79a9ea0c1a9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45210f182dc0100a51c8fec95079d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14de7e92717ed06d89291dcc22022187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793855b000fdfc32ab306ff6a6ed8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92705ad46d9f11c21565006f42887a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc87d870d0e373223b1839845cf654c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2d614922a54d0fc5a10f33188f3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b62495490e26516c94d3e9628340d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9429fdd2d865e898dc57cd8ba49918c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175be142ac85b07a8ed42bd08160f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee4ac3eed4419b9343e3ebe5ff8b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4b934a2d9562db5f476d97cddc8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c32517ce9ab42d67e00531583f1a8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6624ce004c76045ed854de5ddd8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6414f2c13bce91f08692addfbe9bc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d613a7582b8bb1e3d34f98f96e4cbcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92199632047cc53cb6b333d6a97e925101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70459547f0aefdfbccd29919ed6002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85fe7cccc2eae87e2d1a8fc61d3404103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef5471b04ec26ce61da1765fa471fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c9dbdf0a5f06d0741af3a0946776105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37694eb275e393b88814fd0960e30d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfd9f56504bae27b8f62f9a18a7a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39f34a9d40c6612ceea79ddd850e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597766ef8e30525222c3bb59048629b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de686c2ea01e2836b707f71673eeb87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dfc65b50dc0102d7d72d1ad6237a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d90212ea46a1b03df41b5af25abf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e49bb087b2099ae4c6f66b4e5cf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d119e2ce7955e61ea548e5c1641ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394f9b5513165c06641ed4078b4f17f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67594d3cd63bc39647ae5dfc5c533aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a161d99d6ff8aa5006aa5e7a74062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111734bc29ad6138297ca237746038a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d067485a9400a7ee146422e34534c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce5e6260d32f839238cd9922335bca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4e2200ccddd624b84f2f76fbcb17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70011fbef41fee318ba6240c63e439122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0390886a5a863a613cd73a09d0e69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb94cafad6965a59337202cc3996d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65735b1b8b720a71f478eac49620b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cca0e4639a2f8da2b2f9ab837ce43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60e83381ec85273002c0593ab124e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeced0726826c223978e0ed27cbc0ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770a66578e5181a9056438d1edd96c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e32cdf9aa07571a43e4674c6f66f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76935d11b9e4df8922c1c6b045125dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d7921ff5425f5f0327872ab769cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc3fd8f24f6a945a80b089b97ea6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed96df53c8fe8a9abd5ae69706d28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef62a5f9fa3551479cb151dfd9fcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ec0ed371f7cb62a3211711488a99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415bdfdef17cd5b68179d959f5fd1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c043f6c8ec537ee8bd021d9be5e336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065e16f400b629afc595fad9ec7754139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70d819138bd79707113bb1ef42bea7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420be4c4e8ed2c8452d5c895f20cba5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd26c1537ba52602f447c4fe07b7a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6c7318e71101b47066fa0a22c970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d68cc8b25030e98cbc513c90d8f74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58b758a8627e42a62ccc96a2b5eda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f61cdbfee6d1c3d7dd86ba305c75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b6d756bef17180ce54bbdafa35499147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3609522415fca85bcc2b46cd0eaee15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7eb9fac422ff3e8d7dfe671f4ca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204fcfc2bf43494aaa53a23eb412bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981a9695c3ffc81ae309d313fc7d160151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f038834fb275e71dcfb692a0e8e017152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f1c21b749804aa5d2162e160c3fea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71250c91c77457eb25407dfc53b8d48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce97daca6f1ae29d26c2bfe0e9d13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efdf91177e5172d9de6322e7f1f417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb930908eb54ba769648f46799e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3078ff35e625221ba78cbe4a0449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3affbb57c7428e36dc7a26cce38f84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021122b8c4ca610a9642c1454795295160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b471985b7e7df19e0b08b3a3e838161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993695d39b336808501f3aeb99f5fd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e7f2910a6137272990fcee36f3571163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d6d207bb0e38d2ae10d950b11e4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b967446b4fef9fd2753c342dbf8aeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdda6026ecc04a1da00235461efc5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ee5efe3c6aa398037104f0eb9535167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af959caa88367f8c53cd9e39587baf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10fc6edffc1ae14412d73b83a5764f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f87d41e41ead0c1bf4db16977244170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a4f4cb2018120c7dbaa05b6e25b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfdc2c1ad1d4ab0bfd8269965f4941172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30210fc2cc8ae718fe6dad117aa92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa21aa31eacb1d480f7d884159f094174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14ba3e289333b9924d2571ac1e8e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f06f8d4b0dfe7e8c040d9729eb24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ba5ccfd198c1464b502fec9d7790a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a30c9b9985dee2dc09aebeba7388178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabbf910c5883e5c54c9b938b6903f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc844302f092511267a549a83b479cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13440c176f52351c5ffebffd1ee27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306c0f2e5aa4c4479996d60a43b9960182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf54197c5af832df0bab68c7d837d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ebc935bbbf4e9240e7ca4baba5934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca164b6869820a66cf8e940dc4bf67e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50137a133462a835cc0fcca21d2544186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc26f18dcdfad8e44834ead805f3d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237e3f189f0d513368dc4999e635f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82bbf871c860c95e8b630d45e8e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f876a690a4ff5edbbbe333c5ffaf49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2935b980c918abf50acc42a2cd6b506191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafda30cd93891415a108ddc625c3a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65385956139750d623989ea8cbb1512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d864762614c5703c266fbcc554db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c67a3d705cc4eabc9130735bfa91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f15f261879cd6a45d75bb8325bdb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a22b9226993939e1365955807d7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f618969ba70f8906ae6c15f8bd041d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e33f558d309617266fa39f581d0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f0622038efc71f715168f52f75d5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a1178722a4ca3512a839f4b67341e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f2724073ecaed0928b789af6b425202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275083acf73189aaeab06c96c86f982c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61157492802db9a86401e95b609984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d3d97bd119b22cc7a0846f40bc55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69ed31f8b4d72916499a2c7acb116206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b86ddb38e130f72a19b89292cd28b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0919f743786ea4672d89a0abd5456208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffabf9e02a6110b206cce08d6b3c4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b93984eebbc277ad195dba442b357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1229315dca53a4bf046ecd9f6fafd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8083a1435801113c012064dbaee613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e934e242ecfb6be86f4a5e76329cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391e181738856bb647fb8592fcf90c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f04275593eff3ee9b44ddd2fd731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51884412267f28c98a31ce0a5d7f47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec3e3f1c490da6c4f851944ae146d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e418f5e0f19ef1a901f9e6b95515a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45980d48573dedef30f3f84083505d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f049060d8c804053c5b06d86586ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb47522fd4d220f867d4d5c9e390a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8273cff34fcaf6c8611335baf8d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad539bb352aed1d64060aac53a01b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c141de44552344944d8e7909da5b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc96b7ca3809622ff3e7c17ed21794225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04402bd2c80e8a6af08c9818796709226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a97b631217d6730e589975439768a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152419198a98a0b07fe6739b7eee0ceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d57076cedc177c5f0e5ca6ccf6d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffadf1b91451bde7c4687a02667f349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255faade965cff6ea7ab45e5395b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0cba9253464b277da8efbb537ff4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8961ee5961e99ff234c3e9cf8976233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1d38a13cb135daedc6f1038d337f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd0bfb24762c68808813232aba9f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd90569dcfeb8adc56a9f4b1b9e5c3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e66a2a195411451f649e1c79faf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c46db7e8d9defc3658f0209c8379d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf30f0b1b7676ce1bef0802459ac91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0bb82abc9674889d4e73246b6569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fdf178c773663639fd6c76fe0899c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc563589dd4242d3115f1a68e93ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948064d8ec841b480654ab8cb74279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406514a89eb8a531eaf838a1ef45823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24251bfb59ea8ca3935ed8d05e6439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec12bda37000135a08e0dd734b16b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4632bc9f99fee6280af86238f43f069247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e85457beae8657c7a65f0692d6043a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b78a073cdd8186693661c5fe3d67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8649c5afe00659675d78cfd6090c7fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b66849b256bc195a437e99f91b940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919020b5b7e3b611e01f873621609c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3348076ae2a26401597e2d2e29db40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026473090bcf455afb04e5230bd2574f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e3c28484ad7fe6dc66180053d676b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c37dcd7cf9a1adfcb0fde5180a1c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d8ed5f8e8741cb404413b4866627257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8653232ed937aff205561f375a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b41512424f677c63fc04e6e302bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8375a6fe9f9478fbcfb263043f6ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0de214a9a085c59d20ff1d6b0ab1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c174df726d6497a9a5abd49674ee4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8858dbead8d7965b20546a4a306ffb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc065bf4dd13af321c08eb0d8ae15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52ac155f434f510b32522ff8075b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ed1c0a82d1524c3443620708bd3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a62ac8389154664f7346f75d282709267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884983739b67d1338d928b2e670a8f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab845f33ddf1cd45527dd0e14c06fc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce131783b4bde8faed5c6b47dde7b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1c742d6a74a8d213a47824b1197f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49be9488aef0789d9768a8e1a4ca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fded9982170be8e13bbb542dff382273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4d3be89bccc12f1c936a7e52e9ce5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551acf932dcfbadb05eec4e18ead2f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce463fbf678dabba987a4f8a34f656d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd73fab1ce988c121327056dca7ed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9020eedda1b22e2632c0ed7906a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff03ac5de9f6b940007ecd9bef023b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036b7f2e0ae8f9fc17316eef94dc60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c19fbd612b8b208677fd1eba4b64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1769bd98af15662697b351df3d5ad6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351803304abbe4761c0f854989def6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484b9b30e086d94b00f292e40806efa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6240c0ad3c87d2ca2bcbc9448f4f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14753255d5472b2ab39e9ac86dc38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839d1209f968752119bf172fa8ce39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aaead0adcac49df0efb92427378ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f4e64f6f8264f849fe127543dc34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbc79d09a49506125456d79f61d94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f9a371f5d19d0fea3e82940afe96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a40d90a9444537c86d5e998bc8df5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e1ef0c9bc78ea428c8c987ceda3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefcb169c644ead52824c8842ac6a86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416e9cd7f6ecdcdb31f0f93639a8b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ddbcd37458f034e728a7184246f67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6faf98337dec2ced7b1560b38199297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee0f679b76c76bf9d5d70b6ec034d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c715fa5589983ab8760e1c6eb0ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475da6e85014b4c4449116e4fe8515a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b7d342b077c305d2a70f39771bdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76531b3979ac55a8b48abd7b5d3f9e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26568a6c55a575e1ade80882e3b87cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a2e857bf214f027d94e0e3cb759b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f88deda2f016048f34d9a8b1122411305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46cb0a3f496522337acd37dca9d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda9f0c02b7549e5c069f7e3418ae6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05530ff0fd7bbf4c95451203e577f28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415dc911e2ca264f45ee6cff064d09c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8d9d70f5609ff0efbf3dde8a9e50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5893bf17aaf4870fa21419f7f488a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc462476e546bd7d18ec90fb76d57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac7f53f7025c68dafc071f6c56bb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfec501139c91e3d46a25091b1dae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c218399c38686e0d47bb7b65525456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55039ff742ca05953d2f0bf13d64850316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e647b651a5aea5e1902972ba63df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500cdd79d6b87e47af33d3bb8ab772318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bdda8593c9f392f3ba00a6c125f27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29d0d5bcdb5bca1fcf1771548a70a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20717772f8ddf30092c83c746e34363321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bea633cd7b6131388c07166fbfd93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2a333fbaccc588d1827fab8a866e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd9f2e7c85e7d8d70a0594510f3a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5349331d59a26f85b39d0e4722ae47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd26f6afe97853e901d5a18d38444c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d6e0e70ea983c56c62343b73f6bba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322a682c1724b0df55e86c8a8264ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480902fd26d51ceacc2b9c610bc7f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40240d0caefdb322aa848d45bb60f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0e4dc494d7cec5c6fb3db18956bf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4ca081e0847a430199d32e109d52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46db81596a08ab585002beac1c9ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b00316679f579ca485bb423176b93c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb4ba38994ca15854a2e6e9ee9bfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac6e65df151cafd49de95bd155f51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487cfdf70504b5446bc0a4fc7146db3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c4cd953eb73d4e5d3bac3bd1eb44c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada66e9f2744b0fc63877ca1f3e1a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2345ef6cf61fdbaec1fa7127b0106340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945346aaee1b7301c45d056f30e93a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664e50f7397eefed56f4eeedf25ebb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87764034c85406622170c3f800372f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df9efb1fc6efdfbc9a6b5d55e3fa65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3a529d9f73b89d7db2736b0b3dcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36322696f4d57dabbe8a0514fd9fb9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e07dda9c26a8afa961d5dc1a6d5d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922801b97254edaa70e0ead37f0356348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0879f44891d2eca8409e0c07ba6e63d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b6744bee37cb5c9af948ba47d090d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654bfd461adee01d2461efc542cb8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d06927abeee5c32cc3967c61044fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9754525fbae2bcbcf888aae9d883353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb839ca8baf20a33541f9a1aad6f145a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc62a113b455899de43530b326238b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf92efbc1f49892550e2927b26dcab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ca066cdcf468d5719897210e820d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffa32a4fd56597b85895666c04291c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002201d56eb20ebdf5e002a86d550ffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f86b803b4879ced8bc4d5964961278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf62f45ce38d58b26fc548967bcb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506620d51af161964f56f11c5725e94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4594eb17f64856bbbb7b510ebc2b842363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb484cb5812fd6c5ee41b30571bb34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ef27bf9c512865707b55553eda3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b09d217065e50330c67bd15d0b7ee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93493921ef73ba44965593139ea536bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45ea5af3e927e81fa40dad47bbf4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ad4a855770322af82723febbcaa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bf9999cfaf48e16286e83cec4f9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4dbd50cab8a4865fb0185d81f0060371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe9a2f1e7360429bd3324138a6aeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c6931a31d919d41469d4226c208b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd45b2d670fc35eed6ac0726729969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab52e2680febc63c2e62c96b692db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f279c2049c983c1889268ebccc7566376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1be2c2092cc04c8d2ad56dcd5377b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb502daba122857700c5d6239e14869378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fdd7a1138408c6ce51d6d714ce5e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbf7ae9688d968ceb50552d837340380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65319a81ec6907af16730ea84db40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d984dbc572c58bbc6335a5bd0f70f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d227ee3aca4d1a093670406a3b1d72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d408a1d9e2691810c6f55fd6609757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7d9af787462d7e8a9287075d5ff1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304843dafab2bc9421c186897de6f431386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a13d968e379d7b167bcee3e70a2b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3646216de792c503269c5866ea50319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c6f29017c28148a2847421c7e6a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dda63c43f501d84c8c5dd40eadbc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad4ef5b8e4ced072fba6e99e651bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070400eec02693f8b271c96fe25976e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c0141f795c706e9fc6fa8006b9ac3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87f3eecfaee15787d9d5f80a506b45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f4494002d4195b830473cb9c05d36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef853b1e3e01836ada3f5192b365a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f2bb76ea96536c4e976ebc329fa7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e685e5f08902a02138fac5be751f6fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fad144f86467ae75457a65f9dc901399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f554d4cf32e3fd05a025c6eb5bc4d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bef73adfe755f1ada8b7a4f9d56b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4932d9409e15bcf1d3d3317c741e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5146fc7d412bc7db8122b97de30acb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1cf23f7bd727e45a876bb716fbc94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0295c44220d27fa26f99657cb97959b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ecfafede7f531f29f572c941da31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a50586439e183c8ac43473d27c5ef1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad8566bbc9ac2c9bd11678d6fcbf5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0817bb0f8316784cfcbe5e18e34d8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d34878ba96b346266576c5c870027410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c079db3ff62becaa8a685373cd50ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333e1ce0b1534f55aac8ccaeeaf817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1ed849bcb36e8925ea82cb744225413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe63ade0654a615ff4e241363891e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fffc3f136ac758d368f649150770b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb4edd43751852fc3225d9f7ba0be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d7ef647d6f58970ce44f93a498df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c4365cc6d8a8a8b583011f05a44f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6fc19bc67bd52afc300f7d2da5da4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e60ca976863fc5d524ac0b5f43cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f0a156feacd56a5236f9d7dbd4b3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a36b64712da2c60f5dd4d007cb0c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53ecbf736cf78d091f147dcba12c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965bd87996e5f84acec821f721ed5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6f0affbba82cc04822f5e434ee0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999922ffdad19fcee4b25b144c3f9a09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273c1fe6648f19bf91a3ddce3a04a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ce369466daf783391335cde23a812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d865d90e21d92bff1c615a2d735489429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f8cf8d6cd8104a5ee1036cad05c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79366458a9d1a3394180baa0b902b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb53fdbe472e949f912ff41e95dfa9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7f71e9454002f3ccc853c64ec0f2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523c34f180db52e7854231f960fed4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ca5050aa13187e9c0032e809bb28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50bd65c2946ee2907789d7cebe590c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e21c5786224b458283a2ddf164085437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113406d0e2c3f4d7b0e8d2e207fba3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cc8f6b413af0697431c711edde37e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8225f70ac5c470408427ca81adf9dd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd416a9db2699818ee770f9804c69af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72830622280e587d4d4f47d3c21dff5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537daf8325d39c4e1ddf0a17ecae6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed2180dd54d784548d8ef67e8646c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4c5c80f219b23ae462b165c012e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9721096896bf7741ea2149526f077e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccb624b99ee7c7413d5dda59f41429447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ebc0a432a74f93a4f97cee4dc29a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d07475785bfd3197ce5a664774b40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec927c43ac23ba65a756e23ae87b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0853e77187b593d3047b5103234f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2521d9333825af81a72fc70b2e85e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1459ec0c5af9b090b73014fe635219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d381f9b346af7d0e5c8d7a7ee8bda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4e10b47c3efc92a289fc3e7a7202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a53e5197178318c918526cd50d7ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9363effff2c81214790700aac68b189457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab716ae95c451ea04f05db8ff149ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceebc7a9d2da63737e1280479ec5e4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8f2ec4b41ebe99b055630439b039460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda83b9bc6df2d2eab30304771e92f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0bbb0d57bf89d8dd4ea0b40443ca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515b3e24d3a335242580faa7c88c46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51263288e2b2bde8930f857cb2665c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19f863cc32c3d9ee779194acbd056a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c363cf5638b9b7133c22a1d76d33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6472ad68c143799eae8c32f101c26c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bbbf9def71b6d3bf2bfe0d916ba83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89277dbe7cd8081ff313d059f71cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e4a11ab1b085663d8d37c9b24eb48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7702d9f2855cfcf03805ad8c76ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e52fb17fbeb0c5621f63f184b3fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758dafee30ba97bf5d843dcb14b2877473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349e7d4afe0a8828c8fb21e35f43df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5932015cb066960daad3f3bcad77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb4133732b1253c1e939d9c00c1d20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d4ec4e463bd92e6a23761652e331477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e66c3f9788b67a481caa72ec8391478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc57985688806ec80e5c3838f6a59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a53fde2e65a26993fe8ecc5b0a42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ee3035bf5900f140f1235e26cedf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099453ccc3949d984f50b61c98588397482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b33ac774fd5ef180d34833848652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e1e0b42a4265f33644a18a49414a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86514ac2f652acfea19e340acd314f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c661b8f9333411d18a5d56b9bb276486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61537b948e7df60a11adea6959533487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf307e2a4199f0ae1930cad753cf6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb0e445ba2269c6524cc26e500dea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d77d0474f67bccec4c4b06e9bb5c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f5603c099d056f6d0ad8ced4507b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db3a7efa7a0bb9f37f311b430d374a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eeead8fb30586c72248936b6b9519493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f4bbc8387e219cf16644a86e95f60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a42a03b0b87988f37efb6f8891c9f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6111cda65eb6a45136c17ac4f1fef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0223c0b30c6920d249c227cda66b48e497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>