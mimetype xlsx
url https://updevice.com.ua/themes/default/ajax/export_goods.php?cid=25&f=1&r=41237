--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de7c3af4391fecd41c6f07f80adb3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a681ce03e5f1509533951920416efc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baf76dca43240fefbe8ff0894441253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fffe615a8d094f9e80e1295cfbbf9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c64fcd17680223d3458aad296a9d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf68a1071b3c9731930c1766d76e7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484494f35fb830427fcd2a8a2106fa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d657d51949f5dbebb33c163af6348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27785fe023a85d49b1a57022087d1819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8fd645bc927950f8f31e553e690110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43478751543b5d62a09791e301592c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caeb337a20b16e42e07fbab7243a1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c713678887b76ca3f529f3f68c89e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7e893cd348bdfbd38f02b4191cf3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914df2690fe18f226fd17f226f07f4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95a3783e8710725891b1da825bbd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2536fe2b08846782cd7b4b5138f8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d7cab625e1029da7c8d9dfea379018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6fbd609ca2c73e41194c97be31d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac4975c14034c48c908c91bb12a8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826af1ef5d1e5e3439aff06ebabfb9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5c516b9e3bd042e8a45c5c0774b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230e751c91b1645ba702ffc1783e0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658574687de3866a84552c2be346b9ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a495130cef9919da487b6f1217443a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681c83bf6586076781ce55dd9bbea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3237e23cd4cfb4d637f7f9498b35027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3158d130a74d6a32121774aed80a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197c72be79638bcfd9ff38257f346229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521000781795fd1440ed987411f8c90f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462d869f751bb01893a4a997a6569b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392d13cb73ef7452e8d17813cee0cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba115c3f49365c8787add590358696233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629650f05837ec796c5209dd94706034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7100bcd138f5285679c676da4caa5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e958b978b9ef3606c71c336b50f79136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3a84acf0e96d3f18a2781bc0ef5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f73806cbe8ef75481aa42218b602d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f4a8666c7c75ff2bd556677263df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bc28c104bc4edfc8e97c66a4ee06040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d61350ad98426e1245e7bae3017d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2f25a9e2bd1150f03ed413b3f977e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e640b19019266c9a75ad560eac1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d53200fb6cc323e1232cea6f816cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9035429e4fbd99770dcb0ce1b7a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0fa1b68f3e6ef4243e670cc030f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e244d454b92c2e08de7ad17821e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c3312b82630ed8e07a7df7a4024548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a061a3e1b8439c110504835d333949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c978c923299791c872b21e095d39250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026777fb8227c26ba3abdb284384566151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7d92a8660d696a49de54cb11c04c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300d46c9024afde42fe31ae6e9097953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a5477ddf4cdd903d2c73113845ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a585f9d49e1a15459a5bef012bc5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db870464ee9222635789079ef363012e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb975bbbb6cb0286f9c527bff1da1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fefc347d1f0b536566f03ac53b7fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b96eadf6936253c4d4cdc2d4243c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d21931b5f9a9b320cfcec6a37f1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406b58bea708c216657ab8e37b9b0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da6e0390aa6e31a16f9e6e3f045fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c0963b2af52fc67f08e58bea37fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71be960e9387b260238223026480cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd1f13a43f54223c3c2675d8aac7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856e21d2beba2e18180aa3c42e9ee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223979fd0b74d9f1af61150a686023df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42735d625b5b623a662561dc3491ede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9088948cbd0a273468da7632e0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144b536fd31c9b9b79be6650b92de470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb41c92b2b8e82335a0e7cc0e3351871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857834f11bd161d8fc615c1e5f8c4f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d54b138946e0b6cdd5d8abd1368a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9663faa8c642f04ba9ba0513bb7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13476c5943caf2013b7f751547b1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d49e14035fe83bae03926dabe40b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad61066e8ab23cfc8bf43966ccaa2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d266febc71a359f22514e2d674325778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590605ae1ab9d4ea1b5cb09878b7489779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62d42ac1d977fea4faa55dc84d4e4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b1fa7cff03483e73fee819e4ab1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441b9f62922582f0b934962301434cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b81dc39b6e4ab350057edac8451d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a9388193d42e14ea8eb15258974684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0bde3c120b5ea4659f18b9d56a7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd7b4eec39981f3070b99721961b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0d1a418225d377d809fd0990c03187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a6d4c62beb3e44d79a6316612e2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1c2d86c99a879bb92a4b1bbb374089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ec2e63c5953691784bb94572317f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829bd414a6f0ef0c41477d25c99c6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1424a196512b95e3a37d2bf69145a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9100f6fef11e1be755efd901c2e30993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11489f93ace593ace714a50da34560ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff3f68fc8de0c9697a6ecf6a111ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08bbcbc056e0f276e63d6736487e5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bd1dff1a979e0ab17d519854511497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408466a6001fcfc8bc67d043a86e1a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048daa521172a2fa42b0609b82e15bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8923604d123f0e1c3e0bb145575f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf514cf85a1cb59536f42f25598b4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50bfbbe9bfaddf10f2f0dda1f824be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed269fa36d5cffdadcb01ef18bc9cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a178b4d648d5d0dd3d42ca154eb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621108ae14d2b3762620b14f4c4c52ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64337e15e234a9a231197e20a307ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d49b45752066a1aea5436095c6ba7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798db7bdaac1f412eb6188d43762292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6aad08a450252dad032b3355a0a80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23242c96a0f454f21ddaaaa766b531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd9266863ed922b7ef6d6743be68a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99819aede2a3349180a03e4b88523518112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760353cc8fff7f6a89358c3c16d7f9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36bf8d1f2ab16925ac03a9e979009114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f8503a92ff37852f148a26323012115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386083182db6d311e7a28a1b9f704eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91369a434c3b9b1df0db7c5328240237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2914535081c76072e66a7177cd26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0056a983f04bf356e61bc280a891ffc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b42c83e6e9a223731847b00d0d40b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641efc655031aa2a0cf14783d9feb231121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0462155fee9007841a1d88eb5bf2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178dde9ea944e88f1c7ddcf1a0f053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad295deafb768438729bcef44c9d310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967db8ea0888c57d72dfbf81ee44609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e080b187fb96c558fa61555adcc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea31d3d754699c888c1cdcb4c5e5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355685f374321d4e23e6ee3841b14dde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1bc78260affa2b961feacf3acdbd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3732becac4ff6e2f664fabe9c2b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39520271536cf51080494e63bea5814a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538948dbb62e5e73d3a6223cf2bc3fcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b226a0fb8aa617f1407ef001e8e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4525a4a10745cedb4d944358c101ad4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f3fd8abd896b9af4389c9c3d789c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dbfcc6c74f0e924ae06d40564290b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c23f4a3a5bc0433862d33bff1adc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d9257e27cddaa87dce7eb1588c556138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1e711e00cf15f9f525924bc9fd8ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cc5af83ba1b73ecb378ce64158679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb621b8e445c1e3ea1b2894ecdcad581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e91a8129df5597e82667bc3d10df58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59e372d7a4394b3608ecc140006ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c402a5238ea6fc88828865a59f9c99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d67c44a5023c20d0ec4a637d091ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9d66f7b7ad2793871f1d7a61b5ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ff7082744aac6ed3673adb2517f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4146a16fc0e883d7109d61a8df86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ad7e76dc8d0e256da6600fa18362149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2494fc9ef9f4a7a32cb96f6d526eea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4fb537b21487e4a2330c8e06cf1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341fda64bbd2b78c091b3660f29151f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee24c092a19d094f968faeeb163655153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9db042bc85f18497a34b762a24a66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7996bb6fb56cdddbb65689922e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfe66208d4cab4e7a888187001648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e820e5088c6e437fd1b6bc648672d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf1151bd07a43fc7fbdd87056b3f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538725c5da84cdd389763d3a0bfb0f45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38188a839438c11d56dc25a7497b168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36baf75f4b6aa7a8796356aced29ad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cc1fb928769980943c17e78e92a5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de2d9858bacbed1653a80b98433dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d6d0da7a8c06ff15657dd80820e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4161e7e300570e46fa55e5877f31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce80d4ac98a79da5d31a7469433e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e77a71ac8daa05f9628c696b681e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77d64b40d9ae9373d2a9bb44e9c80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97fbddf122c9aa030d6e375d23c9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a4acb94b2127b71e408e3358427c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfd11ab07412b3748d104ba15b603171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5a3918db9a04bf6bdc1f10973792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576abd956aeeeb02830742dfb2b8de5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65a5c2003f550516d1647495cf8d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8638b8e552558b0e35ffc2a0ee29c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59252bbb72171bd118cd094332ab9cf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4729e3eece01b0328fd95ba808752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814faecfc50e10b29d4707640c65cbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff37fd855562893c387fd36cab652a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c97b23ca25bae6d1897f23968142c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d88d69753dce9c9abf6cfbea4fc80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df320433a119ca0b2dac2966edbe173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059d3b48740aec31b38b082a0e0151183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15b8d2370b43545ac5be83fd85d23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d5d0cd8c5dc481659d2f26c77106185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9cd88e447998f182c8514b7c51aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab213fdcf315bae15efd9d7b3f636b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f4e7a1c0abc58a3cb8b49d6e112a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b299923b1c269f161da3283d3ec014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c8c63c82ee02c5a41e67c0106a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128471a2a0df03478268a659c1ed1eef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ac3b8c51e7e1c5e569df92049fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7856d6e8e87598f82625415e37d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e8b39a6a532461b3c5a5adee107e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cabbd38a19954273caef648c04a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e17ab9bb713a4b78ae0f5be791003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a0ad00fa45c934038345a895a48a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb69ee9860fedeebd662707313aa95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624de724984403baee6d7519f9cb7dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30cb600d3fad75d33a8a85c396dfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7c82a3233e76afa20415c286ef5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e72f5847d8d17930c89faae12156202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb563550112f2ef90c5371bb4e62d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307b92d912798fedd88fdb3f93137e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557a91bbbb11c1019f01f9bc0597b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9126598ab9f0c544b93cd2093027f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febe0b0ea04c678efd19d890a13392a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68185ebb9fd2d9af85a61bee54d7ba74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931832e85b65ddb7119a4dce3dbf9c5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf6a2721ec4e619d831481f3415ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fd56ffe8b505e7f9c20d9d3973fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e91bae9fd2b21d30febd4fa0ad564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbcbcca35b76eae902a74c5052648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea34b0df9024fe89dfeb7081e29d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a20ab719e210f48dbc9253d760181215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c8ef335cc397bf9846be1f60d530216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78274ef1b730b82092128a5315f6ad77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe08f2dde81cf91206b150de1db2ba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a673efad32c9e6f71ac4d8e3347614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c84e7f0dc96589fa6ef57ece7fc46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127e621c3c496f2009c3b8ce4668c61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a77345bea8d394c326daffbf924f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13be7f6f0653ebaf5f5cbea110056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167c6887bde013084a81ff17e18c42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c465574e06dc087d015f1a4e4f74cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b05a039f66baf66cd00c8d2a4a36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21418dc11d66a764419782ee7e049227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da9ee2222272043052f8acb7145b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56630bbc2ad65119bad4f48f66270229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f388645f1f938fed33d6535d608b9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad01b8d60c4a49a6183da8f4b688b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a79d89d71973456b9f54c0969caa99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de84dd0a9b05985030b3c1c2a70256233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2700860696f3160247cb8a94cf031234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf35738795bae46ca9dd512141144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631543bc28d272d7ad61186f64dd998d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6085729f094a04f960f7d1dc1dea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f2ed5cbfdc7a86735e904a9d674bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9eb6a4acd6413fc50fcac70c321a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810adb26ead51aaaf1dc2205b7d3f336240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3aeb03756e0ca277edf069ef5e435241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9432b5e1e7f8f948fbf8b87d74fbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7dec749e874e26574d79312f7b9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d7452599ddc1cd47bcdaf406abed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f503c1e8a156bfd10f18e002c572245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a97d2416a403f5d28598ce3125444246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9e834140b1ed1a0a734b8e6ea83ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66009c13085c6d442a70f231d143486248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b82eabbc73e5df728935a0da657f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c17bb3f34a94e7dca460ee47b233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408ca5f562f6076fa9625bfbb2d576251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d915a66935406dea205aa5888fd6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c554c7c6d0340fed8e7c0fe15f48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d2a2b0f50d158600897540f188cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b269c7787bd51be143551fc30e55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a8ac88a27a0c782ea10f9a3cc1a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8508cbc25d1a9c7d11975a0108298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60adcde6b8a07447367dfebb95a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa635877479c62a752f3b49a6c445b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da771e9fd99ec6a73c0c50d1a97fdc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648af38625b7850b9b01a50e3f8e1dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866441856920cdc20bff8b9ff7f4c98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8df63181cf617d78087da44ec15cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491cad918e0aed2c2f61480c8d61879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ff290f56d01cdcd75c249f07795f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab65504dd5ff0dbaeb4ee2d5a47db7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12377c96e71276c499686b8ac1efc030267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c36bb27d417b5ed20eb8224e881cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5ffedc1268ad191dfe109995fcf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6041996f31f2212dc0dba29c85f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816350b81d0352d0e087a79bf99d0cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259cecd4b8cd33223f9b9cbe6505f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d420e58f85b73da3041113d15c0920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c6d23a8cf1fd45149531222c579d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5cfdb6857cde2de4b9542e380f4f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e2f337e73c89318f7b8956ef1975d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163259028e74908fdd047080e8ce6dba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d596c6bb0014fd7f936adf453bbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccad56b1ae540a4e9bbc9cc7edbebe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca435f0e10e3ccf47a9e6eea364682280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d09ec6e260c1a21b87d01f409a0131281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc91c145b4cc51c38b6b0937fc637a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530cb015055d6cfd47d9c858ea3ab8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478745e1df4b9bfb3e8093ac984a487284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1704acd0447ecf7e579b1314a7aec4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa86371a3c52661076e4ffb1e9435286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d347d14178bb9998da0f2f2fe717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2267d598a67696666c22206f92147288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ee0b9f66c91f904ee91b7ef8547c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec8e6f0769d4942a6d7c341772c7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249e4dea5057e595fb408a6a99a4af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a3f1a099310feb89b00de03ed378292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bcb88e13db026496f87cde1565a55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83d07ab74b77cf085860837e9367be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b945134b4ff8cbe12b41cdb024f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240558962a0394dac4dd139f20abd8f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787255809a2464f99e7c5509f8d0fcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765fdce31cbd93fe41377f148fe081298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5baae32e4200482ddb8508e43cfda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b08c6955df3ea025f2d47a5cab23b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a549cdecd66a64b8008d51e8e4ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42053226bb3d38b4320a232cb604409a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac2f52216cf9e1b42a0defbaad620303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be772ba7dfaa6e8cbcd6fb07302cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5249abe33d03033ba2cbf30708eb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac4c7dcd9d76fb5dadb8888c01faa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99223142cd73885ce8684e4ea6a2ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611301155658b2b1823ad1db518a36aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc29e42216745d936aec605b9812a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0358c345157e71827a7a150fe21ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c051bf69277e60360cddff849c45c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216b3b10f453ec6cf5d075de073f30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54985f62d0c3841c3aa8d254aa0d12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d330bc0fdbdd1345f5288dbf262fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef71e0f67d7f84e3bc2f068902f072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61ea0af811fd8f0594971cc20860c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a42826c12374f9da5f428aab8c568317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7fe4de50dc73959b716cc97c0f5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8af818d12539937b7c55d37593af1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5474b6ef534fd5d9011f0e75b94b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec5735cfef05ed27fb3834543948a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d20cf7b346479e4e2377bc9982dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61131c082e8b9abd2ccb83201c8e2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5a82fab19a53386acb2144bad619f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b59475b9d58b3bb1a47e641751d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac83ca9c19926f2efa23004f45f6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad441bd5d24a9e1a231d7ecfe5c73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758610b72b4990fb555c8841f36bb2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2286bcc40b1b12e82eed4e13acc2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6fed8312a0de091a7dfa404b13d7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97bf9e642c29026f87bdfec32af84d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a695f6dfd433a6809eb6c70de51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46cf3e408335084edbdd59a346e16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765758085faa737566ec027a74258048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031f5a9da83ce3461416fd33bf5dc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840649c906167d608710444719f07f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4c1979baa5f5d8e9a1617d4a62e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8399b7a032bdac695af959d16ee0bd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363141aecbd66143d9756decb45e802c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee6e74eb3273da6db08accc0c5153340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339a6a86f07e294af98755d3272251341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b8f393db78e4140ef8af33b3e84d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310a2627068d0b2055f8b63d571691343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d64f7f507fc3495a92c6a68b887f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020131bac6215289e3c7d45a277add345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e9f4e4e461fff2730f430cb060ac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c78d26f7d4d3eb2489fa37bdea8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50243822676930e0745ac40eed470348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af269cc57c9c6325982ba0b6e40b359349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e9ff4ccaae0974d04f097c69e6022350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5058a329def40002785db5a69877a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a2cd6d71421bc148d5fd0e4f432c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94e4c1d7ca93f7d62b32692557fc25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9917234e306bc908fc2f856974557354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd58b05bfe03c1ab88965f326ec2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815f6162089ceb46e378c1ae352649b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241928a93b3eb96282c5811ec982aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed746d12ac0e0e9a7ae318cb3d23f818358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a382941374a9d7722356582d7094359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e91bc153178ab65d021a550bef350360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee1781744700fba009e463e825ba8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3d39c6136621fe23a8a63eeeaf025362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212407cd24febfdb8c23905901ab99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4737eacc077f90ff1e84460e640332364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717298df02db100545d3853e9410da7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e445809be7a5e8b84015aa5410b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2877157119676788f9f0b3ede10e1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23e1f8e4a469bd932fc57a1257420368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff19ba3d59e220741a93af9e184abf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107341039ac7e0d1078c647bf5a94a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f938edf45e909a503960b325ed717c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782962a0c511c7f6d23e5c01e7455f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c30d874d2e900fb4fd38eeb80e74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9103cc1bd55a73d1a376052515065c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa75865351915c3c41cdf1e2a582edb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857da0121b413378c7e8e626694835376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1aa80ef5354e1054b2544b3e39c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75583de3631c9bebaf5d05b366731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515eb9c38671894d100bcb4cf4cead1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047856dfdc44c5b15655cc1fec93381380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54ae5d3fc88fde5b80bc56173ae83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc0ddb75769d9d2bcc37cdb676d52d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7087400b00b6ed6d8bbdb8907ef63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164e2513ee2f0089c2bf83e97b93792384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174109bd1ac28e9e7b3782f9f747ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672063aea064fa575ba368f7242212f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588885eb3168cb7b3e84fdf49c19df65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c6dbc4677fffea0f9e060509120d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bfcc58d3e0f990a80809efe5c9c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb710fd859eab47d60630f0a8032419390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed321c24732bbca734daae6ba62cd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42506c1c648d651a144beb4460c4c70b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625126540e2ab24de481592c68045256393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550f99f04c49b9098968f5a60b8dc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd04f5304be8c54b0e9ff419834de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac7137380a1bea72dd2b367ed15990396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b0de07f022c401ca17a6bce1e41f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c62dbfc090fbbdb398faef21ee41f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a9f83a44e8c71801d9a5cec48175399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0d658b74e5c8dc28f2b9703a0d0a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496562724b90ac1f894bfa02e4a2f663401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf04f029c068f3f5fc6e073e2af364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d368e1eefc252c7cb43e81fad2df1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7644e4f67ea3d5157d6e9c43d5df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d7fc1acecb8eb018f1353c4d7508405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f671419d28301b2f440bffd90a6526406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b502355df903d5608141bfe32e3a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717856cd896a349221073f81bf46d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a7d42212c08d9a15e0ea13020607409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42a946847cb5572d8ba3152816a90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a09ff55a3077771107404baddc953411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de741a2926a3e92a72f1fc2176823412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780560423e743500925d7fc6ce600f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642d5ea9573b133a99273aef66b803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ae7742844352ef8741563b454087415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2b9d0476609c29b2ba2cbb63a936e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07a898f91c4fb553f218f17115de1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526bfc1fb8c9456d199e410219d062418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252532802654efd5920f9479a03209419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef917a5bc0851f20b7c3aef17c9d1f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836fd136eeb69cda4406bd2f0911907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76598ecbf2f1c670377552fd25db9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08adb175131a63c41934f4cc7fc5815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c9194057e1767adcb25287f7891c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc10ee4d24835b1ab8ecb051f715a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee3ffe6a3f5777a62bc228c6586ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d48a20307e40bf703f2e4f5a57c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c61578228e8780acd8e5da1c1e634428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6619f93b8d96d2cf36d200317f26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980627360468fa3dbcba625e13a4e05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7896ccc8a77c9e792cbe6813d6860431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f53959a2ba56eb9ed0be7d4aa1b07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68fe88fd7d0f92f84a78aa508faf71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3069b14750db52ac44a6e0ef92d25e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7cd49700e8258b7e88e095c5979dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377537e45fa43e655f3c94688c5180436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc92c05e5fd390299c58cd54b50ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce48d4ddc90bf0953550f81f083b4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dde920da845e2e2c5241935eb7aebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ebe1da11c0af5c7a3d2d7526c8df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bd731c0e60aebc36bf0c00e854da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6a3f9dfcaf33f7de70b3b810d80e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e88699b13ab9594ccf7c80ed08b09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469c6d24ec3c048b9d2b8f0e6ef69a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065411b2d8bc2fcf1b5554c9c324eecf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ff6051f0013f137314a024cb40f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591fe3a37d1f34ed0decd6a2ba19dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df9115847ef294af84fa2fef106c6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a81f2a2e0bd7ff818d17ffb99d91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5fb44fe972fdfaa6cc111226f4d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c4f584d449f27b5630ee936c4312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04888bfd4a484ee0f06d085e3582ba2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa32fd2956bcf3c47b1f2ea108ea28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8108c7c5c72c44d10a2fc0982b3b6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87319a4a44caaaf82be696e82e6ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d602db4c7dec23f46be13d7eb18daa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619707677a3d44cbd1eec86165072bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a6229bdb2492ccd1881c2eec6716e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36570087259aab57961d1a151b48c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df56b3102cb5631469d963730bb4bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054e2fce3ce9e04364c8ce0adc1838461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626df8cdb1d579270632adb72fe78a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454d434750c4b891da5af3bef64b26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631993e910326862705ce8d9f075a1b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d422a441ef04ba01748451697f987f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d7400c6ad42bc14f81d7edc3ae727466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec2b67ff8b803d5d10bb44dc60a57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde3b1ae7c3ae937c6f1d6506554d59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0da7947ada907a1dd62041a9539c82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204f364713145213cd80298ea9a0ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39310f8b0d7e825660ab3b6708b1cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e445a9674b8139592eed6ed45189f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dce6b244b53942a563e182d058d7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac244bf24e9836297f54f75a938ed58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1d971df90f995c65e7d69e61c27a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa868c6b5851bb5e79db1280baad8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f51338f6d6318891ec97c4cf6e0bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983f6bc822a59d1d277b06293e339b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d63256cf6559aaddb25067cd7c748479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034433160ce65692c59c0a043b6a6b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12013021676c9caa90a3bf0e683d4a74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c14dc7317f9fe698e9b632a8e1e036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d6e295dc2d1f16a5403c581bfa14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633194c2a0123cb4d3d774bbe89b201484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155552cacd3bd9d6ff3e7c1128492834485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77ae0817d0f590c29ddf208dc408e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7735c926ef228eae9003f8cea9c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e930edc3ce819603cb4763a5bd82b64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687807db7c473856e1ebfbf1d59e26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cb3056962886d391662fcc57a0641490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9a77ef57c4e6cb567aecf4d8618b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303a7ed234810c10a0ea0db8f93ebb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2974e9b3a59b26cc94fbb9684cc887493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69b58e90d0a47e63d29675bc54f8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7703bede5f60c28b4b9c30c1feb48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178b3aa505506ca4392da091ab9f508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9c5f6d2a798834674ffdf09ebffa497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1de5de0de695b767fa0762cf9e8321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ef243e9b319d4fdc640314b79c6f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b86ee04ab6e45d6815be995990ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a0b5233010696bacc0300bc2169a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45678a211e7cb474a1ca5fc2540680e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581cfc499983f5401af5eab9c9ac9ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ce12973c4127eab367b69080cf447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2e61b2ad40f172fc165eae875d178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd392a641ad69052dbaa5fd3ea226f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8cd70465e089a10e8b49d95993f1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bfa1159246b4bfbd7d0e02cc4703511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225718707499b610beaa2d991df0a1f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78881ec5aecd10bbc0a408b54f70213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379effbdddb78a27752cea87f23ff7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6bcc15f1faaca2b061584c8695bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc628da2e4c3df322176716d962479616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400aa1d84085fe4a4906272ef1ee0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182b99cc9890f79d0ce0a5c07a4c0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9fbbb0da1dbf36db59b812a2c98519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992a8a78da645c18d4fb61336b6dee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaee4951cedfebb165c116b15a191221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8865e6e9667876d5ca2b49e3f5d15122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a22e98cd3730ed8a40c3f624d68723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf389f6f6422d90dbe53e9be3961724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c5a40feb5b057d08051afd3f8955325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fff0413eba588b51491d350c6d54426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd3c9edc00ad52135b0b283633eacb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b8fe2d02450ad4d971530dffc926228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057fc9f887dfcd041134c57fc0658129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5e691562612e7debd5771b510e8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7867f4543e20cf0122621c081db031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb5f490384535971f6a8b2726527332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda96630e8a8f7fd0726b6851508d00033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897b7e1ef800a3449194f0c8f3cc3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e7e652021c3e1c910e61d9f95a9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb36caf9aaa22e85a0108795777cd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209072cecbd3f4ede916b9b86ee603f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcba2979ea89e0ca8370ed1872586a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e9b298e239cd4a36d306ce6ca5a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0efde2877eb53d97081a4ff445ef640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba389861e2e917773e0e36f0f904841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a8e573d7a78966e61d6db534a9cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc703c5d5bb1ba4b8bbce4d330824243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150ef2b58d10bbe903972622e0d66544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1061865107028214985dc69ec0c0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cba9a72fe31c527d4044fde601f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe19a6b094f6c4dd3f0ce12facd09047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe234494256252de8b8fea29a735748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeea1823543d14f3df2261612bcb9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411047cf7500a2bd2e76654b442ede6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc747af3c6bbbc83d7bedfa8d7c2aa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d601864ab8c5172df2e6844be01d8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffaae8cdfc51b69a2340f4437b9dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce995cee8ca1d67a539b8e6a26d6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4035ec91ac5e29b524dd58049853d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe0d15f4ea178caecfff41423079c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3668ce442f5b5bd11feb20bc1af3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14aee691ac2c66d8e14c2fcdc0ffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc0a7673d292500da24bf51991e1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f4f8ddeabb3bfcfa805a6729309c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a8bc6bee9e13b23132d718b85ebbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a459adbc04cd9c290cb9eef1bbe8c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90523b96bfdaa830ae7556c28c2aea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55275bda73e27c8eda519ed40aa306264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6f7416cf06ba82cee46203cec23f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da9fe8f723fbc39c8cdd14b9a115b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce201f8d7be94b44584a8e4a6ceb686167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbe3783d2af25e7b8f678808041b0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674862a50573bf3f77655493ac09a55e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31073c5390b7b4a518f913a4f158270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5ee10cdbb1756d447e2788d10c4f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eaa59ffd25f55122928c6e6bb680672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923eb352192f47625533642cee3c4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78faf091e9f5493c7a58e72c12e0afa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d148d490df6cebac4f6256309dec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c706f97d3d26d4c100e883c9de0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03b1a84ab4b9a5b473f8064d948b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a76052320b272eb3ebb26711b18fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3314ddebd9494471a1dc329ac2b4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915bf0ded17431835cb9476a36d526280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4cd7a2d96ad945ccad9708145f2ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974271914dd04f0155cdb031f34a17fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c5dde86360b8410a0787ba86190b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2add53e7126dd943ed876a9bf9e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c318d4bc90ac36a0a1ef0ee2ae5b3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b405b5d17f3c62d46e159800aa01ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cc753101154b955da4561d96434da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac9ea342e7d6b0d370cdf8c9f41a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24779b319ee896f3514eac33b97c1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096025f38fb4babfe65aedd7cf0a17c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bbdc175f46f1db0e9925d661556fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced88f86e188ab828bc662607c783692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65890bca7d73111ab7199027b21f0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa76ee9978f31ce6ae1536f470213494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907f1e96ec1f9f2120d3b81c08753895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328a3b4c0d642ec99238a6dc6b0615396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54869b5dce61f29f9a069d515efbb7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbc94347bdea1706134c0c40ba87598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13329acd43d9d3b00f010e1148f8c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fcee75ff4f73c29e27c07dfe44dc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9060c82f438149e4cd029d1e43ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39fd8dca4c2bbb241c81a7e5da026d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10f3c72de398b2366eebe145047721103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a836d64636030245344bc08f80dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b6e5f914280e0c8ee2bc416cdbbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52406c3aacd68b18b9dcc73ad9088c57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153b9203ef68454f9551ab6a81e3d09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9d4571b64bd8616188451d16f068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566d09af653ad7ac84083e81d63d49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081070f7ec379671be0c9215e0c2503110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582003c4a52971313de54cab743cf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815abaf539123b01deca2deac37ae92c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673fad0138a50c20d37e3a786678798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416c1ffcadd1b1a5fba21dc95abd920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff0fde6ee4c8f576cbaf853b31083115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c370aa749bbb02642779b7500b6b8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5d76302d6a2725cb90ced3c8d0293117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856cec39ff6445c3eeefba0b9819974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdc467c7bc9c54cdc36480d5f1cde6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ece1ca23850d507d289ce79562a78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1ef36138419707be0751554aace4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9039f138cd6dfedddd13809ddade8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33043b22a399add49f44b7a50c16c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1979871abbf0e130fd280508f0690bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e754f60e6816abdb15aee3269e4d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edcb5e7b478c17d4d7e9751bf30445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9bd4c3a2d1c146cef15fe8e91b7d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523fb837ff93eeda8860e5ee66a2b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b55f647a502fa6e252b7a0730205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8613c6c0579bb3be5d3f14075bade130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8520a2e675a880e80987f39225c806131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65431cd99eed82fb3afab3d5738d7e0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b11a28e049ce447432f4963054392133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e02b8b314207ad782c264c44bb4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c45eb91ad5d8cf674a073b8c5f63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e5e34bb259ed38057742fd4f0abc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986bc00cc7d306a032eac31e880a860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bcd55c098fb621fcc2b84d4992b15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dbf29dd6dc1f043856621cd977401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ad7d3bfa735e0ab19779926400af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5978cbf0f15316f9233d69e0146d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c23e1b2a679397bc5f49e0e06fb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439153de27fec4a6da2fc173297f5f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748857dfb8820751a275d1ced59516d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850db105a9aa2cabe769027407b52e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d37ad03fc5eeddca14f98f9c2dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cbe630b2c5ac0c8ae80265a828d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aad2dfbfbbb1ffe65a39ccce3c21d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849401fd005bd97c91f185f1025cc7ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d64ddb8e0c7baad97991326009c81f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa775eac83b5c52795548ef38e57fa26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f65456c6ac33230affdbd7fce9ae7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef817ab142323656247d86697d61df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481feb90519e84eadf83df6f77d00143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7039a26e796858253285d16e1434c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af93230f4f02a051dfedd21ea8ddd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de9438cfcd23196dadb7e0cb5d6539157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd012bf70c5d26039015170ce5c2fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be914315d7fccb73272308c9987bb40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb363c31ed06a9532085629456ce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8c39f063e4d0d9727e00f15e69573161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b97f8c4653e7d5cff1f97feee757162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf53c5f3cc1067f6a295cee7ce59aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634a70ec09f625322f45cc495c88a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d63bc375503b97e3c053ef8feb5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681bcb27564517abace0acaf880de5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3446fe8afd6ab821d469b09685b70a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a06ef95bc03557f7a17bf86765e07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7da6452676404a6d194675840a5a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f22b500751d5804b2720567d94945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec00155e9a7ac57aa077223b4d8867171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9b144ff092c05930f049b1b45abf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfff8d226049c73ff604a3b31b569dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd4272b1f0d09bc5a2513728a6d65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb48557d76719a1339e2a1c766ced1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5039f66f49c987ee6f49285d612a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e926726cb206c1ac2403aa0f89a0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ae35eabafa0ff53a855b94477285178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875669924578d6619a9410792417bc14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34cf9f921228a20c4c1c14ff754e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafb3c42e033dbf95922954412f004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626305060dcd001d1b2ddaed5c89c1b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf31e6e4ef9c95b6f5a1301610625183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db156c0f77976c5d1c41b80af8f8134184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91af36ba28a6f9b1877cb9203cc1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d1f9035a6415cdb582ee8329def4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2f89f9231ee65a2a73239729ac4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217fbffd2c9ff7785b41ecff6a85a7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0228bde6c5fa720747549364fe46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45679519ddf596db3b77b3903b316a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3adc8e2247606f766e6245d551178191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e374473d3d75285ed84eae66772cda0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8799bab3b734254a0a4f11bbf8fcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b98755b23605d4ed863503c2d79c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844f3f0892972ac9d7c7e8676041019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a14acbe49eb1ac06aac4aaad0208e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3f1ab3fe9102539bcd4e0332bc3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b9ac47e06f104d692c1542554592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f60b42a92e1689ddbd6d76915a973199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657c449424373e8564e3c86d74e1e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a313287f9f18de2a921a3a95a307d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e3d63abeda9ccb99f41bfa513e24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfef1c18fb94f6b3f17305bcbb3a95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161931ddbba4fd962fc5db7116a9602204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652b5b41768a975a4d825bd6103838205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10071c5f9b138ade27fb2ea888cbbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335bfbe62005c9c5637e41cff94d290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20d3f9b32ea998d241f6b1be573c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f66fc87cd3066ec28892072b2bda3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203789ad0226d7d3de5051332f4eeb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdd068089a75028f5fcaef71d7293d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092e6f6bb9133150e11a30cefcd60a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d16554ebbffd0b14349758f672da5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0fd72c6767d70240d916501f7eee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73ba607d797c27e8e19acbd3c8a7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987defc8c27ee46f9be8c2ebef80bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751adb084b5df1d771e5a2333aed46a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83391cf3b2e41d9fdec48a17a2774e10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54e63a4b90958021dde157e3d7475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add22bdde824fbba4ea47fa6e5973b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609faeaf3164449f0e99c27498c59844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2c649ef1b09a78ae45bbd9ec19f3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2b1da4520f7cc7c0b586918c69856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d206549a38711f9194b01bf4196969224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4edcb187fdcb61bf93ba866b26f65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b08ace79789054d7b5b372e2533e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a754b4ce8ae0e1437c22fb73414de0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e7d3968fd8604c944adefe53c71d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bd51d91828cfd9c0c22a3d951b99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33125ffc2125288196cdc8b7cafe360230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3f8536d2a42a43a1ca8014bac571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04caad06aaf58e7409c95ffa50f283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba341c591cc0cf70c4f02f2856ef41f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1a40952c514303ee99050c725729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd069fb48d625f667ebaf592e8953cf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6b1b9000f4c3760e32847f9d1feda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce4f3cb44996e3d2c46c7a42447193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d860ab4a597fa2697f9798021204238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb178280eb7f9f1e13a8ab836e18fae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203985a55be0c52fa24e5b7332d104bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ab0e684190b3aa338d7747e38a1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a24e5b4f063efbc9d0fff97e25318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eea72c49dcd745f6ffeea9dcee4fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525acad401084523693db93e3191856244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514395365882c863f269c85eb6070b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc828db6b9d9f463f80de4d36397f48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf4b57cd5e61486a11e3422c3f619247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de2f9ee2d8068ba209db36607dde44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79fd4328b9e475987c167d343aec9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8852064cb24e7db015c47eacfa530250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841c8ddf27fdd3648f4d406e63feed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235e69e7131e7f12b9d0b13e76399f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d517f715649ba30cd71fa7863b0f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc4d123ca494dadef0b54a892f2b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520430dcdefbd18077ad3dd90d9f49f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca38a999a39e30b4cdad02a26da17a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2aefb04893219b6b98ab8902f7231257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e72fe229646d4c9d682131f8dd0cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d4e44f53945ec45f82577457a040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60828b9b7c6c0bbed33db76a9d612446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1e51c626ff582a89e2974afb0ae7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a1d00e0a0aa920c435a73192922d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3194f270265e48aff6074a11f360dce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f56952e227ecd731ef68f4336d41e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c20482263787731c2b627647c3640265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770061c2020c2de67852162e077e885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76789cc2493a54b2babed87637b1c942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd375d7870463b2f8cd43128789573e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eecde5d4d49770bd91fe843869df98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa015b3ef5cf73960b8a972c8b7f17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68eeed82feb72c284ca3a2f20fc3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4263bf1207b663d635222da15ab48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703e286ffd8a2246ae31b6702046cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba59910a4b4b034babf1a0fb51bed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a58761c7a4c3f682f1373e86db2d13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fb114c0701a650b7f2fffc9914f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007a0f9029e9dd4ca25ece0df32560277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f4c429d330537782f73542972216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54630848b774af759df8af20919340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778211ef7b0cd15b97200a3c3433568280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae8d3038d7a672ec8166322173a1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5121f907b04d1bfc0f6adf33f9d87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026689d4e7ea2ad649520077686514a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384b6601afb6a53de117b0c39727db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b95ea942f067bcc02eaf210c179b79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031440eb040ff10d4aa0041955036f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809799b5ecc3417c9079124770f8897287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef2d38d4888905ed6f129f1468a58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae63da40dba943855f0aa5b0bc30f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a624fd7a56123a4ca0739a16ca946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd314c557b8cc252437b6374ac831b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9c9c77c9646b1c1be1bd65aa3ab5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b97d2ed361ae8c7cd18eb57150b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887acdd8d331890af2d7ccfdfc0df03f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1dc406537b48d8dc6f6716ddf9498295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84554c7763f838eb9c71bbb7e84da117296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c99efe45a68d3d9f37a58f656d26b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4587586132205a79615039a5ce3837298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2df6ecde06737b18731ad72fe9ede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e7e9b9dfbdc7b5ece45815f6bd49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f01e0a49ba1e0a735e3a740f5110301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952b85ea548a482eaf8d8f70c28b28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d66ed0464c362add32e051177c1aee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919c1fa52e333bf17636bd8600e41d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cfcbd68e35f3f2ddd27e70eca4553305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c567cf066b89947b175867576e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32e976349a16691938f0cbb4e373f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f4ee2857b4b42ef5ef4b3ab5337c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fb67b1759516fc1ac0226ce8d8e51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174ff1ee14c81615261e0211644d7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda81badf813388b40ccd5a685cdd45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e53ada36212033451479b0b52708312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b358ad2e6fcbab009d027d00dfad0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf379f23eddef226bd0844f5a40ca90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adca14baa7636eb662f62c6122e14a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432578ff077ecfd4277758da99982678316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c7b2a8121e447517d92a8866da42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89def60fb0db503bfc7e59e6fec6d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2f9bb6b5e12ffdd9dbcc5d36da9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f649ffc3b8cafa1881ed7ead655f91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed416b405d8e348026e675e069753321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677fff1c05a36799c0781acfd8302f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1840d51dcb5f95f154b6e2f5aa54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21f14a5f440464bc8be35ccb0ad5ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e98a6f8d8716573a7f953486f32f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4efd1cdfa88cf2aeedfe54292b5a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50c4fbec41fc2f36409e04d46d687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95ae9e25ef139dbd1279fed05069d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d202e5f833e7c7a8110537f64284329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff26afd3cf50f4193eb744379560baa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed1836315ac73efb19850a1fabf3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ceab918a7394ba0637a4b837df52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6782249b6893b7ed150a138985aa01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135da5810a9b648051b5f0c237af63f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef9625d8835579396956422cd02c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6982594857c1014200c9c65a40d1813336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f023bd027ae064254ab2df34b2348337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8672d13aad67903b23a20be70631cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5a5fff7cf32f42da9f84da0ce8d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5012111720c553fd40e86957efbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987bd88fdc84e8cd72be7e608b88d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b896b41334aeee659c156abbd2d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54ca4bb951ce84231b07b6dbc4598343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c275d58ef8e8ba2e05a10fc48e66b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828fd3a561fabfdc76af6ec7e2d525345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56a5b9e65b14933258dac4f8b43df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39560b951c814f6ea34c5884754a55e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c8ab335146dbab158f818a8a4de6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e622291e57df8e4f41c52bebbdf6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59575de9ff9393451295b05971a87dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623cbb99f852bbd304551cbc180d3da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f4080ef20db62bef4be7b7a0d2bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e521c643fc063b0491a633372ea0c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f2f1965e259e60ba8325c7dd0a5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd998327a644487e8a77b3163c71d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a5c6cc8600e6a42daf1992e91411356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067b8c89a00c5038bbf470e6bbede1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f0e6611b9892eb9ef7c585ab641f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccbbd8b990b9f7a1c95364f6c0075d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4cf0136cae5b0d0e3d18ceec02629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc7d1a1fda3ef9974cc575a24cba81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca13f15a906109f318be2dcc4e104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066cfc72adf79ff45df0fbb2b3b389363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93024f80f7cdbaa20fae8b21357e3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45a1d32a29ad27868da0f657262ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811217ff9412bfe5ea59b1fc5b2da0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4127a3d32a01a533c2eacb6b1e5ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ffee965170e9a061d92aa1ffc3897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5c811179e156480fcfee8d98f8bd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c83236e99b448f0f08eb4067507c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ed91c83a101bb87314d2cc231c17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63954398c13dda77460815f8b96919372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b95fc01f20f7fe3563450f1ed399c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4bd285c9b3ddd1e1e3946a932b4a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96061b57a9972c7fbabd44861766469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6adc293ea4c1d03b33a68258e2696376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbcb54138272ae6010ad8ff41567d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da03b9bb0c9158f23a3bf0bc31f953378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75524a3342bc69d0f060684608bfba5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e80b2878e6ebb56a23fa93400cffa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dfbb2183695ba033ef0f5815f927d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2289fed940f4e611d53e4d3ab006382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e81768ae39d8c18e5505d8858f92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0036bcec5e27a96d5ccbc2d221e5ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3f6c80e521ad16886520fb3e3bac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3bebb1d9c750e65c007b12a3570ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99579f99bc5bc20be79b84fc36b301387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93672695d60bf248c07f9b4691da8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c54196a37219243baf6049668d979389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45aff113fc646c1b09f7b84807d64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1d52236db68ec77ad7c15678c57a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf25a604686d1b2906c2762ad0cddda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d2e3f9544c5118255879a9889228a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892740d91dd13a69ad393ceb37330a80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08c3cb3d12f425f8af539678f0731395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28398ad707f575921e21cef26b28a808396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a58cd32d5d1244f258b30810b8940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df50cc6c5421301dcef7c520c1b889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f59ea7d3ab6495d0e71370deb94a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23640d5f1ebf081ea1705fd52b6d24e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885812f06f146e4c20347b614e9ac307401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af1d83fafe6ee5354a49f2bb139a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5b590d31f9e961f61fd90cb976c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f03375d7b9d00a638b960a460a7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e181e0e0053179bfafcb8939ca6ba5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8ce48f273bb9107603975ce6c4e11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948abfe2dfd586b1dc637a7a5a750d2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261084d78d3e3e3318313b4fbfdf83f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ea6cc83c7c6dd1dc0cf936015278409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c38cceb0ea757ae5586c236ebc0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf6c20539932391d52be8d5e58b3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bd98b34cb77633e8fdc5ef091202412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887236ceebcc9a826ec7371a6ca137a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee9c83a19edde054588907a323af7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf20414cd5e14fbb45973063c96c41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb2650398d04e56ed02be6e0ba363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553eb2a8662e3a1523f2574e0f00742417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6126ac58ab7185138ff59fb221d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d716482b29566dffd3fad39da5fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd7c34582988ef41693babea8e58d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4d1454b9580480170d6a2fd0a207421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91451c00b8fab30448beb5275b91f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed36e0aaf1f943d564e6363add69d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6b0d5a865d68e5204b82d4f68455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb4e8f98e1f4fac5b1e295883be40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948485dada43598972f3ef2a435d633c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b6f14a8cd483fe6cbb653a1d2637427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9039c81abf7115cce4056f3e0728e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca104465e3b1668a1d93435cecb1ebf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5111b44bfbb17f9e9935000b042b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e0bf0981bf70256adcef1b1a986a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55d6e06565858e7a721c7d5d88d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43264fe34ddc84b70302aebef2dfcf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e3929106bf0144cc149703c3acb18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14945a836ef19d1cf10a60359ca940435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1737a49096a3ca39a4d0d9bdc600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2aa5deeb57b98d1564edd405353c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae27bb47d0e6b8c52e8d3ffffd0f41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30e7cbb4a519fd30560187f9230af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614767b575003a6547ba75a94196c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341bc6cbd77be7725952fdc4bbc189f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21049d4a46d3882e9beff510699d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103264ec9a2aaad2a1ed20010860efba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79c1abb941d644b9326134dc58f5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a43439d730c6e31b2fca39956e3c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f43e23158117fa9d57f68e976aa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd4618bdbb992ed3519896b53e31b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45306d3a41749e0a4ff63ec6d27fba5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6623dcb965811fdcf37ea444bab1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02345d038a76cbbffa6b97a9da599450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c99aa7827a52cfa5c12e4f8c165fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba91c51281b2aed082e90ec0bb40b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693aa0374fdbc4c0a694fdc5143322453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c2f7e9d423b3639c1992330f3594a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2f5c2f37f5aef67010769eb9f928455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552014297dce655305e89e40d19b977456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39dae64bfe25c3858c5c4a2520e69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe598a07f06dd81402cd3289617196458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0875d181f6bfbbac9b19e18a758c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277d2c32d711bd2f65126d3353093e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c643784c70748448a9ad47354df3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312718f6719bacce870ee6bb569447b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0071f9ee3ac58f0259c8ca30be0bfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75d1f69a5c0f25c1432a9b9f69adc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a6d830ed049ca15c23dac674722d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f162bb3b870ed93fd72d6cc43f0796466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04c6b5b209b5a2e5b61e6021c29a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d4e1a87c45345648f4a364269ec76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19c6effc94bb4ae0e175ab1c3f654469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124657f17e1cf298a26780c066193c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98b7ad1462d7ad1c069bdcae33b4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbee0c88e835468c9c2bec6b940f2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635212c79fc0f490067690d0c1241ccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43c4ad62762cdb7b16df394e2fcb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f644d4b75bceecd1389359580a403475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794389df3cb98f1397e5526885f2fb00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c15004469eaff6bdafac65308ad7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b9fa408c7931d70e44b93eb110c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0313a09bdbdf408bd557ad3355252e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>