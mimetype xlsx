--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f29f92c0b5c58e393f63472dc45c801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30534736fa0357869b1bdd7b25d85d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4caee64d87a5a446a5b8f0bc9f0d5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a0e9d460a5c1d0bfc149b85a81cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7156beda9fcad0046754608c7b9c505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5474e87e319098b8221fde0457205b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9d77d821355287b4aa7a6c4076c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e19634d6612f19d93e96f62036b1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe216c588ff77577683d4ec97be5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1129069fa30443ae2aca24033b78d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cccbf834019cdd8bb0d456a55f904c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e54493005b96529d4054f4c0046e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9493d874eb44820252b3392b9c4a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc9b75ebddee486b1608110ab4ffa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee93be91b04f3a3b04636887fbc28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592088e0c21a581224e0740140542816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e576d9719c5ebcf7e9a88ba4c915b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db91aee05cbec5f2add483f8ed83c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0315f5c73e87f9010f82bdf8c962519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cee82bb67e7928aeadd0934b7a2b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c6d75fcec35dc79d20f21e394c8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3466434e164a09654296e35460d1ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf06061430c67567ff889731891dcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea356b1fb91d095a56c32ca076e976d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b4eed101e0afabe225a8c05ca9cdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c412e6ef8118ca4657401a2a3e2d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd78e06f3a3ce76765efa9979b71e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9b0d16a273e9513c8260893639ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9c9d34f3003371dc2f4a2ef7d5df229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f2dc6eee5049f25dca12c924c8c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688769cf3f0bdb2b767d650abde77131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1385973b67444cd4ae1674823c4a62532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055681d6d9dfa1de0541b2d0115810a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ea51f7d9edbdb50902de0cdf8959234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af41db2cd024ed68355031a877d5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46f6160fcb46a55279f70c83432aed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31611a419a2f3b23da809630a57510937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea6ed8d744db720135d20edb215c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ea995d7a6dee11261410c200092939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50250345e69e2a3dd32e3f1e66f6cd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db2376b533ae31112aba4e097ae3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f3f7abd04ca93d7d37e29218662342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187363e982d159adf8f6f859ba3a80d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840990f4a96ca2cc48a1652cb5c3f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c100a4ad8f7388e436545551d98be245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde02928212b16d6f95ad436cec839946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5033ab2319d44fc547b22a7b0e81747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f56a29fe123ce77c83a10c6e3a2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3209d3dc7a6288d19a9392e216a3e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931680066f076f4124838604aca8ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312566db7f9748c8d7b1de94283182d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383234b2ed01f6e4daa88651145174a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c055d82091499a1494b57b8904e80753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97449b7bd45107a309fcebd37450f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3f56cc199474502428032289107355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903104496346d7cb1fbbb16aa27d2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb9ded75604a117adff89f6dc4b9c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf36a87d208792725617967eeb2dea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b72126fde97af42ef5f4ec922df959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402698f076deee71e18e8f81bcb0c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81183f91297080acfe24995bf34c41361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762318a5bbf6092feb4957bd61fcd4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb800af21496a170dd3ab29b5d75063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7c559d7cfbacc394725738edb35e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea043078d6674c1b027dd324be6444465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382694b4c271dd0d37b76fb3d818d5f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d3662d00d5629d8789ed1d40063c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e4a8e798b95af37005496fe0119d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee81c3bd9d1372c53e810b733dea869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c52998fd765b70ce7cf8c972829f3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f9492addebcf036879083d01322671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa0c96d9ab9e90321aa1792555f6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8708874dbcca495837be6fc51bb8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36213c2ed229745e7d673c89974022874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94636c60e4b90012abbe4eae04f24eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e0d72d5afd3027ed524dd3d3349176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de1a1c5e91fb3f8e7cf6dec66ed6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564156c0b8772a323d9eaae620f68de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8962f79986fc008e143f556244929879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871d3a361449a6e3813793645fa7e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b04c820112bc15f0e968d89ae7b16b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca3c4c3f46097d588e2b7d8bd486582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd5695171e6e7efb5bf96ee1458e0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816e31e8d00f01293fe3f591a7182f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4169a3d5a718374aac7c1c76ce52785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a8048df78df3288ef07a6487612286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b4e681adb3e7d3dfd16ac146463de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef3237158417022a8519687ddda3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80f03d5ab7bbfe596546afffab6a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4c610e0ea6b42f0ede93df8d9a49590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb89b064390fb3749c99af65179bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f1c31fb5f7ce3095fdba3b58084492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9af7f632f7c8b8746094f961cd4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb808484b04bcdb0e9c827e29bcff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef67042f3ea918fb78d9a1c928fedb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa59863a3316b82d60cc6945055aa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe420403f27e9b719e83dc645173e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c0ef3195afec34ac68332ee94ca498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c342e1429969d91d0eb1a7f4d1374f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89f70efc9a9746dff6bed6e324922100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bbb35fddd1413a4948173994d80f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f24361a038c60b38c42575ded9b2ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568de3a8b14737575e4dbaf1c709d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fba30d12504ba56f41b85055bf3b6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c4b9a63bd9d490c2f491632d8d90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987061ee3d40865eec889f2d053d5646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150fe4cf3eb134b20b9899e533cc24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f7ed69a54174b90ff36c1279b786108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a517b4696c419826447f8c43315c9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460f728cb604b793fa4757180d8bb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c0184850e65f7affd22e7a02b417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4372e2bdc05a16d7f4cbb5e939afec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709222824159938a87c7c9b17b3d74b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0c951b1155d84cbc9f93d8aac4b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012f76ffff124bc88cd483a13af610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f08c4b1b46435e1de2ef808d35d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab82f8b4e9987a92a439a56fc77759117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2e4ea933b7ffaceae3fc3dc704c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0062e492ca154d89e9dfa65c6d831119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83c57f710360a08d79ecbe35194f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c0e260f0108b458436c67ac755a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbdca238499046adcc47b382b0aea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857493053a14e00cb5e64e95d18d7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f426a5d71d3360dcf0e8b7166faa75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb472c9522c8db03e53ded4308adf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812916e1a75e04b1266d474dbbbbb75a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99042c8c1109c71798ccf50032a5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94edd052f280e6cf2293b154f381f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ca92405d2a783fe1966da81e6d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63793f6d77b9d95e16d18d1ff972228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477f044748db743b1f6ed569f9206e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3ebda467fe142268028641866a42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f53b9c439ff985f132628c04e7cd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bca9a3e49e9ee87fc179b2f07b421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2623dc8a063df152caf493d392385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36d31b60b94c182aa7fcb1857ba8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9cb9d8bd96fd6782ebfbbcc22832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283a299a8ce877390c1c20b48975cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee456e50a8b446ccc1aa89104e4227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ffce37cca0f9c7a38f44213259d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a954ff6d9e59274d42a0d534de0b39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7bc68b8e9d3c997041b365d02263142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532cef62729f36d2fabc124d75a7c49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f60192680e0a7d7ec78281ffc3712144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea48a87d5e9162973b1f9f403c601e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d90bd43bbd85d0aaee55fd39fd34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646df25c811154cabe5be18fa69c6ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87aab68b461931cdd6781b3d92512148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef5c1933454f634f1a7df922427fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5f973e62b96b5df633a480696a32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1718350e5ef22fc3176f08e02d7f2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89d808edd4652e92f7ed8a389af68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8a0d278a06eb8767582d66afa46b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4df4d02d39cb1df0e101747fcc8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1addb1f7ad75de175a6488b48453c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1689d14e66330932aa60ad2a7cc4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e18fbc3db6c0d994a22844d5cc23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53abbcc7eed5542506e4b20701223c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d04e621b6eb1763dd309b5b8e074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dcc8adffcc51eb82718cb89086803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f744ff58e294ae861f8ce7a75bda8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaadcf30793bcbd4738f2f099b520a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc55292cd52ff8f9537fb4c2dcea3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39028754be1aa34e2a6e5fbfe49249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336c384caba43bb4418ccdca77e237165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978fd38df67d5c9e9b3de967df1ed4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d5fdffa6fb5ba902a9f130f69406167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3faecde68a3c7b03488c122887764168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6b55d8008241ca7bc2c5db33468da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226148f993b626989d706a759d458dbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c770dac80fa284017ee5773de6777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f0e1132d8c3941bbb9242c42a66a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5791010555345b5871d175e362dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75922f8e86bf5f1824c683db126dee8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac032484f80b93107cebf7a703070feb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2b220c911843e0390913ab8f7007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417011d231f2bd246b78750e2e8542fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223175473926620c48bacfdf224d7d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bebaa386647998a653ea88fa3d923179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd17897512679d5ecf8d63a2918ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b27df6abe4bb3c88a2acf3ba1016181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab74f74b971ba24981dfb0d6b01af8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53164717f5c7f7e60b03f936e5f46c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570eacbc9dd24eb382a5ef6819bc3f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0159f787e18f15445254246276118185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770113882c4decfaaa9d6209afc59329186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4fc59348629741fb83ebdb08ac98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dcd252a1f685bcc665f1866d400a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eba11854338c14541acda4c99bcea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c352066e9e1097b1b98a6df489e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d22550520b222e7fcf19023f25af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ac4e324f557cee5b4b560867c400192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee1416cc739ea3b7e689b4423f57ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f142d4cd09fa4ea5d08065d46bfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfff515cbbd139a3e3f82382ff60d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8517f3838c84a99d52193c0e4072f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389ccc65a272085586edce2ff54d31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222d21d9686657dc7bf947fda5da10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060c9da7828298c670cbeb4807d49c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df571708e884af7db70410325109e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f45c8e7e1c76e3a476426e03a345201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476adfc9350b56587106f8e9be4036f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4be3935f5c9c8835f969b4b1d56f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b6753a9bccbcaf1f78fa5cb762ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a218d9838d04b5205e551c65221ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da590f696c1129312c594c4630443d6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300d8302be7980aca5ec4e6706f5f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482ca0df8ffd3562d15bb656527401208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01142c3bb845d8d90923746b8680b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16e220a2714752642bb0c477f494f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019410589ad5c5354618bb4b2d1888211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf444eed81c969dc899030765dc46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed7014792145387d746442fff85b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b794d68262cc4c675ae52e5ca95bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f54e55a0bc5985da2246a68ace00d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f36335a31d0f6117e079ba32c6b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2481f60cfbf64c2c6302b94dd37462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d477320ad306df8542b5a11b9596c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b13d2f89c2cb047ccd059e5ca9bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049771eb757837d838ff756ac4c2cd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19f8654fbd9aefbb8699e0019c2766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb7df96e931045c6c16c52f4e845c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba759694d5ecfa2155918f49ca9115223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9fd4564c32f9a3611a99d52fd70b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595856f2d55cc2f0e2e8c473a257d5f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee683155d0c77ec7965973213fd7442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0855d77354fe5cf74c7f505534a39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885cf5fa3b11075203d5af40543d555228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969720e08c4db28fe195e874ca8c78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78840f2656a198e64934f27d1773fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec72ebab97c1c677164567191f87bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10098b03d394697f35ea940b0f814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd35f282d84429410651e6cb344b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf45f804cca2ab29fb1b5891149b99c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e90ddb6f5fdcf16ca23a1e438e7f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c77482ec8d8c3d017e30811d84616236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22ba43a7a248b9163ea250c616b8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfaa805feb07aa8b94b498ebd45e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac0ef09c81f3b701b6d1bce63420c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73726b2c45401ddb932e5f2d20a0696240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333a690cb535679dc7b2f46d4627c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512070fd038c9af175d30ae7b50814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d255540a26c648a11320bcf7740f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a4a0599ca9f659dd3828c6ab9274244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdedb27bcc07894d0e09aa19d366ec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6880c68bac32bb18d9baa48ebf5e16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb51557035add161602c47c27eadab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05917f0da8d47094d549d9074358720c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a26041f2ce0e9fafb92b7f98a6e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2c39a218fabb3122bd15cd16684d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57f7138630ba979a71f31de4005bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29759cd4d53b666d013430a45bbfc17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba99c489768b14bfb7dbad07beaee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f59e2a6bf1a0aca064bd88989667d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20694f963da9f400f8de38b3af971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413c7894891ad4a7550c63ceda866e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0b9c1ad6085d234c019f7fcf5a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00182450984affb938cdb5fbd27078ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bbffdccd5f824f1842fe82797439b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f86d95bc97070ffe7b0c48a9eb6f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a241f86d3a37a5c05fdad41e6be3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763c4ea8e15b683b233c3d0b05e535b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1a0971bfa9692c838c8d67112c0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695d099edd41e3e4fb1ebe0b978905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5abf4fd70faa275a4f89b8e239ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f6d8dac22905615f5607685b4ef81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bbb83831301f4c414fad062b36161267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8d0071d16b8ae8b82340cb608d97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf0ff6248da2eb75250df1d5fc4ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac18b8c0c5e864ae267e8546006187f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cccfe6e53258fdaa2229fc73d82bd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f9d246db7b474d46536455070a3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034e8cfa6527c58e00d19fac7849d5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a694ccf40c56825ad95f3f037f81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1efc068da3c9035a9ac2128e260a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a330e362573ee5cdb5ee419713ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c821f00e00eb24edd69a4ecd201c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d5376d5e5fb585d100d123ed5e917278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88cf810a14983b8a7093c58f4add6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d14702d06fbc409062050b0bda5b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27687b2b00549b9ae772450001a505a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc7f301e6b4e987022af1db28951e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32c6d7bd06b553e4586ead541fb3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ea45c35ef0ff9e74d8d5e2c20517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558b9554edef45f4a9b2dc8f386a7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52332267802c66aeb7ff2e188098c5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd12817a8407dd76677ff413a0cb1fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f7ccd41c08ca98d8a1248aa99a347288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c10b72a473d9b34a7035e4b83d20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd76b48b014e07adb22c070dfb456290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff91b673416ac397d646209b68d2e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c190c2f691599a5b1c75e7289dfc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a2f09e8c796a32c70a36b4ff96d6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd99d1509f4e8a74aff70048bee252c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664da06db29b177ea671dac1886c594295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b95abb6853dedb39a49ecb56cbf00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8273d9eacb7a56b015102e373e3e7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faade466d78e6b695e52abfb451ffd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c42f05055b0d7efcbd01c6fcc18900299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604205e88ecaa788323d19c2c7df34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ac85e576fad6e0c23b2b27295375301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeee35ee6fc02d8f684ce44e0e52d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de54fea3b68f5fe9946bf360a5281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bafa852e713139e9d91a2f6f8dae9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acdac21118b49c6adba4a1cfc833e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05954bc4b596b5ed19be1c540e2567d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4fba426ec387d4e4e6bbff9af7167307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f733df8659e6580cb987db764808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b75fa4975360590bbc0e4852dce2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8457746da3696eeb886a75e9de9c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324431aea98608190faf6ec8ac098d23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870456c3b57cf9aece83822d702939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b79bbe1ed74662fa01b56b4ccbf9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956a41dda415c1c9c45ae46e9594f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96936be949705d30013a7b3e9cc8fc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a6394f4861e3902dc2b23dbbacda0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af040fb407feb03f091f0c8dcef99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf3c3652776c0f29257560708a353d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29334e7293bbc69c3813ff812f2e4938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786067baa8f1a795520e9bbad936ad16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08070e5f5601075641f7b9c7f9fff7c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e22cbdc3641bdb0814995a83926e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5e43f78e065e7f3167e170a2fe2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf02c13332da1bf766b8e7581c8ede2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79cd4450f5137037e3d983ddff1b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b0c1f2feb53f5c4f6d7b5031bdb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45744bbab02ce98bb9c1d77a92ffb17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba701837bfb0373ea6ac91328b679328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd035c25a19c9da42793ea00c0b08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a18597eb160fe85d47524887d7e17f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405031d62ed99de51bf098f028366d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0388a2d0c11daf260187c15fa3afb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16411880660c5644cd05240662eed76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181c68f4780b84954a5a608487fa48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019369fb908da2496e6690657f73f2d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e29347bb83cd4b4317d533313e23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ce38074a38d582b819ec05838689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbe0b3ca3042b4f3b5cce099c8739338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc7e2edd4006edea24da280937921339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd85ab8fc00a4cee54d656107b03931340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb6c532d3616f9dfe9d4766483685341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2b60321b508df92a34d597250c72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07bd78dd24d341f60dea99e09f39f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371848440a5e0dca571ee945e6aa42b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38cb369d7da5c21e21397037211637345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c53200f34bc893233cf7f74a1499346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd26f8b54b15ed5a9a0a561b0df5851347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952f5af6d6cf51bd57e515e85c93de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d363bb11b0678bc4f277c359c4b7d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753385c701445777c232b2c56db42ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca3263391af261bfc2dcc2e6c1b6d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461f9a9ad2a97e574ca56d731ab756352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b38ce9806bd3a443be3742ca61377353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7bdbe97f832591efb002474d227e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5097702ae58ed66f321e95fdd3784b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3cdb881c3fc2a3c8f991b9e51439356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f09cd021b4cbebbafbe5a52581de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d420367fe3be77992ae502398c245358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126fcb5d0d87830a2d35f7bff23fba9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163cc6735d8eff68f955b5de9310bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d98ff4b27422948135adb8e08416361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34671d683c2196c79b2205c525d2c33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bec6cf74b21d2604abc655e5ad417363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6310e5f6438446310304834bf0cf02f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0d96532236be7a5785f54ae4a0fe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd3a41a3aff9d47ccd442979d507b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8bb02bd01edb4575680a8932e3893367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baaf4ffec4e5b5c1a00083ef8e5f0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ec6a497950d3797e1bb332a54f08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf625ef085bef3eba03ad7dce30e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc47d41f90403c15a47ea379070c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a031aaf28e752e66e0e5e16f893bb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc911831df309a2986ce53d34df73f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd30024166f3da477ba11cc34cd258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87f3e217a2cd6ad52243a0dde6350375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b884cdb655654f51d589c1384715e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0971bced0f2164393a128410cb2d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4f4d8845a5304aee39c11d38a758378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24507d96efc375cccf53e66cce0d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a4f39d6127fd825f5defe3b02b97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e36e9c6bb783ef07bf48c1d6ac20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e7e99cf1da20a38d1306504f28b10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94637823643acfe211c6c918652e2b63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d669b7fc8eb6e1eebdffa1cbc797384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc0f5c82b64be4efbe38c8257029d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1faaabcc1736d2a7973f8312327152386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b33b83ad225cf25b96547ec184bf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6afb7d871ba514cf64622186a33f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5ba04041366f0f8f24bd11b8b40e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40928f9c352d624c866a1a1aedfa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b34b7a3d75f604ab61df5d5c25a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa3bf923106b7bdfa75ca72249c55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff6f8cf3b8ecef44869750902fe68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a4bf86121e4dd02d647cdd76828f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844e0f8efa5654de90d355eb3ca508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819b5d90fa95d35238e0ae40d73fe7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e17c56ccddc903796a8c1bc145eb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d853a6745b334af6a3649a31aa3a20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1eddb17be71a53b65952566c90464399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff95ef29615a5795762879c86c59f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836298d50a0b534b5902809a5d92b75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c86c6f673bf9bdc348b8db81d724402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ddae816e7ddec06a1a9c1a5d03ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943bcddad0bf6c39ccce33685333d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1450bb386e6931d252222173e7da5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482282f5bddb698baeb665b2c6572c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6bf7932e63971053533c0e4d95c84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1858ee893a4bb2e7ec9f9fb7b91885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8507d908a1a4b5f78136b610479baa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533175d21855b82fe044368f1c288f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3a6067d6c4cf409abc5934173959411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1287c9caf2a8e3730bd3fc155b6a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52b862c8ba3974f3e7ea43eefc19f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4c8fe010af1d891e70a1a3dc8799b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1c8bfb342541e6bbc477c1fc3a4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76e01710a955fbf01faa47e4e516f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debd6a4dc6492cc21ab4be861973be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062e1bc54a8fc20ceb15355b7662ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f5faaee85f035b6ac4759a241e88c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22d8b35b5626a6274e1dc315be021420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004dde47ac2888588e593adbba63dce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd0bced5956cab4e435482a882367422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce007e4bc00dd1b6b222fbe4142e1f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf86dc6a5cd0a814a1d09b77bcefdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc92fc342d845098631262aed6a9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532052ba17e389c2c9d25f53edd548d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6880956c4c16795fda0bee37c76439427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82c6bafe8f3fafbd3084efa7a6929428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e23fc6275593fe849638e0dbba1fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a938b6454faadcc7ee266d9c3e103430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb203290dc1a9fa2e0467100cb60a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcac268022315d0ef343227faa18a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b96bf1ee1d6d59ddd1a422faedd74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce760bd2d52e0c3c1c5e3af345fd64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3402d440b21fcdd7bf44fc59dafff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b1effd81348ee5c5e06ff980a61f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f3fdc9a5968254a405d36dc6846c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce6daa8edf72443b6bda7006ada9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e844618bb6903c23cab6475633696439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d269c21b9ba97a2590db7667ddcec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87708c2e153d0ab8447658503a2424d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c78dca6907cb32c43603a795ab0cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fecb36b5d56111e1fd111cf1f3a66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246a9a17f7513d5fb2ca3734ff29de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2ba0078059b779359ae7a5212167445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55e249ef60931ae892f6b0eed5146446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103e2ce1c7a92b4dd349b5a4a2481c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b9a7e62ba8ffb3ca0927ad1733c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67b0fd5fc7c8dbd46cc71e5b4ac54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cdad82bdec6cc5c719effe9c92228450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788043cc79480b41a2094a8acc27a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f198e98be0d8433db26125c36217b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733255b92566c8d92924f68e86260f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbff966d36cfe93960b83d21034d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b198802a3c807cd0a28de08b7da2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16cfc924a41f0de82b2be777a1516d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba97360c05382d008ff5c34b7ed40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0604f5e70bbc60a9c208cd37eadba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1432668d704315a6ccb0399c35a5db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969181812c34e59140f72c0eb896fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f5b82cdecea2f9e745c500881ceb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8848f27146c2d0919fe5b04584314e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e31ec3394005b72c221a38784eed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d35cb8ce1954040245202c4d09a6fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d58f69a0cdd1c485466cb3597db5f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc9320bcc9682880c1f3ccf0c8ad96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba5fb27adf793667ebb1c7c8aed465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8859f734fa79ff70e41a714e741552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4a3b3f805bfebb8749ab54c1609b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf51d18a8bebc55fc5691c2a585c1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d21a0d28c0771003590831242362471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e528c45310697422db31be4da0511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7f5aa884daef14682313c804e415e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f0b314f121263f2301c0e00295a37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1386f3712bbc58b93521298fff40e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d28d910d6378356ab777c15ff589476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983341d74c9254f1154d6503585850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a184d50fcd416691b80a09c3c4182478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f31d113f08ef727a1e48fbade4ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded902aa93e9f64be338bbeec7ddb6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f023822c0f6ea7af9bc76028e2518b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f37d8328af2dbf44498a7bf2cd80cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0c4ceff02d077e0414b546510dc6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f5d6531e0e44dcd67b34bb06c23d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab919c923329bf4e1b46c4de4bd57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b6674ddb4009c92dd1f7399297f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aae97706d89b37e92db35562e5332487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507755167f56b0ec9ad29184eec4fb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017ece09a1f4254081b4d8322eddac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa7b7dc1ec815133c58b2dd816cb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c08e29b4741cf20ac235df2d2b7a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3207c54a26c4180f2631db8b3f6040492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dc0a4e615d7d5847fb160d55cd7b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da265a230e40ad895fd1469401238494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcd215d4e85b0e9526bd473faabc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f3d9fc06dde07295716d31e725da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136adc50f034a7ac54a0a4c4f401e604497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361a8211f08a93d46ffb9dddc331c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35822cf286e8e1bc22678e0446d9ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ad443c4b727e9082422fd8a1620c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d633d0c654ddc8c9e5c8550fbdf5b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3792d8d6d5d3ab55310390c61fed955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2f2e8fdf135db4e1843b2b5372b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3975fad7b914c2a2ea437b6eedda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861b90044c271804dd63f703c86e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d84ca1b6ff76d911b4b28784a09979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c03b8f9ebc537df7f4c79bf6801a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211688da6ef88201842e72a113a0b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e461882e6aca044ab0bc863ada1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b2e77216eef4880507be4409d93d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d9843aa71e87da800b638a529ac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5456519711ec8ccdad21fe31238315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358aba8c98626f6b895252043c7f66216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26907c628699de5eb53f7d6ba479778b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5591c6212636d9ad4a526da96af218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cb78c4e5d93e32a01d50d2d0c28f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199321944fcf8e0bfe21561ee7aa6af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be912ebc0c5aa6456a47ed5145c9a9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29e4897f414e28a8c20a9801759ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5771d88236d6f99d45a35c0142ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bcc5611f80fb38870e0364486303b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42424221eff9f19af3e38afd784f3ed125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e36f738741799577b4fd2ead7ebfe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac4f432a624e112823531571c2c3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f2b2addca8747f7b00a0247656e5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b422060d119863ea0692a70cb19b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b53b188d020e3e449df2357d9761530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e22a2f59936a2e9ef8cceb91dfa4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c51d97654f243c9d4e299fb0e3e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14abc4ff29f64785f2a5bc1564c4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614cc1ac734931332b986454d063b0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f86bfab1fde2676cd026efd6f0ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dab00da84d248112dba888365c5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8079d38bbe5ca91e72374ce6f48f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20393bfd180a028bfb87bcb9df66fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0b4a5ad1620ee0dff243b8cc11f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08315b43d07e52da81c833feaaaf3b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648325064e92e1671d5404f836c6c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f6324c872d21e41c0eb3c2475e8bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302637ced3613cc4e326f7b5e8146543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361306eb1c4469554ea0c75dd8f7e3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35be399ec8e87e2318a971daaf7cdbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b8d8a432f7bae4beda7b25bd90ea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715fd19327e85dd0981dbf74eb1970047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955553329f5e192dd49d3c59b290fe1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c16efa8a48e8f862732c6c7e1686549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb252154c830df432f460fc3484c4b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282fe38cb4ed143c1347938a1c3b75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93260cf514b9c82d541617a0d028de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb0432b51f18e213093a431d3666953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5a2aabdbc45aaaeeab20d8127b76554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423bee1d2fafcd1a79ecb7a55a2d9ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6465b04f469b0458e95eeb16e6bcc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02536740fe5bbe12a2ab5d86b5f016357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313054e720937330f839f2e312101cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424da0e9c3f883f49b29deb4178e263059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ddc8c9a6b8c8d1df53bb4e04bbaac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931d1d7edd67ce4ef82d10b8a89d5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18b7293b1708298045c20ea3b099b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8eff26a696c1244ceccca6b32cbe663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea673a590cb75a385f0393b8e4bd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4133952c8076873a761015e7a6cf4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e863e7063643b774ca61d35754a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9800aa07a554579612629c6abbd3fc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bcf9a71f6ebacaf8d097b0b9a439968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46697fe7fb3eb38c718b17b73a3ec78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f540ddfa4fdccaff885a13ac663f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f41619dd77ee0c64eb37f28f9cae1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33148742d7135d14a37eb3c396bd0bdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1ff4d892743259d60a1ddf7605b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef68fadc98a4ddbd88ac146a103954974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5133ff2981b8fa0a2e9513a55aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910a03e674663b8bcae332a8ca489b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace1df5c285c8b60a0b5352873c45d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f30fcdfc40e0bc92a998ad5b368978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462876f40b8cec1022217ff8e713fdf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687c9743eb39cfcfad7d56d766f25980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409bfeff79aec1d98fb4ecd6477ecc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dcdf18515447bd273f067fcf5c2ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570981b4b29bea75272edcdf4a35b1c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53327bec0d2ae9b3847abf83d7fede1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868a676ba9405a52cdaad78cecae9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61ad5410e972b96f3ba93fc2e18dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347adc83d6ccf699dcf6660930f390487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568e15f71b52061957072626226ead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf4735c206cff323f2142fc15ddd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb041b7075fb461e8d2fce5e4e60f1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024013bf3aa43eb974eec1e64ad518591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130e2cdd9f413e1fa38aee464a756392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a50158e923b62f31df84ce4b3760693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbebc692a669ab1418681e2ec43cae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476661aea11e9f4cb48e3cc0896ef1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77019c8d033a7d45f54cc0abf6cf5e5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848cf86942e6c1871a411106cad849097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52161253858d49d2468569c196b528498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c7a2dd73af4275a9e654453232b9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565776eb88c3fc54c7b7604f84ac2b81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abdff041ac5ff8ebb8bceef4574934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc46eb8823b9fd8adf0052569a0e5d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed90d08f5db80d3677770473d360e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0356bced8fba51af582191d932bd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8480eea00057374ea43f0d3fe9163105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9723cb1828809cb13bf1a5b87322c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc3a1b477898a2bc0d91a1eb62f35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1dd20aae4fcbfdd7b9b3f062a020d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f65226a3949363d4d6f6122a00a03f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fdcfeab7c3ccf21d799db844f7a2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b405d3ecd169e422dd63e6d61c69e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a7c443b9b44b019a4f70ab5800c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b287412c27d8127dacacec446872113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a31538117e88459f80148d7db0f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf66c6b0957758ad57777477f3a209115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86e4bb4885e352bc1ca9eb39b2b8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a37f7c4bee01bfe7416c3471a19ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89b0bfe6929692286b543be569d4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e473802a15fde8308e48ba2f3603119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4587fd2e5f50109fb788dcc079bc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b363a14917481671ab154a2eda91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907477f1cc3b32fdace80fa03a6b4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f1ded2f122fee7b5116cc99d7c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9025fa361e6a95fe18eac270ce4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180e5defedb75d59af50d4eeccf170125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c17f7cea1d2d3343cd4917f08c10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b150997127cdb69cf0249cc28a413127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95ba8f2b9cee8ed446b00146ec8c63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f948d7d346674169003deb91951ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719572a2c3ab32ef35a81f89acea2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f593703bb1ffc46ab1f4d1f2cd1d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078cc1229fec7a88d41d28d68c94df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2911c59cdae4a2dbdfbab8443ac37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c1934a9c36b765a9b336fb19fd9b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e17d3cb4f5f3a04695a4c982b7bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518060aa89ed03261a1e587741071d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6e51ac77e35ccf437d9e452227e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba56b281b17e3adb07ca40b49695a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddda81b1d846df89cf3158a06a010d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f5ed2d2c1310799fefa7190aaacd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ccdd5589d55dfeb3cd37003e2172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d559a416578e9aaa7ada9ea78672ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375575d46cd69afceae0a1d3078e7a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70c84d7fbad4fabf8f07dc5a8e6a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63929070fb49c8031af835e24a6b98a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a818d993fbd74c9fa3f03f34e1d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a19be333d90b400341b77756d075147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d17d2af59e561804572058a22740148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9f02dd151017deb3a0aa8906a88f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef7cd0ba1837d8eede842e2dc8541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0fabdd801edbff2797bdbc879c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e55f25b6b6fc3df302d0098ef98d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592644aea950589e52fdfc9b19a000c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676475c6ab60581ae97f3c02e1d73065154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef41d06992fd6eb098bc46285dc63a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0292fc3474b5cd8dd36914b92859ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e5b520d7843c3dafdefc5640913d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beded1cfcc572ceeed5a498033d677158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbce47d2675f4cb84808693edd582f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d43594833acbaeb7899e1d03d9f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dfec892715ba0b6de0a64c93fda44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdcae991dd226e75b4a91a8a086ca4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece730395f89143b9eadc2ba65cfba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01169cd10c25ab85f8710b79318656164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2fcb790863f2e0140bb146142c81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a054ab4846eb5a0b6a67d7a80cd538166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e720f776c91eaad647e63a9c72c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a07b992a2147b37942bbad8dfc24e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392ec947dc0baa702c69353355bd65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43a12617bfbff4cd62219569acd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341bd4d992fe22d9fd72a6f4164d969171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb25377daaf1799304e0d70a9e2b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7088d444e9cdc54cbd096a4a24ebb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45829d7c502de78aad8dcc1a9019e7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f85fadc0bdc90598ff4f4b7e95502175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70bac6d71caaeaed67784350501d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f324fd02bf506398d3750154f9d259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5ff87052a729bd4a811e93074859178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a714ee778092703cc81eeb3e2dae93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf2baf60558d3583116309e525b688180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82723b953dbb9d430fbb480b4aa7cf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dee675e1fb5e17c8d51e694b3abb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6444f1ca0a63bdfa200eafb36d00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450a7406d71ae70f368cbddddd066a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4430dcf7f65def06d889f6686bed36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547af34be90aef18a9000876b3f85f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366f35529c87f217110fda590cad40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d5439196b59f4a518d77b06c7d3f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346775ab007fe85091dde4e417d373a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50cccb474eb787f2da603493cf009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55200bb7acaa7ac89fefbd228847a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9776f77abc837bf3503e39c2c25e44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933348dbd2ae72fd3f300afab7a9dfce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b30dad309ce47b3c666bbe7b498664194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d823d6e72321bb2848b2be0a083e61f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a31c8c6bab4c3ba25a58508766d967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b646aebe15887edd1009c2bd22986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a670aa3fd51ae8fbc7c0bcb215a6f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609696854ca4773020621423e92ed9c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4572dd43086d7c909486f9275b0b68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac045791f6a11e75b2b4afec241f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911df800995431ff8d44c14d9674ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb9c05bfec8a185d3c2b0ec004886203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b602758f2681845155099c232c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719731e79136e29aaeb20f641a665500205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924bf02b8293aab4320131ee2c8be37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb531e3980f898aa1d6725a30795339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652792a34b7b04547699388696f08c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72c5bee09c786ec9c0064753ec453209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0ff5c971986c4c6d3bb961092405210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851e74e868816956d69fa3b720437b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f2bcd34003b17ff335038ea3e3674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd61a939fd70db5ca26217851bbd5b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e07a7c56af8d8f33b4096658ffe1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3040421b6a8aa90180df2069853a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea8e787d1b5b21730b6ebcf2fab5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc25d44df6f9ee9f770b777a781d57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feebd8122ca9ad2f849db4d049d913218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799d1f644d824afbcb5786ebb7b8b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd583224abe0541bf4254d680aeed4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ad4a7193c9344ad263db31775952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace14fd8bee8b45e72482aac5fcd00c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e1eff0f97d2ee10862bf57cb1841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c235c2666f0807f3383d491e670f8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb27bbae231b6ddab52cc2d80a973c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f78b46fc10a36e8f3f6d34888833e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdac94df881c5dc9f6d728998d306d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71310d0bc924f9f97199977d269b524f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bfc03429b9468125dbd3e5e62dc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725a5e0eaf19b2573ba90b4f002289e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5606e979f35c7ad959fb907819b9c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f192a6b1bc68f62c197702d322ff61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901be7eb8b091e7ebb6935c7ffee69e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8391966849512dc55bc7b0e03bc8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab36168bf7a21fe6ee6b4bd383e64d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4aef7eb3bcf3a62a067bb0f3469a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59e27193783b49a2e867b2500a722237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc117b652d6be7ea481e7ecd1df02d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a61ccb230e9ae3286573e6c583d50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4cc3948f304383bd83ba4da960bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f37483ded61d74e3137359cb3ca5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68733676fa2acec38a8f108a304c0ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b56755e5202dbb9c415fb30eadd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28ab0a6075eed1f9bb7e51d8b4461244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ef03c4410f770a609954bf77d4736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447334c8786e3a1f9673bb81789152246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c8f33d36037863aac1f1c8ceef9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb29256750cdf95ea6f428d66b189248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128ab8b1a13cabde50a5a2ee1aecfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27d01ef4031f110b2bbd3dd39bc43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eb42c5e6ff834f0b0b0dd1a5084a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3205b62b89c397bb8bb02f31cbc348252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d862cabeef7f1a33efe2fcf6d36fbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6c191488d797eeebab876b01083dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f809100429cd07162472cd34bc0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9fa202f41ed17bd6913b531e7185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d74be23ae681e3c64566f76cd5e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3c9dba5ecb653fbb6eff6242dc333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95aa05a3a7bb0a0a55ac721916a362259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b5cfe4206a8f3092bbcfe1c8e42a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e6d7e32bf44b0e7e2d8e1b132958261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b1bbd99c5b9cf77bbbb7c89139d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe99a937a737bf194b859c52905ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c772d18601f2ef067f2468898952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a9c5eaff4a4abf73f7cc24d0d2a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6d4b595d44303416b7e73350ed6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545787a0af475f0c1752141857fa2e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495768c103d5249de43a37646dd5f7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe595c9ab9436a68c48b4068f66582269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923f0f3bcd4ef2186ed9d453553ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d1e469f4cf02d5c30a441f1bad63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c684f1949df19823ad9b8a5a9384982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb8776e1154fece8d88e89bc28c41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478c9ee7457fc584feb8f3da23dcac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c105612db8d5b9055c27aff47b2db7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529da8dd9d0040eeff340e4539c6c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d9c1c29a54d98c5233c67223bc373277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218414573ba99e0f2de0993e5b785071278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39adb6ceda07c81ce5af60fc4cdc52e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c0c295f75ff25df22a195ed1a39b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479067352d35260e444e4a4face105281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a63ce312e71bf8087eef8aa0dbbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83628ac4711dbcbde1ee3e4a09c8bd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa250845a94592fabc009154181f393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e35613cf2edb5873a91b6a47a174285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08defd91c94572583a32cbc8413643ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f18bf59a0b7fe8f22cb907aff9e9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ffc66cf6fb8160467dbc7529d5d32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572a1f4ef7b3df598059ec56834b7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3297053e3cf027c9658f1712b63efb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fa27f03d10eeb336eb411ff737edd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e29be1ae399852cfa2dadd3b0b024292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784e887642ea0049a236d50acad384293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35caa4c2f4d9651e294093ddfca68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a4626c7e91717ede320c6e369d71f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c71544317039aa06bf9003a8d5afd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d110055e9312c97575e8fc42f4ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a76a97d2b845d26edc04c1ba03006298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e921ee01b6431eedf6f5ac764a0f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644fcaab7845e2e168446c18f038033300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771524b42425b718ca521ec6ed95821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b89795054e0776e903c2918763e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afab09991e381084474226ca942277303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21c3598d93e1f0acbe7d3f62f43d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1fff04ae6a42ae932b784936efe4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff971706d0a8b7ae00829ce480f131306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e564462fcfb4230898e4c0845e245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d7f4168f0215210420d24e39c8e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194664e511026ef4f36b3586a6af0bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641711fdcdca52343b8ec71e3dba41e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab0a3c13dc0fe2bf2ed04320c900b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d7144b78c1a2b4c38f2f1aea6dd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf067cbf8eaed31e272ef00381565313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f87861a769312ad9e41fe15f3f49e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf279a9ec55b09c2d824403f23736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f9b2bc8aac0a8fe02060caeb397c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8293f2871b33c6a260abdf8f77c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f990ccf531d1f87d027f49fb3a2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a50001757b5af381c34e46033a48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ce5b0971d3c1e1cac4b94a2caf55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f0ff2d311e4a533d30959fad23a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276608a26c8a958c63a32c0e8e5b8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47f295958be3be1a67d1eaaa5ea6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf5a676a8135409f2add4b911bc95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25489e95a441bf7bcdde34759722e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c907fe1f665f35826c88edfc3092326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf9d65c8130928ad7c30322ded21e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b917cb1508c96d5abfba3612e825d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7fdb0417959478a94aedee665fab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633427d1c722c45444d28f8a4be6a698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa4d8ca07c76bd52891cc2962fb6d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98b04f7466693e605ef35a9e13ec0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960e2a85abd409b48e5f12ecb59728333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81078ff163f60150ef8b517e4c9de1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353b2b71825be6e6ab8304ebac2a404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c3138200f46f2f06f3118c27e8e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257ae1903df5935daeadd17dc4070a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32fe2a9d62a2f29cb170602daf239c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf71aad84c94687d16a74cd764f4e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1da328cd0dda0ece39c9cbee82c57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a7b9f0615e2a6e6e81371910b42b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224558633d1fbd4a6787a6a3cf220ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c23188c8cb0bedbc7a6875670775343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b244f13bbc23ee7673c48766fec7acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560a18f9d427713c8bb746f326ab27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a9bbad50d7040d95e21ee41263252346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35785f6d4362fda0b40641975d56b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a62fb86b97882390c3a3d2550012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60527aac4bc2d98c4dedd7d95cee69cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391e26925a048f7dfc15742eb469b75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac92b3b23d893682192291b026e0d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf8da6c0433311129cbf5ca7b7431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de892988bc8be860eef496690f01d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013955e78b4fe2d39284eb45fa64c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf50b4a1068cf6896a271fb4d51f82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd982ed93c3547381c0dc1305c825356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccee29bad4c547a834cebf443d7074d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74a4b54c244fe7def035c256716e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e64ebb11b7d10fc2c192d8c0d827359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f4dfbd1147d2ca6f72518dc34b493360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879cb3830e5b1f0c472d85f596a80f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff08df5dd51e5eb83675eece71129362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbad52998ace1387d44fbb5f4cee60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798da9a759bb78568be80099a093bf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28bdda0d351552af501b518ed8c2a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed5363261c0bf3e700c53450da785366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c18976d4e6462cc94d7acb88c1757367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318870bc70668b9514bf99e3e07c03f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03ce9d8d11826174b31b6296aa781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e06dcddf96f1da632bb8a4ec6fc23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e0a2b46771d37e155e695332483c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd02f9ebbecbc8a59b96a5c75b50e46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9769196289bb9c17a9c1add931c18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888c2b5cbb0ee15668cffbbb685527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8f1d3bde8f6f0dc3f52a981b3075375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1fc9c89ad61262dbb1278c653b27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8124d9d4107ef780cccf33d3ce9a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e05d34dc0b4a6a5cbf891d8906ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d7dbb0e0ae5cef141a5035bb073c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad48a480c7638921934f9f943a8572c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f73cf2a3d975ad4b96d159f76cc0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa452e0f3fbf439725147a23ecf387c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71a6026b74b5962357156fbc4bbd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ada795abfa84e7b4ed2aa0ea0f47fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b6cbf75c38933968a12ee6dca7b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7982f6789b6ade6671e1dfd7d72d2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18149c38a1013068a329410c4f887387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534977f723bb65e77120e81b1fe5072388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78524ec0e1fe3411a15240b156d565ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727aa9a6088d325a0e0a4b6d15f34d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd573342e95733081e597b9f4848b57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731538988c16877582e3122e52d4e6b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693356f47d19a315b3547fa84514d99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615415025e7b090283b716e972c9af1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df2307be94b84920c6a12c28c97a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc48b69f59a065ab6502122a6af6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4deb04da78e07d9beacf94cc672d4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059a19a6f049891549bd55823bdf05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f2a860ed632d3678d74128283bf4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c35cfa8f1c546c18ab118f6f2b0c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f01ebeaa8d7f425cff834f712ddd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c85cf328765f4aa1ed0c4029cb280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9eda95e82c2020812fbad41e2558e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868d10ec5f24e110dffd74d79d4f9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b12bce98191da111ecd9844123c8ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae1f8a90d737b77652898bb72a944406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7389f3a84e777a10184b25fe35cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c5a6eed7a0c4216509b3ef1047df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edde515d658cb07926ff96d72275b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a657f720ae8eac8436ac85adb29c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc05ad6e08e1e0381c11811d56a43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3937dc3ec7085bfa29b2f8cfe5f50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ae4d9e3cdaadd10281e35e838fd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b037d120a3880cdb89369ed35e26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5abce90a6b2bbec28bfdc9b5ea066415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ea4255d72243ee38f181f35445e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e0f73d3674ab38deb99788d1db5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bef8e50f94d2478736cbe23c20c33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99e9d4d5a9ef5933de666c7640ca3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735ad9509046f599287aa687e6e0ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc4d8a1203d8ffc44201a3c802b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa27417d85d5dab57df2811703648e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e28697b0b717d500170986155a46b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4820de82cf505615156231d2b9f32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e0c46621d7c96d06ce7fa7197aa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c1c9e64599c3b7532d0008a0e0fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff69426f5578b008d279d63f49dae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c78793c4c5f7d3e9adf5fbed09f5a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792e0dc1f378aac509b35a86efccd55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf4d83d9296b5c4219c933a738772430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba5508976c14264b9a854ab57260b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f58118bef83ce4e40714c2359487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24b886ed53a04135f435cc74dd4f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a6feddcb7e87ed9de0ead95709b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a48a80e66f9046670d861515ded12e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a69c88596bf8fae79d41cdd6acb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacaed68131ca23295aa4f840484e46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f85f3da5919968b71d46953378ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e1a7252bf28705dd676fc95d2514439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7544179f33f12f9063f047c0a5a9f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7575084e91a87f681c79fede500e23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a403b48c02f60fa9a011b465cab18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aece37a21de118d564c22f2d55db1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6024dac0eb8609b5ee3e8cc1950f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880acacf482d63201ebb218229de02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033f2503d02a5c379670511a63f394446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ed32e93cbe4765c9a189e28ac0427447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d265a3853c8e61dfde7ad99c1d59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcb4a02220e8f776e44f331c0be3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3b01d728e8bde57c6ec09a95c084e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775f49e1c161b6b826032015611d6f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818363fdaaca4b67b42515b4d853a91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429d6c4b4b43081b2f5091eb4af4cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d557b4f5097c4c3d3fb1ea115588454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89045801bf125131a7e6933bc7253a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c96da0760665a01352c0698e2bf4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f192d0c1b4a8ff9cc1642f01c015e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198507923abf5ea58f53373e1b0f1ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78567fcacb951fc8a70f47df0e56ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf3e25d14dc8cac201493e6d474cb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f696fa6fd4136cfd98745d56fd92485461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4556e50df8a68b1ba2bfd9d92d6cb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7d427e40a13e7ed97f1ebc6f9a346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e2c11da341b1b79d9eea8f485608464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39a36bf9be7acf63dd44f56341a247465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61318bacf99ed63b48b9cf78feee162466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f44ffcd5d822859de71383ef24d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842ce922bcbe083b35d68158d70b3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae62158fda85605f44660c9965e33b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae120078a6513f1f56d8d9a6545a59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae757273fc497ba3cd4a153fb455d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb47406fd870eee92eb0e354e3ee89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a692944b5a497baf4e00a379c3d24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a8a578f3f8ee5518b1492b6a65cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a17976bc4985a6c3cdaaa0ebed8811475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464485a386001cfbd5babecb5ed6586476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4e3fb35e15f9de39caed2bfceead477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>