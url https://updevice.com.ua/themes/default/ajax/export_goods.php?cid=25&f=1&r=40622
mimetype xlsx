--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc238529c98c6d55061ffe076e91f311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e334eb560d7bc6ab1192403a55752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe802769ddac284b2cb3c0b7d5567633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f14673fe0f7e0ef9f0f5c8f1d3da554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346daea787075dddcc14f30579d96295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc9f0c14022e1bd8b14172949333d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097aef6a8c94df89c7130179df42567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ba15ca3a8a128297b9ab7ad7b7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750d5be30a7c9da0b78f1ae42a263e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd0f7494d58e7a3fb4d14ae20dc5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117423cb975c9b54a2c1c9167e794e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47438bc29f8a2823ab777ddc18d39cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6286997d81f5e3217cd0b1c88b65713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20453f356f4ee1747f11c52dd0894214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264d4da6844a081586324bfe40909a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab33d222924eaeca5f7809a050313916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ada3f2ca9ea6131cd05703d5b2ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20f0c7a4c3a2d7560b93e1da134f5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dddb2f919fc8f615a74fbee84cd8b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c4a796d75b2a592cde7f0cc6054220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf1b3118c92c1468f783097db8f3cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26785d8ffcc8e5ffb71227fb9b405b2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd5d83eb94eb40d54a2325b76aa75723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9b931f37b09cf52105012e047e6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499897bbd6a081171edfcdf0c667fd0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1089d66ac44430df62e67f540e69626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e62baa651d51e9b01b741f9a576cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c8781061c9237ce8302bf09e7b7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe82462953684c087f75921d227ba6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0cae003e6e514b5b26ed56dcef8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3fea29afe01d16ab678130816b4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d2ec7b86bee53c8fa6c40da15ef532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b14ffbd1263bf6b842b56a32a527633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f510bef6466c51ab1d3249c7fd628134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed0c4d481b45ab07c350505f6bd7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb238091b830312a360d50cecd2eab2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f949794aacb1efd8cf90e5f24477c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d5b52ef1cffc847c766ebc2a7ee338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbcbe560a82097ac44035943ae9f6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ad98b492a8dbef4f7d263f483fb9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979afcc839601f41b6fb0f9a3531a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff77c3f4ee3c853708ea560d6338d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e14823501f19318d2d53620089c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d9b16b482600323f9144d5f8ff2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40614d02e3e679eee25ba64194b058345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94b42fca7cab48e37f5d38be3ceeed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11b20e478c671e290bbcebde9ee8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb2a35ec5e0364b9cef513d062d0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3737654e9a023108ed2366e061f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61b0b7db5a1b580c930bac11cce1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89bbd6bbc102513d7071a848bb00451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9508494c257fb311c7cb188cc761f4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135106acf4a863c335f6e81a67c8cd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef2aac24d438d52f15b7823db4bf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48408e91a0c547e0b3054fc185207655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be1a6270ca955ac1a6079ed5786c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ec5a68383ac6c288c112003ef80257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e1d1374e9a6b720959bb5df8372558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c561923fa05ea839cb50c4ae639a32359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece387661ba610fedb346923d7e78b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ccc722700b00a57c9f750c179145a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2957367c138a61255e2f6a3d00c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c8f22c0f38c369b692ab0338b6de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d310b9926fd28d2aa69bc9aa799cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80031b100007e4c50799a084d669765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d705cb14a4207e67263206ece0728c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a58c376595837dd49ddcb2d10be56c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204ca149477224a9bce765f9b7b9a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb510623771d18a54bde5fb1ba4991669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c316719ada1eee0f73b37b2db96c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344e6ac3bf8c9f051956147542619f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b90a2fbb611ab296fd16865d44264372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ed177005397d5982cd41156133ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f34a50454d850c12d402d6be1b2baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7306a5f9378811743d724d28c8e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422085fb52db52b81bb02a4d1a1167376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d502c0d7a7c75d879d779339e1eb1e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5566a3ad9b409a0f349192e42ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc0cd44e240f1285b78c3a21b4e7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540f7f1b3e00aa5d6fb539f3fbd4a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4440ad4e47678837191906b93444a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e7e1ed4150b8e123c1543bf73f6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491c04219b99a983b2f050cb536a1ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a182d2bad08573ca5852587ab52184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438a05b78ccb7a8415550b6fc4f47085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee541b2f51c9a9ee2da980f8b38221086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b33ef8ac5e631c2ae06f81ae3107487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6637c091476a54301fd526dd1f39e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7273c0ec04e728343c79d5669364889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380223ece698d69cfaf1997842ddf2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605ebe68fb0b684f83b2d63cea844ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080abe2a4a3c19e5ac9f3f11607400892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5b337f4bcfb4660a38e36e914090893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e3dca1b44a49cecb0ccf971d059594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9349214a7e570bbaaed540a017f72895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af3c1f0c68750137d954415d992a3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21215bd666f0817ccf1eac63c646b48897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c10a0ca2a40754ae77cbb3d825d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b116d6e3ac62b2cf78a8f3e0ddb7b3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce0a4e1e91dbe2a85cecdfcf848ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d9507d02296288f67c9b1a563768c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22310e5c6dbdb7a002696cbcf0d898c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c8ea9c4c73ff696c9b70ae152e36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8d4a79b5c7f785d3c423c1f11ea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ebf63224a503e20a77bffa736a6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0613388112c337406252b029c28d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454405e7ea0db480a1bb2d9176e03a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5f7e9df4df6c3b454163543bd80e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae6a320811c5b27316b522042557a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c1373fd2d2f5103588c12a74066c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1aae54a058e28ef8b30f11e491fff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c9159a260052041c6622ef131b4dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88b1d6604a8a0b439fc43cda6a188113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa7381a3f27edb51811ef9d68263f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e14c35d979c36937738c62872b65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8ee6e4fe6cadc005628b2952a2db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d5fec29b9acbdd6c3ee5b8ba9be6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96a8d768c15dd0a93574ee818b88d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6172d0a107046141e929d113de879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1efe7713e9eeffbe6aba5d72e870a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503191865cacb467eb9a07f2e2f34b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07d316029620a3fe2f7ce1fc05760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6551bf9d0b09854e952bd91eb47f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9cb21bb3b8fed6b968571c42bd83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61a69022a3f8dc66931cd15fde9c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f82eba632cc51631efb540365051e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c51a4d2f8f4719b5cf727fbb8c5fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078431279d9dc0da93a22d58c0b9a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d6dc3050997d1eacc6865cf3e261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c229ec10fb75fb370080f262783a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684040a4ad654f8a6fb6a647474a4f3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a55f03da136a8ff4bc8f0b168bab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b0f22c2160636632450cf511083d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c4da7164d7877620f742d7421bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441494c30eab85aae1972ec305ef1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19bd033a6989544c16621b3795da1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746656632caed41ebe716f7408932b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86339f49c147b1d09330def070305129138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9698f93a974de77f6cb0f6550c3b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b090dfd322c08db27afe26d017ffa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b3fa236909b52af676d959635aec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4e5ae61a5ef2764fa3650e81ad8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1c0f4d88d75c17ff78dcff566188143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c49703bf7196549cd89976d8b0e187144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8f059e01c9e2646c8806fc305141145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbecc201c0e534cd94ffb118c652a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f38e1e164bdb2b1ac906ea77f6dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fd395212a2ca7288b14ce225d019148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3854f4bd7170a4a72e400e579c290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f54a39e540fbf847499e68cb1e7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc7904abe217c29070b6cc1bf0a9f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3916f8526fdd12fcacb0d923553c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475ee8e18f9553c978458f77b811e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330359692b9e9bcd565decd0bfaf5bec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81a320fc69abf5061f439a1252103155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfeb6368645e836171f14edf411ed8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159b4a7e66ece119422df14d25838f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49203f39e56d65dda87a0f007482a39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8265ea15eb775d3e7bcdf811459762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb0c39e96548c638c0fe481c853f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429135d5681711d7de44bc36293ca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4648dc7b929ec9b630152ede4fce8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18983742b4878f14a999cf30a5575c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba76a0e8d31bc2d63571b2d0c04b626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556b99eb28f68a72cc318c9487137a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267fc34b016db69575f30a7f95015f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050dabf454bf982d834488a2d29006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e44e8e7600e084ec9d74bbccffd68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e024bb21c8681a9c337b98fb7b16ec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12da3e0ac13f199f8b4d6f11a2485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f6751b3f564ca03b4e2de5f985b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf345089dd98246c0db9e0855fd6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd48a7d53d862b66cd42e95e29412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b917581fde65a457ad3c77b72115dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c0674905a964fc5bc508ea908045175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e8184a580fa54821d567f6d76c204176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24431b7c50d72c6b9b02f75b5dc284177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf38128e4f26111a84e94733718e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437f0722a3363cc604e4b7ba62b5aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541006253d749f9005ac6e9c0728e7da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a963923a8d07ba1944b8900395f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf67c4f1b25afa1d19b6fc38d7dc88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d140fcafac4530bb66937a80232532183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0cdd0fade974a22d1d4aaefccd7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d25ce71798413788fc72a5f2dc2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2e22288f8b046d8d9b06d852f28e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9977a5f60a95d4d8c1741605a87b3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec69dae79fbb496ac43caa73255196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901ca5fe9a5e374b63d0af822b7ad1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a51097026d44da12d38bd9f735851d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab02dab58303e1df504d66f27dcd0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19fca831d4eed4589848d190ce7f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1aba16722fb0c38431d5aed9f27c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc93fa723e03a68662357b5f63a392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb191bb52cf633fbb7bb85fbda58e06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027389b534c834d7a0ec493380d357c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad8fb0ac393be27570e2af81c1bd51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34fd36e06045a3a01b1e107d7fabb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13103fd9d10ed21ef7ee941a58ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4986b62bc984fa41e349445aecd1d3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e355bfdeb7e071a256acc959b4f0c6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a691eb7dfdbb94ef1ebe856c606459202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a3aaa1f9b74a0694cc6a20368a3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e8c14a4447209fcac95cc2c8594a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186772732e3b258cdc8244c0fdf6899205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25b9737f70e3f9add65f86b725e6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ddeba9774f3884027f909f5393a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c884daaf427f534663dfcb2fa1bd27e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f5ba250a9d36576488cd4500e6be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3648f4d1702d6c270bcc5f850ec2644210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f4fff8ec11375f449f9aefe4f033e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c0998be9d7e5809885341cfbe3de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a22a78b0ee0194365f64298e029e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790223c1765e385846f74447fba347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7639d98fc5090f53d8c017587801215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044cca6065030cc83c0af7a1b3b0d41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528587ad21fe0d4e5e8183b6e500aeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3a6c8d28c803563f67bc82c924af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18486f28f666f27dd7e90494062ddc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7768254561ffbd13c9e86b00bc979220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749084a5c86e1250fb47e0ff8a83f2e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f49a00718cae35ac5891a3179eaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8d872686f4508a68a8de87d0db8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70131a2b23a0524465c4afb927883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252732a2d145bdb13a556530b3cbe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ad0b3af3ba6b990a2bbe3150d2ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bdc5fc97007a334061db9cdbe2e71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40b88558c86edc7a06f4679e74d7b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002946bbceee8af30ce29db05a6e10d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306799c2e8e6e24b3a4348d72065d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1cc78f4b3b0b310962fff24a6fcd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e341ba7105d1a86c22dae78b8f917a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49377a6485aa3022dfdc8aaf4e29b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129dc8da97005c35e30281e0977fb14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd80c199f9254fef6b299f0b3fa2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a014ea61e511513d74703ad66ac30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5922ced15aef16b941ede0485118237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e06044e0b441cefbdaf0991aca61d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8309ba0b88e9346e81af635da9caa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b87d439bd9db5ffb8e0e279dbd29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc91d9503a03db976a529fd8ed4d22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f0fdcc2922d4f9099efaf98e88a57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266abc70bae3a737bf2919755c6401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b6695832828ed48224c50b353e36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ce1759ee0abb49bf4aa7c0aa545e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9519b6182ec34c5349b28bcebb5e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d6c5b841161a5c143463b090dc11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bac01feeceeefc7a86e206a53b0da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c34f0d5b240a2eabd14fa1b3d053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833b5720c28f5885401078b4866dd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f358feccc9c65a5c497e8c80c867a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d23aec391bbfdd09a84c71ad98507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ecca7ee9b209b7e0ebd02bc661d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aee640d5771b549791f2ae027fd94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5acb6d52088551c95d2209f141ee32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc118732bac95573f0a7d73ecabdf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784158e3caff16c5530c1c199663e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727cebd51232b094f85c0857b3baebf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc9353aa894b27d13e40e44e28e3e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc01b16cc22e5260ae58477c2034f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c2f6aa00efdde69c88bc20f99108261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394546aef65ade6e067a0b6b746ed4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ef3c71ddb48fc78f8fba656242d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ba95bf081029c9dc8e2a4b8b5792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb2651e3d06d5db631e8e7ae2ac79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4029dc9190992357b6ebdd88a5d3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e467277d733afbeef5f562f917c96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df82f772a4dd3fcae1b85eb0830d4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1ebffdaf9335f8f00717552b57b93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7f920a3e447114de8d11bc7a36a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955410df792a006e35e13e232bc615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee510cbbe661f01a1c2a692a84c5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1ec099627b60bdf0a9518b3b54ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd729ae2515a0a1440ee6ced998746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3aa4408f58886afdfd48715a7cbdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7882fdbc356b66d52904170590a945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677816de66896d65ca79ae8b1dbb47c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767bfb6401f06a03ec8707c2c056a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e1bcde703ec15968afbb43d1267c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313ffa1067b61e4651beedb33d72bb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3c1611273167fd1679aa4bc17ab5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed93311cbc78a23328cb53ae2ad40b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cff29f8efad088dba39ec1ea65501283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d1fa511c7a1043fe61634ad000abf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33d0a2c1987ba43c057a2d402085b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c525f011add8e03a3d63a5fbfe0ff8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb54efe9255d3204d04a69bdd6d76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31824fd9c0b56a1162852090effb6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b896fef9be1956256206465b1fca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac8c7095fba7945fda8c7df39581b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65646a55868c7b044739baf43105225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c83f550680c27ecf4899cad4f081292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d388517ab459b155498d50c48cf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ece977fa005a5cf066178e889a9bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae882f55440717a0915ea90157095c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc78c0600b1264b2a18df4cb154524296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34547eb0c18bb4412ec4c04b80a84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64cfbe215e4b1627e2ea427ecbe7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbc311a417dfeda73210e3958db1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1809762911045012ca30a724a7bea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe62fb55e213d5b86092cc789ffd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b773c7e3b5c0c03ca16937ba38382302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207162bad7754b576165c5b4bc4e9784303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0cded7db6c0d402b1509f7c6fdb0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5f48a5927ca4d3ad19724a0bea9f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e49bef9db0ef4ad2cd53c2fbb2ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d1191b12470ddfdb1989013dc041307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3563a1205f8d677ce6351f6914e8a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c6b06420e192591bae728c2a9e54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4598b89ed06a458342450a02113fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d575a13142ad04004c277a03a8bae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9fa568af62ebf9be4bf039e3bb09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ed3a64765735221754b8323a9c4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc78abb2c7be05353d54d866e5e9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36bcf3992b623c4c0315f516ce9c16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e399f92e9057aaf1754f590c0e6360316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0556ec42633ff9c782b3f16b96dcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4543febcef533bb9b89abe24ea072e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e843e4f6422f9c25567afa5ae1cd66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5c8fff118af9b09bbd83fa8f4063320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333401782487cc28ae40fecfe35c07c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99d8550d72c4c6ae10da80b78300c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b865333123d64659d7e9091a7022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd4f188dd39eaa40ff3f9f7545517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b25a516ebd7ece1030c495424f21d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23797b4440cf6fc80feec04f60559a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242bf08fa25db3cb84ab83a57e288f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa33ecd5a452bea618c841f5db332328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb311fb3585e7dfc2bdae104928bb99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961b8788d25b0b8f0c681254e75d0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fd403eadcb8941e656f483584d0e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda63132e2508402c5794fcc26d9c0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96556e9a080d7f1f9b9a0693d41459d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2c21fd1daa49f8999407382a4362334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596514926219999d9e08103e1a0c3ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de0f2894470d239633f307143caf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a84d5838930953050dc1293e77aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d6f91a427c0e68ecbc0e14c136f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8269be0a91ba82e8c48a2894f05e54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50919043d74ba4f18c549ec97e5096340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b5e766f9a6cb920abc63d5eba85d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce260d1394d9615357f632e4cb96cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0b89fd33fc3f4f06995ad20aa9c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0847407080f658b214cdc3be7345f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0920bee8f792bf827a3f0f5de1d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f3a74bfc727180e5c792b20ecb4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674c93d78103c898ef3b5d498a164b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4dc1711419b48445d1bd902703526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c3942fc4f34a85b0b8bc58b5a5ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5f63bbbdf9077037029c14b7c9caa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204aa906afe4be9decfd0b6bbb8cb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129f993a0c09e03577ee5bb8833940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b25065b443b133ef59d6855bb9ad8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1def392b255c1ca1b9fbbf09907e51a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240dcbf7f181c5467dd98e7cfbc734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066013a08f2f5b3f35f6b42f2de8e2f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94db951f41a205280179eeb097a84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4198116003ab7be2266b7b5cba539358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443e98cc865890927c6995d437b1a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686fb20df8bc43c65e3594e25ac4b6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa1a2d73597b568d60429d886d838361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071172510ec217d9ecf61e75d02bde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85ea3236b9b82062a12392f543392b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a899f3191d9ac2cb9ce13de8f995db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f684720adce87094b3dbd22eb934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ce39032543c5aaca8171146d9006366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d5cde7e62fbc36e431a39ef8b903367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d129921358380e34fbc2e3b1efe31e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f844fd6625ae1bc280eda42949e3b83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976188a6c877c5aa0cfe5542e4f546bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea03452f62cc4887860c8b08bc204371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a67b9ab60004f3a61c971ff119a48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df0b580650be2b00a267f328b861e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b197009f21af0b7990eab42272b00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc9f6d04739b445b9ec08de33e0673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ad0829fc71566ef5ab8f738a2483376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603ed32a12286da9ec73748c34aad30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f45293ba7ed539c4740bc0121c87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fdc3af666fc4c4b79be8cb9931a04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1cce3e7c3ed5beb7d84c05bca1061380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b246d308762c726f7d7e89ebd09c8c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740226d8f8544a1efb24540c913950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae180336d4b5a1b35188e6e3f7d0bca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934c662732f062fd5efd56cff12f07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0d3489c43839eef6616e5b047303f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3f7d9e96ed559eda778928e9ca42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb80f074320239bed824c82dc1652387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadfdf76c2dbd02841745b27c98f4c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26852976a9e4b181d25b00c3603a1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129085aeb6e42113bb8509a7199941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b231dc89ec426f4b673e71eda130391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a62ee6bd0ed4d85d66b1922b37c8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803849f0ed4accac935beb76dd9409c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd10c04bb9ecf73b3d6c02427f0d0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a63ddf621741350a6e0c78a17f92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2a1274083ec3b8a3091b926254b29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d56b19f7f35bb8a629e26c6bbfa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac5bf7cb5f050f3cdb7f768b02bce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453c8b81311e0adcd5b6621df3f87e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df11dcd54ee9b817028578ccd27863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d5765c70668f110340acc061c00c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39336f4aafdd0ce13f2deaad4606aae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f99a806f9fce9299aa509a92a204403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19025cb8d678f70de2c0e4187f4a2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839f55fc4a144c8d0df04052ea1d577405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602d5db39753c1ff9f6ea35a42b88a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d3e308304272381a48cb5e125bad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa53a9bf81b810cc99c61354895e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c359897167feeefdedbdd7b58a6646409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f20a8a585240a4851cd87cf4d8ee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f64025f29d4ae15a742510255606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c32b16ce3c3230491e5d475b8cc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5cdbb167c18497c14c7ce51930907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33cd1ccb6d169b4e3476d9fb8b8d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713803c7b620e7eeba98389ae82f6387415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d27c77b550a6ea26acab058ab4cdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a2a45a9731384ea3894fdf859348417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2ef18aa7879b01daf1618a2b4923418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefd2dc048f20a1158f01f255ada94c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b1b76371264803833923daf9b0978420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd28790d214e417115c86a5af124dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5cff12e39c27640929c120102bf83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bc5bff925e0d236bdafea3378d16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb39081bc2c652457bd588a5166257424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263498cfe93b2b63099072b510ae5cd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a6d0f1d2c18c52f968960a3c9868426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09773ab51cea23be93b3cecdf60acc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e374e945090345baafc3706b34d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705748e49d6a9dfdf9e2c831d56631d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c45bdb324ef9783c9675d85b34dd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712127d228227a00ef1774e74338bde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210728c62c80434e548f71533d214377432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bd200c9e6cb41fc5f2494cb903ca3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651a264ab5b2552772c9575e0da9821434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f3d2c3bcd9eafd3331b75aa4a262435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe523344604c55123b8978f84ba5fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020fe78d293b5f8aa54e6348bd74d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c758e77f099a7d301a7dbadd589d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1338cc370f2a476ad44c54361f2413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53e745b9fe5964e1fd8afba9e808dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c38aebd63fb2bf08dcce5d9034cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a61c23334f34ae698934ab16daf3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966d46bac9161616f200b4a7d126ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076f49de1be3ef9de7c6f48fb8571b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649827df12d328a8969bfa757ceceb48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46de8ca02896cd3709f919720e8ba7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d6783c8b5b33ea1b5fc3676617c26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8132f11049bd888ea6b871def9bff8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb6c7d1223e0c0be3527ba85722bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b74c036cb4c8e2cc9b8a27c3a226450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dccadd0bfd4efc36183498487fe3db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347ea80d2f277d3d414a403834cfeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062efc34ec9e773cb7358881b30243453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e37280b12ebf86f3bd7f24e8abc2a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8402ac6e4b8d68ccaee41da58d152455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44772b8a72f223e9d16297935744d64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c57c00d354d4eb004e8ec5fa75a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6c5dea7d93cbff91c41fc72d0879a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a18d0f67cb8d1562be20602c54b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf21436cc6d7275f9510bbd780117d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ac0799e613ba6f99d83da151b423f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22592b78241663c4e40b29ea2165e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee4c960640b6922d17affb46215721463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fcafed0edd1b833fb53037675d26f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a2042dc1ee23233c4964b05ce32c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34411f7446f624e38ebc8576697f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40b7bbe9dd82e1d88370df291928e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72aa0a4ae62c4474a28456d5e0366b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a65634422fc8e987bc49893e8dc40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57a8286e3ad18831120bc1b9f3efb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10ad604bab7012c15919fcaf85ce2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de3f66995fb37dcd0ccdce33b9559472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55efdb1e97875f93d05fed32bf599b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5758001b68284635a13993c3e9a8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1e305d4e6618c6b0dfeea5668e91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae253db9a59273095545a582e2e34d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d516a30bd6e43514837c682301093d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d212e4aa0275ff4285960fc8ab85bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9dc8f9fd147d1d1c8b6f92d13a6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3c48b38c6f5d83f534b0271658c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e3fe34b187ee21676e144be79889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc4cb74cf0f7eede29939cc00574ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd06b02146b3a9701ae92c9efbeab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0356bba8c11834482d9ed1c8b685a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1afa05ccd72e5867397fc47b60f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b0198d4edfd5a24e53d8f9afe796b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a0ff7c41fd727e614cbe240806ccf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2bf6402a5c32fa503e9f77b935a73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c167854cffb8fcf25eb02ceb31d2489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502010faefc9342cb4a401f45e84434d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a90bf9e65831bac4e7b160f655882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef7a1b8de6647096c4ac91cd5100143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7ece3d9334917192d6402d5cd9f184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458491a9e18ebb3261a21ae719df905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b846512e6b0370156fababf345f36d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d03aab2cad0567195d4cffe9e99be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f349aa5b06860f17d79f5c37f0afd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de64185d9400585ee07443deb7aa829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e6b6192b38f6674898ec6732054c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d291f9748905da75d50d746507a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e7b3b1f10af0289712044829010812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038259d8b549e5a0371680214187bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f75ec835829c1cbeba56051e1c3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd812aa77b62f21018ff154306a404315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca64e17a6339429e67ab3499ae76416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e935f96025fa7eb11d0c8d1ee7c7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5ed59e8c65a0e2353bed2f0a553f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992d0e2ce057a7576feda6c6eeb7e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa944bd399ef8db4e00ce481f643d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc97855cdf214018668b3714cf31a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b464f658798525668b163841d1faa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e7ee10973b6b6263a4bc98919100923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941e4024258be75367e2a69671a50a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd8e39502faf6cff4c9afd42ac77725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e982e8c9a0fa74c9b986d734a338e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc0e1582b593a669b7822bd8aaae227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03ef18cc16fec7b69ef1134bd632528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938786b196d480be4d8c089a1ff6a7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd269e9d6c9d9fc0637209cfb4d2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da7b2956d3fe32cba8161d5d53c9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f9d5db6455730639a569239437f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01f880777c57e4fbb62a591d26abb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a601fd003f54ab1e4bf4891a4e389f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d029db63193b7ed344650ed78bba335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72912116a3dd37ef3db4d1524e50736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963adbe24b635b40956ea93353860b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741e0f82e2e75fc967b9c6177cc21838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c46e8339ce585e31c9541023bc3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c001ed2d8e19f15b4f7865a3997a7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199ebd3b2596707f941f4b49815f9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e56133c645ac2853aae8b73980c57342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd556c0ab4c65f255b74dd403fa7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc188e0687438643619b1a4299798244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f475f721820357a6161d7e32cbc70c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59340246b99edc552be7cceab1d5e36746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea772daedc3056c8472263e3e5df363247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e6717ff125adad32a69175a2348748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c446f2a6b7cd459300f154cab705149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313fb8b4e5685672dd49bfc2717c4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824b8b4077d721f475beeb569fd24051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1be3cbd4fd670dcf30fa64404b72e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade24b71071b34514a6c08428a43a7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03fe52975c76b6cc571585288ceb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc897b27fc406b353af4ebf4f2959e9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc523157c9b34aba6ad7e02e3427b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528de85e6ef14874e729f3403cf3dfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac137b7e9472d68de7e2e1fd644a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1479c77bc103a4173d0105cc0cb08ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350239cfa2223fc0589788e24e871760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdb1e43f8adb58cd8b8d0ff61783b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f6ee8a5ab9121a944ed37cd917e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b5ef5416f8c70da24b2f37499e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece835541a41cd3c14d0e014873e14fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1fbd92f2165d513c890b61b6d0d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a1a6aa304c44b0286f7333c6dc4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ea06d7085b8f50d002cc788d8b3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a2e3696915e51b1b191ecd9b18ebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402da53be2c981b610906b89820ce6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0051a888eb45d0cb84e403c9c322170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c188b726b2a9d0a6eedb7f18dc68271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1c1a6370f38d8f6e2fff7c11ed4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b4d379ab3b191048e713906c9bd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318c504c26c94ab74477725fc702f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8851842a1d7d2a38a1fbdcdd9fdf9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b8feb5edbf7f11490aabbeaab29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b5fe509106630ef5d8d2b463417ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cfddaac8042d2d2aa95410e50535978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8a5ac89d5ebf561462151121dd0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913ce9e46436903a1420ae8020024580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8635a11c5116308ebfd8a2fb179d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef30a0e952c5a90ded89c054fbe6e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d1c7db82d4d1d9ce85e56423a52c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36943132f086c5c9359caaac2ee5146a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1a7c4a6aaa9e94ceded3a3881148e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29101efcc1457a4907a28f748875f0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee097050b410ea463bad1b620ce1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633604e56b8de15d2e148a04ac6f0a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e378995d8470705595d2fbe68c4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3802eee07a62e0eaeb356b695d8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c29c8c5f494d0f3e49dcf68dc4e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd17b9b429e370ee36a0f13262d0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850febe8c914d66cf0fe419fdeac6d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f088379bf30c2016d2c04c2e89ea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb531b820ec8ce301dd863180d97de495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f5d9b0e541cb4193dbd7c0346ebe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8749583becbc9086ad09c36703c92497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f0fa078dd180d726d8b4e8749f0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcab069b6996dd3ba48dbe9dd98b1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9532ecac4a81d109ee232b4273f034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5cf4c66106e405eec8951364e0a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99893812ed99390fd548bc583ca48e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ead4885831ffaf37dc7e84dc1ac460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7cfdd73e53a1e3cce61a487adfa2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf07fef1699bff5e3b09db6183d8fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4075b60d872acd5bd0fa3df93900106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63879efef63b916028bbcd2b55003107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4d9faaaa978990fd3d8aef243f29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241a9a4bf198bd4064669c0e6f12617109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6a28eb236d8cd8173b3efc1d33de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537cf2fee9310b94c8913b6c472de1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e8c29224022f8e7124bbc1631d9ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a89ad8275c5b261674f24b23bb1ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b288dd9b5355a3277583ba9bc52d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787dd25669975f6307f01a98d88bcf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee6d280b47bacd976d4c55af271fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7f4abcaca2df47d15c03ca1654ef2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c3f9f8030df41ff9ec21f1474465118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a023efe458f939c911ab08b4dbbba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2d6a295a2f89e61924530916e854120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59cabe50e7db8daf377cd3b27176ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefdd5f37fd8da4f789ff1eb6cb9e9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059b332bec3111a8db5d02803913050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d5a49846930a4808d29452fbadab8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a8dce6aea534b943e1d0c61cea31a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c59ed0ba7cafde96236eb4a2fbf92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e17fd481dd32776ed598e21db17b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d65bee38e09239a2bb21980b1bdbf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ecf0fcb925e000d329e03e88004f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b29fd032a3fc55eabe46f36fe442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283c9ea4f2bc01a3a3c94282bab9105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b100278642d34ebd4139621ebe9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f12e1ea5d6c569f56cb658414fb60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9f66686b51bf7459778be56703cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe77cdafcb1bea29fa702ba93f393f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea70b0256642e32e54f7e56cc64f5d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0ea0dbc8845469db89049f03529e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057ddc29b421a74c4e852cde35fca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1538c4c60c2aaf6644c368302310bbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb0950d04f93a0df7c8b6a9804a2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269024f2e9d7ce705b56da6cca28c976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb3c73458ef36ba227a76499c794d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd24f8ac4575d3dcbd997b3ba23af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d151dbd38b8433aaf25cf4f89579b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1369dea6901a4613502903ebf500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147f692c31bc258f1ea703768a8ad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912d480bc30508be175db210613bc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3cba9076d325c368eaa2505fd3a03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1b8c2303df8239ac58e8cc996fbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c0781be14680ec8b3d9bf5b30a93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce14f61d56b09dc779405761e75b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d46ea6df4019ee16c5259c5c9f9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ac2c9ba37d23706f0b35380603e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4e6fb1df51e846c2af97458507ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b688a2b76613f8bb231271febff897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aacc5902a4e2945738970a6f936532156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d20a604596374c01ec8960b2b846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e52643cb10286c55a8e8ff0f1dff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470de318075e414b6233be1cc342b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208ba1c419a5b9bc59bdc22d44bf3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ee1aa4f2fc1e93427334c4970478161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344f2f7910c930e81baa60c1045dcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b050a2432304bc12f736a4b6582e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37851067e6c5a24a256d5045451f95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ece27cd522a07b9a7709581c5aea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f9c37751968949dddb929b6af05b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5fe65c5140c3f03a5833413e1a89a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ffd05dea7b2a1b967a4fb30eaa5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1685b3248e20ae852274a874da91640169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf36b203a164928f2c3c75ac1db39a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a120af6d239d26202044a301a5045171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018eefd90152f51a5922844dcbf2197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a98779cb9d275c38498dc2cf5d307c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796c149d5db05b99ba29a680d75c0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0833a55eac1c3d2943455ca154922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3826db7c19061a412bcb0f6a5369b2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c571bcce4d9d0013a466100bc3adfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3755d925b80a7ba131cfdb80a1f1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342544393b4389b4b6e4149edcd8e8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeaa57549670859c575f264628cb71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f993976f491cf8b43562a86da422181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e89c3060a9667e747b87f413b915182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc7e80e03142831fa5982c2590b19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0d7201d65985a1b99edcab48f5e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589285304232c649e44a31b39ec2e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db06b07898e34cb865cef0d8b8b3a1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95015b4fd825cc4b1880183584c82db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96041226094c2e0e67729cadfa16587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb38594abebfff32dda198dd10b12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42acc9a79f34689ed16fbce023600d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bec545f657a7e963ce1085345614c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1c30c0a2cb5a9e38c55925872be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea797b26093cb6c34d0570b1f2bb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e576703d0109a67da4d75808555b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d1453dfae32da4afd1777b5b64dd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ad346083aaa33c7daefcfe074d6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ca5b2dbcb5fdf87a1ecdd3331fd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e5296bb5c9695da58f24f5229b26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd86b3c1f14b75aeedf148df43048e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbe71ac59e02c92ab2e0145ca4be28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5ab429cb09093384176d1ed9d891201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d951d443630a41fd1b83c9d28866e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80707c34abf22957f499818082bed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236d8420d42603a7a6c49f409074f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277cfe0368b1eff3d7b69ede293ec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4974a4ba5a5297b7568e9bcd92d7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aef38bb9c01690c811af8e6c4b1bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801677b62efe5aeb8ae5b1f00a4fd752208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed191433f1d49ae7353a4682ac6dba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b32bb7af579312903f90bebc5063210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea657b79bfa5ad2039b86dcb4612ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ce6eb6e9ed10a46c7f15ddc24615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da773c4a9e640043af81504f38919f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab74af2453fa6800ce4f22d22001d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c10a95b5b00b6f4fc7747322c2871215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe30837e411eacb3d19ee0a8477ab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e116776d042294fab8dbcf3c03e4e21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd951d2de5ee6d4ad1411797af37a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561496f56166c52d4489ab92c6a2ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399922445c9457c8e4dea8abed0be0ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec320ef622760e91055b69abc7b5772221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a189cfc07b169f39a9335a1a13feee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c642355cc08510dcb24958ee913f34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d401fafc2ae90fe968287bc570ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f5828f3686f300987c45bf7f6f06c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df0b7a5ca0604a5dde47c9edf7cc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba89026aed1988a0b630ed854f7e13d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84fba26767855157964682dad1e58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03b46c8419728adf85e9d2831000a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a421a48572ac47d053892e3deffa70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059ac04975efbb391448bfbf7fe455231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abe78d58c3afc2b29326446999881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb26ec78815e06653712027111f79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ed522a9dc4e69dffd58839bcba94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243f8fa0b1b4e79d9419f625ff0749235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178a10336c171f875b4786ca74e9b03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b14f7222bd25b460d6817d108326237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56b9849f90022380f8fb5eab11bad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869a24b8f36a8309b0df73cbff19c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9e945c871ae054c5f7bd1ac5f063240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0600c93132dd2a942509c630ba91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c9ae758c76a6d516e82b58d0bb860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc9b130e3567ceafe7a2ac9fbbf15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17625d8b8bfa84a2302154155139ed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97633465b162e3f0a5f8e61a602bab7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b4a16f71d0a4e260295c919244c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a6da3e78e9e8bea18fb9173d3512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643948c27001a084800ccb4e55724412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fed9bfcb56232cd0c62d5f06ba0b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699c6eeda44aff7ffd47d6614d2f9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5e2c1a7c1a42efa3ce4a110c36cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e25681e0bb4a86d334cd1b176a600252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a3f4a7e82de2181e1e39ad391fb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21f9ea46ab06bf890b3ff4c25ffa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e755e3fe4faf70339062fed6e6921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e94f778fc676a6b5c67d23e6300e26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea0bd7c14d7f0c0a0a28d14c6ad1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df86b14a0058845669a1868a9b350258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504401148e616f31536891018a561f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c1bf8a8c754f463ca751fcea56cdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4eb53309b2b38e7e6f8bfb6efac3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5ba59e892dfc73e5546778e095ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4076661b2ccd54beb8a71ec3a3d5c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377f2daf20287d4a0872367f18bdabb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c1686b63cba1c5442ab5784d1b8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971b44517a29d9606cb2682413b541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783ff46ae175e005f2987926350c827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae64bfbb906e3735c07b0bac4b793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436742410b99e959eda67e82798ade269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e550b5cac5108de5b98ea9f2183fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96311cc1d001f030c78839c4338abd69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050cf7e7f8d8828fc5325330117f5f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34dea1621144ea94cda843628f7098273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f538f664516c05a89184206a30bd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd91f4e23e1c2349a82b2e42888c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff8cfd86633d62d73ccbb962dc4c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6a3539c48277a5f026b5e31b0998277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120434a9df0336e3ba3c11bb1a6bfee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8db216a58bc5724280c92b1648d2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f49a754818f93189807719b396cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77f1a6f539d3e223ed39bddefb0ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d75121182c4a20b0bb8b47ea2030282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a63de890cd0a9b9237edeaa39ae30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35054990c4f6051b1197b550b3c39b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ca4b453a8142eb7ee0021a9c17e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f76f414832de1627ee576d0359746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ccce185fa7370aa0fa48e44136d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661469aae200b6facd68013c8ac3ebe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cbb69fc0823da6ed64eecd11c7ca9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111126108db26b9bc06820bf31efb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25d9ef67412869359f5a6ee82bb80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8396cf9eb8bd3c17af15ae0bc112b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde487e837b05a0e0a841782f6fc0e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0373196aefe180e20d0941e04e5e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dda295ffa8194e47f0395ac2fa21c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829703096f692f9efb6b2f753874c483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a790d7e710137848af9f392654bac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741457602a6fde196fd2aabd9172dd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071238b8a9424c8aaee47422730a11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f55292953944a70df14b6d9529487300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcfe3d487066eba39fc499fb73b358301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fda4fa85771790f88098cbc0aacf4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550020ddb91a036664903abb004d42a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46acf968d66c145aa266eb1c8740ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84868683c562b7193e0a92ab7ecb85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f2c81405a5b0e727cfc52860c4cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2bf882341cc7e1ba5ddb27e7d7a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611fa4a63b504aa433b68122a05408308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10ca975a0ba787132bd7089201a6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ed9f1861c7923cb8eb308256fceb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302571a07d9f429a53c420dddabd8f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b276aa865990ae266571bc6a07abc01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaceb3557527c38f811346e11d8788313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcc740fb46c0d2dafab73021830365314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6baa5f6a2bfad27a3eb3b14395fc32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfebe08402d615a8cc2a7d11a5f7a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984a1701705f23bfbd2e7075a9aef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6692f7ae559f61340069db87bdc15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a928a45de776d91da1f41e8b416e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7302f8db361da78dd803f0a2c3b6a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429339e74cee88ee35b06a7e61e65827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b928951ae55113323f3cba4cd560e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376365f49c167326566d3b7362c0efe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae865bceb9ea943df2f05a983566e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5bea44a5189a866c97e245a68fe33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c80ac95576c5bd10816fbbe4174205326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0beb01d51b891067f2ec2b5f5ef1eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381dee42cb7f59c6b4f1ff62d4cac1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d6331f536ded7aaddba9a2e11a09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548875c7f1fec474d8ee9922e24688330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a225fded432ae7b65f843a00adc85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4e6cd18dbd6b02eb0112a06c838d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605351d03196f9696d87e828cb455b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685881b37204ee4afa7c9fdd3a7a7c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff549ced003feb9e8c576f87b6e7d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c1423ad2bcc163e9f30f379d90081336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746eec8aae2cf16a72a067f3f05be8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059d75022fecc5e1685077e81edd6ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042803519cf116fb66303fe52dc40763339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84b7c34a9b3f0fa18f13dee5fb476340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9172e65fb850517ea7ba2f7bee9216341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a657b168c8e2b1925f1bdcfaf46aef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2638186e74c81e43127dfef2162f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ca146f37544c7b29414a4b4f281b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197a5db1aa010484c7004976411f8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed8bd282fa9fe028d7af9dce7a5f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f9d797909f71d37cd51937d1213d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489be8563a10a9ff4db82a728f2ba0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d629de15e4386aa734367a80a2bf772349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c2e38a0e69aa7e000a5c28eac4a65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b8176dbf761a27924b772566b6dee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400889be70e356441831085c1f8267352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c89e1f71a635cc45b51c9d6604f9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80127590eae1199f93ba7931879179354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d04519a601b8b02f8721525a4fb40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d332defb58a4e6623df77cef90fa91f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a678bf5d4dc76ad79534253a66405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229a9203a1fc4bf39cf05ec19a8b41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127cd73e2a5e5fc6fa0f2bad5d9257359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e685a27657b41a6e0a0a15e79b686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1d28143d1b24a3b6f685cc0c8daf3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4afd91817a09322612cefa8098a161362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4508fd84bb30d57ae0f4c4292069fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54adb993e673b360b65967d519f02cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809bf62005a0feaf9d6ba072148652a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d137eee42d1c20414bafd866f24925366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681190f8f242488f3af7738e0c74509367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e7e7362874930b58fa15f338109f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e4f0f7b410f9b18075d4604e1c31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80a62ea9a4cb9b01302de6210404f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0466fe624be19bb957d48626689ebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189666434cafc537cc768a18b928be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ecb87001ab3e1e3c23925e12bcb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebaf604d226c4a25518d81efb11e03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef856e49f0c5c866854e164fce28190375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bb29dee13bc48c6e944566d13da72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aedf85920d598af5bf0bd1c8e2a416377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9be42072912f880d13f18901fa97c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb30fbeb7148b32f874f2882794b52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa3a8d025a7490a008b0fb3dc1c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2eec37c99e4aeb9addbebc6be2cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e626caca0986d71af8600ec28b6c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ab7d034724ed4e18381ff479aeb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9da563f67553dd5841ce5912714d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb87f42841a1c680e2de98f590290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4a38605f3c36c6cfec2de9921419386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142499efe724f2df1ca523111cfae2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46be928ab22d0a456eb926f15ea6d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114687cc9587234d342ce0d8529492f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a334ed9f080d09969e78ba09c8b6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9c6f3482c56af933c7d6ff9e0fe61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4dbf3242659b54c99c2023cbd9122392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1ef64b8bcfc244b534518fd6f1af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3c268ad8cafb25b4db01dbbaf68e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3f4d53763cd6cb3bc7fd3fa4290a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23665006eac070b5e5af53a3fd1f1e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006756e87d88150b747325c2496c118397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883da82f23ba02873477b9d06b68e36d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87c018d6495e1f3b59a42a927a17f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f08ed5fa98768ed7ddedc5389ed7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e08085994e7610c469a3cc7101ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97e58989ff4b1b71379ba45d02c8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f5f5e7d23c4ff17cc85589f7fc5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a542a6a2fb671c599016ae61cbfde8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da9836c015fcd3b667a6311b032272405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83ba74f43211bf77c70472dc81912406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411513acc8e1996a42d4b3cb1e50559407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa6c4b97719c5fbaf7bbf29c03de1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d0b6b677aaee2040e2ced7697d03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc9913038cad6bfcbb02782be8726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a7143d4a32e10f77f8081d0ee57a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead3945a8287285a196ce01dc7dfa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a6e9467f62b08fbe18e85950e59b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e02583942b607e7bc014faef83841414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b42d4ef45fba6fc84e03f49ebb100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b40557b6a158b54cc373bfe280104416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec87e09867a80b9959aa0403992671417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0b2fefc54b4761c06c6efe8e731f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4347ea476df1a5f17f7c7c3114942d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6827bf4a59d62fb29c00ab9ca9e2b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc2f1cb6c8ea8f91ae54e430a68fff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a76489edb2b5ca802cc7a80468944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4791c85a3e16347a473db81f5e3da22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04bdcd1c981e17be80fdd7ac20b033424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503280d9aa6b5bec74cf94636f3c0757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6a4d6632f854186664cdcbbb5b2fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0b277c706dcf61f36f47652f21e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91705abcbd19136a7df8c6b413ad712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a951271df6ab065d36a84bc151e72a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a7c7204d494d105cb3e002b2e254430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2897c1b117899a8ead99ded3131dfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fdd7ec283ca6a8628cdac3e0003f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389e758675e9f9343350a62fd5de01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea5e3647d5dc08f46fe9fef0a3be4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65aa4e160bff6ba8d315d190924587435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f2322135424d75a03f8d9ee92d7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a95d5e251fe0fbb3b9ee142711385a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d530c8ed2b35904ae21adc86fbbdcb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d884905e6f77896256a44654421e948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3453e23463d06f9ba60c28cb45d14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282f8d480fe0244be576b88413095b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0559f368208007cb0ee876189ff59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b7b3351130185ede9d29a0bde254443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d689f812951feaeb5cad0319d7b0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2754f4f973a6b1373d4dee31a03ba2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87dccd3118a783c4bfbb138918e804446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936faccd60d4941e9461b9aa78d88b9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f90f04ceadab573069fda2d2f4031448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023ffc5d14a8f74aaefc3ef2c5a055449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e0e7be682e0dbea51f124c833e087450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d809fc1d4a3a63e9dc4c3dd2560681b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf4e4bdef8377a5747962afe77e9a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12ce037cb97654e10ac0e8710342a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbafc2a6b2903c36138e6ab85c27e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e95257645a94be48fd1b51ce889610455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25463cbd3940d804aae23fde7c2e85b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e5a46f91d7c314c209ccb3c18de1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba710447eabb1ac0c6b808be8900e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251a5c9ffaa9d7c5f191d0b0416690459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757bee625716596eca416127f973f3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac0d17af2b4822c04bb988e80ea4ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd2d215e023d72998084fd9b3c903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379591afb42ae484115b793fa015f3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc040f4aae5b5e5b0a37ec108302eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4ef9eb73bfa89c90ce8d83e4694c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6172c32d6cc405d44b8c3d40077e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158085637ffb56bbddb93a70428938467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71cb2f005a2cf93c7f75fd2a238862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902919e44ee12140a807f10ad2477ce5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d6cc3b03d61baafc3541d8c60579470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a8cd117505a3135958a5862f472b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969dec9e9c800dc4f46d96f41ccb79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0f00ee3d10681770ec357b02db67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c868ef71ea96f3a7ff2207d36b70e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce10d00ff6918fb55e530d8acaa586475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48e68ca7c5bf9937a35f9c36871ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110888aec2d16589bf7f12a0df4fb0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e235e1b88a54f8673ba852f0bbe001d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c949c0bc23d9fdb8048f36bcf174479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>