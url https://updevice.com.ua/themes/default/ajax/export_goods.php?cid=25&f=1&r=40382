--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f1d7b17c5f93d29448a255943f571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6bd85d7f487b5a9b07abb54a28c802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce6574d65c4197ee835c534ccd02f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa18e045ef6e6e5cbcd926b730b49e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c681a86e74b2329765021e5dcd639ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a5828b2bad74f7e4efa8907ed11d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7431349dc228e1382d5538af721c4257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a71b54edc1c9f96e81e57466f31d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b6dfbd1e15e675ebf7009474c9acc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56dc761e1ee58ec7e2d8c47cb7121510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdaeca775e23c0ae20e754c2c0b5bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4c4df242b1f4e55ea50dff1f414f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6713b78655702717551e974af3fe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b47cb892cc27b96a35948571de2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f824589ed3509e06dd9fac38cd0af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004097322c96e369221a6ce1e96e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbac3e65bf74de853ccbc755824cbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097729e3b21c07952f099d99ae425418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297123c59b1d95a65d0307e3dfcae05e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4070042bc99a3cf2ae0724e2b033c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4558487884400470474f4c227614de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d693ad2f1444db29cfc33696d17f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ad2ae0516fa325abea2c4cef63e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d7db1c8ec51a2d674bd84b11089a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030eef96f3bdc709dce1893479da93425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509feaae3dd0bbfe004422cfe10e13d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233f8ca670c588ab667c373a47fbfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0072898130cdee8623698eef85d40aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c607e728d7e39563f8c284301bcf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f6db65ca083a3c3698b1e2c30f2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5054b06afaeb4c94280f53a70c5649731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222adcb5a7ccc3a8dd7685f94834c3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbba86c339f42a19523243b106bb8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb418e8da59f9bbc07b976e8e8b3d25134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d7b8ac42b39b2364ca86a22168a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822cac1d4aab06bf9aff86421aacde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3f4eb4973f68a0d898867fccd353c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927182865cc697399f777753ce1e0f4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9164ca6cb101afe96806c010ba0ed939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef3d9b9a3f491484486f071b3b8b6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e02cb324e70a4fcc764092a1817d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2671748f408becd1cbacb4e1b3233942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c074dde007eb53a11fd9e755d275a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0741a645874b35c34e78771557cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae6b411b21799164935b39a4c4b3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f012b7d770465933b191b7d55e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a9dd89caffad02dd5d4b9d7e076147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aadee5084f5572b2f0729bf7ab18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46313fdce1b406e597d9f6f0fe15f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f14075a61007c064b2728c2af519250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f237423427742f615115fd2ba3c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b532eaeaf5f78be49d01beeec3c0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a8551a065115218e46c2482f243a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e214087f341cf5a1147f94f540e8b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57298ec33909c58a9a5b28048232385555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc3201bd40952559551eeac13464e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9e4e1b17544af282a85e2ac059c5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133809107bed3d451ef52ac85cd59558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54d7b6c718f36a8c33ecaadd227cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fc1b33c3131abe27203c67b08942f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a81f52b8ecfb73f492b6e0cfdee3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87671ca4713bfee53ef4d5b352053ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bbf6816bec8d3bc55599c0fa9ed0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603489952b733af8986eaa2e6124da764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b096c7b20029157e4ab618a139b8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f4558db41e98c2f9c36cba09e2d4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5a4895634fa79c9963f08010522e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e14e2442586e7a5b85c953282324d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936442553c5a4af7c430e3b8bad600669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b18ef795950f260717daf9b7a049070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c82aaf59821ff7664accdeb7425ebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1377eda6ab7ecfbd9190d0fc711dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b365cfd4b14acfe32b34416142875d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bab1bf4c46a63ed6b1cc81cfb2bf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad645730524fdcb2af688ecf81ef7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0aecb3665a40f6c019d25d568aec976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d35bfa76e1196eebb53a64ac3ee0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389489dc5d925d837090f0ded129fff278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d3ed43b4cbed6523b1eedeae857979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c3aacec89eb40c69e4c8d5586750c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296ff2bb398a11211741dda9c1d6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5e770564a126889f867d46d55f5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb15414ba38c210ec57d21d063678383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ce436ce82a580e7579f771bae40584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff679dfae6a4228596fd993225ba7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436c886a08f94d386a480b1fc306ccc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088d5b64cb75ff6be377979d56af85d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f41112ecc8b6e01efc08d356e34a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb1fa3b22cc22cda504851924932c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac880af437eb519d097b0ef3aa5f3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce12cb43b63e6bc9f1155defd330fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13305c67fbbbf44801a99aeac97fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ee1adb1f1432a38da9f4c118d64993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9407452817957cce18cbcf52271811494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed5b32181f38c45803a4eddc6695795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431eb0f1f0c68ab677ef7cc254154396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11cbf7783805a5a2b6fae17ee63a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1593c33099c98152913acc25637a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9027bd1b1eb886916d04da0f0823f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36042a781f6263a381c55c03effe0266100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9e4bbb2d7c0edf4d4d0962ea6960101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61da82530885bc9bebbce28556d40a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c10ae659806470ece34e001182d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755293fad5ea16bd8d0e9e7e447d927104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba6a5d4fd0b198455d2c3cb1226ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a7093a5d13faf953c0581c0c0973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b659c053e59997122dfe1ef16bcdad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293987f02a31e8b5cab0a033d0769b7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c7a536b40f2a39b49da86b299c46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a04ef23f2b57c69bbdca55ba1ccbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b620d69140400af225ba3111d4999a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b08e16e9505cc4a76d58fd42a8be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8a3c9b6287af0843fd71db27e2f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fc560bc8f0e8238bae82c176390b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d45c742385c6606d078725df68154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eabdc41c1354b812f2cd94c1338571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2036e0fd7aeccdad51833e7319aa3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac71c289569342283fcbd28c976a63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89776181e640f6d6222e774ad46eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee9a9928646896cc33d8a905e1cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cbf20b927548da64dedf72464dbfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0e9fe379cea9ffbd8d57fb24ce5a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b865ac79665a27a1eed7331532f903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b06e193cb50d7bddafc2c56c3d082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d705b82ee19f6d4aed9b7cf65dae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0e84246fcb34fa04ad42f416a572126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777722a893ff498becbfa2aac20d3b2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db76375fa7e0432a251aee5c0b042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ab989a602eade76f95cc1ce84221129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be7dae017387643e712cca0d91742130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b4454756b07c2d495ef456071c1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822dd9b39db8dade47d7edd415437d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836d113674ab1d7557a9892a5b783ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b907298f010b335f2d4741d3913d35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2276eeadf72aea8377037bfc312f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937ff5a40ec1f4ead77f0b2a8cec58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ba2c89a9cf6de9e5a64f0e758e53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eaa720bc8d5efc742d5c8473630be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602f6ffa86d0d3b7faced5937d2e8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4afaa3e7a5bbaaa13b53f82ac4b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efb3e6c41f67cce41eb7344f295e48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6044392761beeee9d9a8470449399c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a005c20e9a6db300652dce062bff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07a09c07ebfca06deb743bb0e6aea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2c6b9e851e3561e1e6dca38ca3e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7142e419569ee12a2b4875aa75dab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76014c797a7180cd716612d97931e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950dba656ce67c4fa028ac642a017a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463aff168232e11bd845f874a4f9687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef321dfff55b7c94c5b83549e8f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ebf2027adb44b732d07eb523e96f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f277a1cd8a6cf49a5154a382f52991152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63880de09a13b3e5341d1b3b045b34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef0f57d762acc2a3ccd84c71389019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ebd1b70ff3c056a17194f5ea6c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf34c0fcb3ff27012213f08032d364156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36f61f7465813b72c4ad167c34f960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f40ada50e32928e94383c148f28a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7452b880d2530f98813c061e9f2c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff414b7317ff5378bc5294250cad50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7602476603b4a83448791a598f37f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af471c6230869b5604c99f19d1280162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0dcb4bee9c3602058db87aa62dd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f4dc58c9fedc14bbcc1eca1c13ce5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6907341f466a22b3fe0c10a410ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c89ae58db4b16f5cfb2521d4a4c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98c2fcc43045b94c66d502c0f12eb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26ab51e298cf6925270db8b3833b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c06759ad61dc0333464c0fc063ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129176ce0b1b001519eb8b454c07c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acb5763745bd6e1292888790c096e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d8d348fe7fb2a438c323fb64d7c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b4738b9d20987740c6c6ae8efef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996456008af57b372ff48835394c9c77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82457afb929a498e46fcc7bd33553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afdce9699e1218f757989c713d840176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f8935b5ded25129d251e5b0d62b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48735ec1056ce6c2b34a55952397ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc60fce3aa927fa2ca86836f0d20846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6345a21784aece6d5219f6e8ab265e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f024b5c0bec8e44adf6ab750e8171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a5539b91b60edea17ff56327e4bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff8835d7fae00a8860fe27fb4d406183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bf4d211281bb57656220b4380df36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9fed1653eedf270e1c8b0ef53f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3cbf72440bb594fcdb2b18ee9ac0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2885bde064de0568992b83786b2f04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b8fc36dfa94c34b8135a6308b8234188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d816624c65b8cc21764dd7a754ee582189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7eb602230a2845e6d11cf1850512d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903813bb62de810d643b28442c2095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2f785e23dade22917881c950427f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add494584cb5df91eaca89b6817b5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fa275a7dfad610bcb5d31fcc65c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b7c4a2385ffbe9733052b8a004fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315387ec01287daaefa682abcf0db07c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a261834e423ea8968ff283e15b7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea15800206ce77d7e94228bfab949c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad613ed556ea4cc298e204b88d55e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5b5326212ca2936040207d3d620f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe308ab504b24f0a8e969875e89f81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318250fbf6c6106e5d93eaf8e8101956202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101ad955eb8ab24973a94b49e1131f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293c6bc1ebef1c431fee7cf6f24a85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c3c2d594555ed434162ae058a315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced593416a4006d9ee2e2fdb74238f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e6fd37fa6ed6d41553f08412089a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4aa8d274eb4d766eb831826575033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74831a092d4f23c1758b0cbd924cb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5eab5b04db71a3498236b77fe6e58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53685a727adf1382ce410607d626c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a832eb29e2aeec3ee07cc1de9459212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f672b0985288eb7c57f12af7c5e9633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12adbc105be249ba78ee5217d44a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad4e887cbba97065658e68ed15081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38105f1849bec891f16a0f0f2a4e61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425a7d4d44c64cb9cfe5bd258baa56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b111dfbfb8ee2f5edd77bf167ece32c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6525cea10ebe41e723e82617ec53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d7b0ae495986cb8d1cc34cf35f87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23324ea11681cb45c315b74a753b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfcf9cc7839f56346c061d36d72cda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4324be1f34f424e84a89bb5ddc81a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd54cf12e4ec79737575a6cdfbec20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6a0be2176f0e7ef898735c86bbf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336af6c39c911f04a4ab1eef0ef219b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3c44ed7f4d129d5fc6d8a4f39dcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21212f95e8cf9e8485bc46bc36b6ec3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e47a6ffd0afda27100f2ad8a9ea95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9fcf76c6c5605f31f327fb0b82d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc22f75a20150307c8979a48fdb41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14295aea3541988103d07c6e28a835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ad276c196fe7c4b9fd8e98684d33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d72ca635e0c6b0fee043365ae5d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cca90e38bf99062be4f372747f03e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d4badd4768acfe0e3a7a7fd55c101236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6250069242cffe6fba39bbed7aed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece01115360c7c663602944a286b69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e374a8981de32baeefb92fcf3bf236239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13789ca46a0dacc4a05f966643eca014240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ad255a9c460347a754a28b47f204241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce01d6088bb9ddfade5eeb257c0da4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d978fd8d6e9db2afe7c84994abb1829243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be98e896e37ca98773ab95fca8d22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf8f05b87cdd67e23d5227891b8184245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df0eee87986b5946d0869a40d6148246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9060518637e73a0e7a52ade893457247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913daa32af23e6b385979d79288760248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1cab265139e5144a6c7c03d20c68d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f27a4bc3d65b2e35f01bf053a9b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2fb19cf24e7e9542ada7403ac5e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33d489e7cfeb28e5dc59f6d8f56b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc2a61e2a4f7b63166527457ba1cdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4cdb021f409b5a2543b2183643eaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de10b18aaeb88dbe267571c751c10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28b3ae1b55ae2ca08afd8904d1520256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0face53b917c81e25665ba414c62a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2af02f4d0f930ee1039b49d08e21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8175fa7d6b71460cd65a27d0b1fa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b06fbc6e9fcdff39e42aadeb711f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703931c13e66f941209b5a70e0643cc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab323acbda40ea6c75a6e6837cc331a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9c161673dd5597000dc31a0bd569d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89fa77a91e6e2121194aeafd91a760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260505de61fab0f266232e25cc2cfb0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616dce1e4e3275164ea0300b455107266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586f36749e8e5b3abfca7baf98d47d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d3931caf2d748e1ab444d3bca417e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6de2336a562edef0163d2ad0a9725269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41257783100ade20d07784111784383270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2cd6c4beadb24b182b026d02ed72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96625ad573487a2072bdd99efc150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50e462eee7cfe40a4f962bf0ae568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32992419fa434b8b5880b5d5ee2ca45c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8745621cd41a1c13a7927d1671edaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477584abd3281f1db30ba573687f7d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d3d9599d5d73c542f3fa6775e374277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587fa3f0daf4a36b161f6b54a57fa7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b1dac28c9868f125bc5c9cc57768279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f02fb48db1e58edaa054775a297bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb302fc77911b72a7c2836359654809281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60add3bd1d8411e4e7efdfe746581f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5115e45a0a8c4d933fe65cd1d672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b3f4ac270bcf1f478ba3d077d4d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00629435754bc536b722df693dd2734285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe11e1aa78e8f6cdb623bc0b63c46e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9555f4240fed0f6ae695fb8d2cf0d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4b539688636a44d2deb5797bedf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32c1237c55506fde088e1e5e92beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f702687b3f5310ab74801bc198706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052603f41df161d465e4be64f923b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409be9d01c519202ee49f5de7962b50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc3db0bda4e3f04f9bd6416bba84d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58dbe78934109378c9479c247dd3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebdbb8bf1eedaf55e6ed1408c31fc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f391f0bce5fdd8d243218d8e6cf9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2727967cbf24b93beaba37c3f9d71e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f45f9779f210601a12382a5473c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7495361012de19dfae051341aa77e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bea759117e04aa1f3706607de13ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d924b67cfc2d6c0b9933f5c5791a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9885ca2c83e3094bf75c76a1f3b3c04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b37709193b0b026043711b8fd28bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9052f081c808179a3244afbc2429c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e8f357a91eac7473e381bb7633e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bc469d2fa53fa211c4266d7c8f45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dabf3af560b643b499c76e86a3a6ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687aed71eebdee1a8aa4915fb56adb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db9b7796604492f64ec0d3393b64d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d1b2a93bec911b2046502771810f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf1986fac336d6862960be0d5ced2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899501f9fe5faa34a5f51ef11aa9c71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec245f96b4c18cf6ff5875d0f8a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7986c162d8548a2751c15c2957eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9830c3505cbbb028d5a08b0f99f71a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed016ade5eadbec4823e0935cb6beef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f9eb536f90ebeb03099d86fdfea4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7070ce03adcb0a9aec5223480ae72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fe6cef337e7a83516d1b2ac37030f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b25e6bf50b52dd1984561933520c73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a368bb4124faa6ccc60ac09829cbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601a89f50afc4e81cd0e019e037f97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4469d0d5de6d7980e2e4e8010a02b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1a8dd2b199ebc44ead81b44e47054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3f57643894e351fdfd4f7d7d5b62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4454e0a997509b5dbf962e3cf52b64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09388743f4a17022ece78bbd12436cf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da594e794bcb2dcce1376067b68a32b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2013d95a10db02e717d0c17e35b3ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c389076e38ba77bbf18223a5ad02c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968d5bf1ecb39fcdfaf34d140a0caf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea907663c4bf1d18e3a39ee04cfc6836332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63d843d2fba932323ad54ffa3c482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e437a718dc3a1f7bf8b9a5b9f9b2218334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b20cc15b261e698adedcf7db996c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c52c41e57ea0b8bd8e19b21232e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad6cb09366b40289612f5a632cd41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091cbe4244bb2fc2c4a7874f65ddb52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c18cbb3e306e0dc3c42089e79801c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc2fc9a25356210aed75280e4d258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dcbbe98a32c353c7bea513f52bd82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661742a9c1e18bdf3ef3ea5c812cef5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c50d9aa13ac2d308057fffbc26653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d199e890fbf19b20d5b50f07409f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcde9356416970e7b26d3f677dc7e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49495fca57906fcf896cb28acb1b384346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac737910c02fde3bed41f1622c6b6e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff80feac0cf97cc36153093d33dd28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee567085a34326f5f14d8463ec30d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e199c08b5b1ff7381ed3fb6bcafd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea095682a1090b295d78cd84cc7db363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83371699ce790c7b164437f8da48bc73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636988a17cfab50917ad577e740a1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975106eed7cc6d11a570d9423c34c5a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa433bd224b5ee8cebd8fdb3411472355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1ec6a6c40b4591a58e3152fe303f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d6c67bf8a603229eba6da20cd003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441607331b74a5ef6551fac8c663c23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4855e10c4136d966b6bcf7bb246a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b2d60d21ab7d301d54030472098c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f71e424f5c795e91533e5669b03cc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8fcadc82bf4684a0cea1854bda7aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336f235a508414a8c2666af5629980363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576aede85c80e91c4a3d2a6c55924ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b421ec41e789fc9d0268e7029fcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8477a6e4a1da4d48f1c5d6a7248f85c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5bff3285d88f4c40efcc1f3c53dc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce85019360d0d74eae5ef7ddb5bb74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350a34ae61faeedc3b4caf7dffeae9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ea0e5b7985018bbf3657c9382d8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2cbcb4101965295dec7ec3cc49ce1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fca3dee22c5a9db4aa132df4ea1b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279fce508ffdcbb7cabf172d4842c9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c680f8b65b521df89b63c6c21956374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714240bf25155759ac225c945dac3ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043024d5f7d4669332f73dd435f969d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f4efc8889707611b4110b013d4ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90b7b58af0774aa7f11e3a54ed8066378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5b99b8444231b52b5a55777a1481379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909d0f668d04ea30ab7a66c786bd4cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8cee3d1e90f591506fc01da1f67c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c222d30de28b6d277d0b452272b94a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6885d44624e8ea71c0a2908f4b12103383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796709de58dff4e663cd41146f1090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb474d9ce83be19a122176e0202587385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44472c75d1b830a474ef092607a6a99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020367d7c610b320f16ff3062c61254387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b27a0e2364424805d7c108ddd85c34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84898493cfeea681fc5723b781b900e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fff69a7aa87d779eba855835f467390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0215f9576144b3c0310b1993826ef4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703814f79c27731621e4f95cab24882392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3033334283115a64017cd546dc258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1459b51fbc6a8c7015bd6b7b25b75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519bd6b126f659dac8ec8895213ae58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda571e336edfa5239c7da0c9cacdc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69597e77e693bcdd1d8effce0ddfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803735680c08e478e380ec29b4c075e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a5a21aa4f587cda431e54b0202c73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9820cd1aafa18af2349b125f999d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff41ac776c86ac7548830ee391703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd491223ce15f491d1c9d70e25bfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba9c37a2dec32018281b95c4b77d9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd1ea1fb53fae4caa6d46e18a1b30b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0903e7dea429f073ae23e212f39302405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2bcbd700f3039f6e1a2301b46e6f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff2d475b7774257b75409d8c130d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb90ed9b96bb643b32d8110b6dce0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8510972980b28af22a2e900beba1782409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a42bcf8aeca4e79d51d4af5968445d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb58e1aaa0b44423dc491e7b7efc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2198145ccf7f54b21bc96b51459fe6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4212778ddc5154127e24d1f87a9d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817cc53e2846457b322b9deb7a0d00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deda0b7b1b22088d01a23beff6d063415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54980f7f651e7b5e27697ad65fd02b15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139fe27c176d36d022a10431331329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abdac5dda378cec6992588af57b72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe162bca05a7a964f4ff5bfc1cd4c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cebee4f158467c0762b24770abbe3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6017cfcc0c1bd54bc36c0dc6ab36e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e3ef2174844c79a4fde9b0030183422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc3eda952f0d3eb318357e295b194423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98824fa34067490b809be31580655424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c52ba75dd6324d7c6a2a13f25ffec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c93657249075f68e9816750969271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8194ca5a6f05856342b4e26c4beb17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797c6972e0f55ece0e25fcf52eecaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a962cd5095cbd634a99524ecb6fc1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287962de6206e468afe89d1b5b1d2559430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefe530ac07ae7d38ff9f788df8fb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7652621af31a38ec51de33338eca1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a42d94f66f27d42f5a9c618e25458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8d841028158dddffc2538c85e4830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee02ae4ca4a152c7602fc1d89bcff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd306f06397b79441cf36f216841a6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dc9c20254d90429b55dff2cba3f2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d715ac1ad8dbf7b50335836b27a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb7864092c2986184a01c0bdda802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e918316ed94ce1b51785fc6253b225440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e59b80ec729844ff29309ba705cfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d3aa6ccf5f47c562e895694ae779442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82253f9232d4d1f14da1b42da8301582443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538004adad8a5ceac02940aa0a050f0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcafa658c0b04453484f2b836a9edf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24103b8a4ee8444f7e6c3f08f6049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be2d32a83516ec8e684f0630454019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688501769c15b59d360a4f52703af2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9818fbc5ac314cba1bc64dc25005449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4efa4111433d17fb30d8f672e1cbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b25ad1a49f331db906ece5023d62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21cca858dfef909f9ae33c995e6bf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2420bbaec7b663ed12955cb9662b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a7e313e4b0edf4b56d76efb1cfdba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f0e838298abb38ce79371cba5e32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9775c658bbac28eba5f865397afde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc1e2f8280283aea41c5269acb84d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a05d19fd3880e1594a60c8b404eb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947a53d08508cf53f21b9dcf08e99e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462242ddd0fa2ea2a6541281d77497bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57e82cd380085c4c495ce78191051461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b882960c0748b25707848cae4335474462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f457b713c85ea111ded349327bc82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541495bce9f1ccad7347b388cb317ccc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3914590f53a2828bff18e2e71250e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397726c21c028efb2e045d8ef22cf73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd4030df05c4033c01b424657174db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be7a1fc7b0f134d41888d0bb0beed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b9ee5ab0b891e2571bcbb1609aa1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc5e7e60b3043954735016aba2321470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e11faf49cc171c87f085eedc8190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d55d2fe003b06352143daa18c04e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcde8ba47b8653c895f1412ac62a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09609764de83a4960889aa9d63e75db4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f749d03a655a7fe6ebeb9eff3ae34a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd68e1655d852f0d7f5ceb25e3d51e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886ca7d3dcd537c369fb07cce915a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac1cbb72be61cc2eda07217f33b9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1dcc03228b70a13986b7252bc11bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a7b470149d6df9d4e25c6df68662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e104cc654c7a7b425263cbfa56d93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22689920d850a622073613a002b79f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db81355d0768249326649fe2d812cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b07a81f151e77a1b457c90167c3ecc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eab553a5214bd2f5833f3028052a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01218b6e924aa238629ae4dfeeb323e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808370084d9f49a5935540a4a7340e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19aad2c522a08b4fe3283c483661c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ea395515162fe4298883999210eb489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f85b4c72f19282edcdf8ad4380561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99a78de29084bc85ed069563f14462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41f21b69c345cdfec4189ec0ea1103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529413e3df48d047d339742defe7e0d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b58e43b626617b17e7b8ecc6918be45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b2f3b5e402fe9cb1a54042a099b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127bee97a4c5f8c959d825349519427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599161262040c0f939566ccb6cb8898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4588d927b16acb073d41f6ac3ca21d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182f335ea3e2e9d192652564385ae810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d867effdc0b0974608dbe7274f2617d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff679301b988199112165f16f559612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a47f11430e78e3ec2dfa25419a4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37161f7a89ff467a268e4da736b7f8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54614fcd32c215922de3cb169353dbfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d65a0a185d945b157b7059ad463bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02f8266758290c513e072067ac83f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3127564831bd5fad330cddaced1f3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373674bed2a727996bc591af7a59c1e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538bf0703144a7291deba5fd8f83c5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c886d74153eb265f498640cb0982d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665394dad7181c51cee217296691ca3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a8aebfb84dfcae63cc544b5f0199b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49543bccc5adf4749a63520cc5bb9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405496d7c417574fc168ccfe2537e6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923b13fe06343454bc13561db8acb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8c593042a80315fab60e4c7e5e7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ee2990864e653e017d61baecf2d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940166196a4bbb7f2448741dccba7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb9e52c5a86ce415ae36521bf3b6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020ca92528e9a149465d3da69614e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd002734890bdde05dee692dd2c07d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab785fd60bd3d6a957638d1390bf0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c7e5ac0f61c1ecd6aa9854442a8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263aa7713672078fd1daf1fd117c6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86adf11c1c8c9be7a120636f0ec3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2277c4c1946f66ce54b98ca08289ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342cea996a93cb73cb02bb3adff192638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d37f46ad2b65282fe536c914710039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0f8b5caa6ceb9c796a12016dcd8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88407a7486fbb7630fb1a92fa86758041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe262046115d17da23773457b36bb5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94294bda61434bd7ae96f90a99ed108b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d64c45a51f18301e0996b0b3934c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452b8ab9dfd5163b528822dbaa47df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd14fbcb584899e361ff1f3e42b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777de44f3dc5def404b82072be099647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc039a10b03bdcc76b9efa77be613348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf21bdb116fd2b039275f5322e20d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d6aaa7e3acfc3c8d2e78538736fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81595188f59ba8859cd5c5a0f2948e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5e878d28bee0bb0bc7174f0e07a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf75671d789193b896b43178a35b3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838cb9dfbd59613720aeebd72f2355354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc992230ebf049d91259be6cb04b15455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed711c4342da5b37724f938e959cff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e723b8523f301d227bef2a7ca7eba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c4fc8921fd98ca608f52c674036c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ef4a394b8d347de13355b95ded2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304b5f9ae3ced6bae89bfdda0a8b4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5be3461639f643b285a61c07317c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c749fa856ed64f464a747ac63193e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916df85c5b6d1dda5596a1c19122dce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7207b085fe9076df00bbc76fb7e9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544d2f1535561e8242e550bff374d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00118d65b12e61da9ac9bf6bfcee3a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a69219949ce2b98b5a7ad3a41d5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f835a693e081d99f1a2e033bc4fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0a20c6c9b46dec4e4f385a7ec74d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd87511ed208e91b82f19bf34fead70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd30be59f2b54403a94047eb3a1d99171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883f1e90bd4956486241bbd531e46772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8300cb32c50ef51b11b3d34b98dce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b690ca3951e2e4b3a8e8858a7342b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c822e7fdbb469a365ff251505cab6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddd45b3d5c8c298a938c232b9ed4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967c2afbf69924bd4310a5c990901477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc806b48f3b9d0ef1a6af242ec7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac7c1c058fa3b1f5393dfa8eb5e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad78c2d4a7c813d9bd7eb0bbb0f0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f16f390180d10cab6b6ebeaeaabe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15009300ff3164a4e83193e670337082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0d9ee0c983a54d4c29016608692883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f86b41547ef9bef301e3a6ffcf1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e9c283198fb0015dd6590845cfd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ad6336f287d37938563b97192c02e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66497f8017b1550e3e226330199bfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53548b3a5f66a13f19cb79a070726a2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324677be3f5b8eba2bfbcc4f1d650c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d401825a8a000915679f21eff1b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916bf0bb602c15dd5fc6c1bd616f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c0c7ad287a19435d2b29fa28baad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38fd3feafa25f5a85855b3050052f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d1ceef716dd75c4d2cd371cd801594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c7b8c050095a634bbb0ce7a193d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aec6a7a3e9851bf93d09549f165c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c703968fd3d741f875ae6d0423e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829063e91ea0bd2f0a2cf7afd1daac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd107fc32e0f4c03fd0f6a4b1a217199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4852a7171a3b4bc445745aba3766100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da163a6a5f0758e7fdc8f856bf0a3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6cc3e5821314765e815008bcd16f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5a03e80a887d6751a59811397ad9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc2618d5bb2992392cbf9e18e3fcf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbac9b72cafab9909ef7e3ac7d4cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6f8da7552fe19d0d4b92109f08681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d3e3c487b6789798f91e105b7a71b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319fc71a5d29534c7eccb55ad3301d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b27bb473e5f58cc22c5af3ae064ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f220d408eeb173b5713d58bc9d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762c7849067831a296269bf5fe3751d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7f460501ef55293a84a32080cd38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db032a997305a1f9af700506a0b717113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa0f749a6fb94084d11bf90271ead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de00b0a6647f31d3348f136f0ad63c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306addb52636afcce8f8482ce7a9120116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cc5f680f6fd51e8fc962ab4464133117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8014d63270a7be18ffd1972ee18c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf7f1ba52e1c62173553ce6ebfbac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af8dfdac233d7425e5d55fd4413e75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee383f62df88212283c7dff19b70407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40d57952082d996859ee11e94aaf63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f536eb0c7459b482da642b1d584f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe9944300af8d2ce6713df99178ef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768372571ba4862fe947c7c35569a765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75008f15b64f726ce7a5d06d492912f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642081eeefc84bb57f3b16e35b7456a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a51bfd9cb0914a2186949bf2924bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ccdcb609d73c988976ef5a3c2627129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b93a9181d8d73c2cb6302db43fdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9a25d5eec5c1c4a349207494c954131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae9584931ecd008bfe3d4d975987e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc62abcf0fbeeb529976ab9067b9a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d640144ca7d913e6443403aae730e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fe37d83027dde6afa793954de7fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5624c4765d48e53f894612c37363136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab086b7264f991e2600063e5857141137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d333ba4ae7fb4a6c6301a810cbf9aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb480e1cb2c7e7cc88ba97cd033a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28fc7547a05b2e9c1ffc5c4dfcab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912afdf1f51afc4ad32ac3b672f568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c6a989e779f4e68028323de85906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e597a8c157a7ba75f32a03eb0cb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c0ca3c083aff77dfb22db0bd7e21f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80288ecccb26eb1a431dc36b0fb0c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea0867cb96f70d1104a604b1272ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cfa524eb72c56bd29c87c3502230f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef155660975a56365ccf193f0efd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514c3da581d027dbb96c5fead0d16f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b15cca40d87cc856c4f463f18eab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd0c0944e072c3d5198bdb2e5e73e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda164f156a818052ec14699e1858b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b85c98c14ed17197a789c982696f8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d3caed14934d1a257324f99ddb22a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eff9cb954336c9e4dba6bbd8a3453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24598cc184d2d95aca406226f1a18bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90162dde1a4761346e66822b0e4fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451508467f844f81b5776bdbfeacf1f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317664126daf5aae01997ec14d6af4c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee474b3ee44a1c96a6027e3bdac8665a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f830a305b5fc69755fc73d0f8b2858161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bac274ac0a341e21477c2c9fc46f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934249177786a38177672c81e869c718163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09902dd4eec5f7e0476df585347257164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5943baf82a4b16ab5007e7d893f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d944fae1babe8067eb640948d09e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9444c46d808c577393826c8418cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e700942b50d4af7b16474536e6319a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e2d092226a616b5365f6eaaed93fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b9e276071e18d385c96213b61fba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8360b850e7bc54d5f6db9686859ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba2f7ebcba2f8cb7af14f93da6aaf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b97dbb50cd0d2c190acd6b075ba63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd732294d9f3945c598fc05e2fc5cf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a7a747b0caddb31d27abdf9c6b355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0625ca18e854cf7d96ae17a28210176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4ab48929ef7f63444ae0fbe7e129177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b129148ee52e005381ee3056ad99b14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e37f74df636c73525ebf5960f72a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2803405450cc45f1bdc1481395d8ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080da491460cae66cceae3f2207670ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df5c65199681ec48f3865de126040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2b590c8bf9a9065fe342ec11157fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabac6f9cbb59feacc0541b2dbc8bae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbecbd6f5b16f6e897d3a0eb1978849185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e37a0567bdd94872730b91575da8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45cd8686c50df113de15e00810f1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de466483d9ad38b7d24013a14e464c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67339e0af5d04f2266bb54d8c11694189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c378af9375fc6f0769c40b1238439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb210ecf9e35e34366e2a770b383b1e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8aa30ca4070094270f464c93c024f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d6e1d0233c95543e3ca8f404679d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7b668e766e19b6b018956544cba6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8853f60ce537deb6e025684ff8eef1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f116423bef8cdf83a487c3abbee3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f907b1b5ff6f1f6593de25e25e032197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1241730b2b2e6fbc35d1bf2f9abee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c928bc4848101d3dfd24a2efbe06cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b671487d3e41c2bf5f512a7d52aa7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd1d8dafea9f980cc765dac69dd64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4773292b61b0fb1e43d000f24f1db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf9627db948c9c68a4beea3f8b9d45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1597a591dd4e8ef883acd3a627342204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac291d7a52c39dd469329081fb6fd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12190f58aea13e12d6fe130b8e696f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60e27da658a5879b1eb43d31c6dcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18c6f77a858090cbde7fe63838606208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64398ae25c4777ebefcc97a978689209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9d624047879f666bd738d8e27640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab9c42b62bebebb5771dc5683ca7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995599a26eddd1e089174011de195c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d193f596996fa1331ba15ac7c9fce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1e944130fc830c7b89161771bcd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663086b7c1fd632bdc341287d9b67df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c544307b08c5d1595c6a8ee15b64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d876bfb8783e8616a199f7250e7f669217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b0b9bf084c22b9891026643179f5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608731d5e2e6bc6c08671ad70b975fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93bcc73c80dc197762e8863d6d87bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279859941f7677885c8d5e29f558662b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d37e66e691f5871428fdbdc5e4c1a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a3a9386241092f7c80b6a5bdcebb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c07921d4a4e4ab6925211b6ce66ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d75a75d2290b266ebe9f9eaf1c14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8746fff499f05e51b6ac97c989bf20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423cfa2d2e34cd7c619ec149b56030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c339221ff5f0723c89b201d6119d3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd06a4689144500e25da8789670fd4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803282d8d4996d5a10b1427695a3ca3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109592dde709c5d64eb3a4fa5d50741231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0aec17974bd54311c2ad407d632d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694061220097b486f452ba0f5b64da0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a343f1a4b34ba6dbb5728e2869391c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df76abad0018ec9aa2a9dde1028bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1cf2abccf427a0f04388ac7d25b00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e00b527181edcf155569f5a04f6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c39cbd549730892cb34fbe3c00af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d6ef075caee05e5ff53f96875b5c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a334137894e5acf5cffcb663f73c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99befe6156b58e783b05029858ab330241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b42c531527d9c4a6fd573c3746da1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91642d4b11acb8be770bfd58bc43943243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05b45ec1d4e7775736940289a8c78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7da6c66b74b5ae606245ff543e661245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fad062b51dbd82553019d96824b9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb290a5dced26997f8cb7f453782840247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc43cd3ae9c2d675fe59ad1ade2c52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba65ef86affe051ff74b9bb8e7768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b41700c5a942c0abf2d1cc49b6bbd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b33463858a2d8d91404572d68b66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9917b61b092284d2944a1f46a5e20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc265ac41342657820c3f45469bf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32740cb8dff9310664d7e7d16eb3fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6345c9349996e8c43f7165efdb09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad48ba3f521533f60dd90376e5cb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65927dddeb2a80258c8d45fb08c6a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48d887cf31f7057c34f68558f110f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b593770df21d37d781616908d54c35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e13ecc577adf382edff6e6351b4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667a07f957f8b34ce8dbc392860d955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc2a2cb14d32d61ffe82a193ecbb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9841637dfa175be4a047b10d303ab96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b16b601d2ef7022451cfe956831b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe43a238650a4ae6d20d18b1dc97f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259ab29513999ca56cd107198b6fe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ef7e7811d3488890965c4bd23d8c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270360a8dc877a49cfd5cb2dab9b238e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014c754f6015d002a534cfe49b74a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b8de003a08814f35399da29040bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e5a26a2ad2d9b3f506a3e548642c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5014dd77c8433babe118be3102193b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9961c029eef304395a9752e04fc1ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd59c1cd5c90a30f6dbdbf7683a54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eaa5014f93ef3020f5abac6910211275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef00b40b9881cf23c61613205ae46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714805f04ab3eabea5d4f1c028c57445277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec15fc28bb2ebac12565eae4a686d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd9746b36246de5d2af8b467178876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870469f306e1eaee4d0a0ad3c290c5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e810afa6c7384b79753d9d237ecad37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79438c5408543813e2ab4b54b77f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee542072978aeb580dc8b11f42a84c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336adb39277f7e88de9c9854da90c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e839d709d4031862d8f9399460cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1292f40a63ab8f1ace2b0d68c38809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314df47a687c951d7f92da8a436f52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5750183012f861e14f324597cbeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a222740c2b967d4faf93d09921fc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c781cbb022341288078642c150fb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391b821d26f52418d259374c4826edf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce5dadc6f41d4fd267f6d957bb66b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dc898464fe20dae87f0e038a38d48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309c3c92ec8b02a8af4fa055727523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9155a1f01818dd4ba54def9a1c6f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9cb721bbf44e2712c7e31cfa12494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb7b7245b4b25f16f34b8526f70e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b485db7e7c8b73c5c67b1e201866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fdf17d0aa29388c688c5128798e30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e3f3be0346a2d114b88798426cba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4086f15b69f951247f739229cf24c02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2275dac489f474a51942cd860e6e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75584d1820629e1db724787c0b0986a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486a48ff17fc9cb757e73d44e999c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025669495d4cd1d1a437bccf91932de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3ee13ee5e3aa691f4b245eb7bb7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb547fbfeb339442a72159ec17ce1e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511ea37c1cee3e1f52363df1cdb20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2e6c3992df47da83843ecd22ac1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46e436c93f0fc7f4822d827b86c669310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40505b5b57dce17fa47624330a4206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555538e34f03ecd310fa84104a03f4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3e85a74e336a8fad5fca87c44d36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274bfe09630fc617f6043205779e8d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cd00db33b115254bad1ce044e1a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200b64fd6a612ac5ee999712cbf90b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b69d48900fa4229175836f4077370317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00fb336135ca0618730338ec4da75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4dcbb469087134b4c2e1b7b21cb9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72693c11f35683d513955ab57744fd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202c8a8857bba854fdad4572aa68c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdea4cefccbbcd3fa4cf23b709729a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc525d413f1585313a126d816854e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c3b07331b69dff86b0c1773cf8a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06cd2f14026eb0de46ff970c0af48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236546e68505c60a965007db255ef94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430b1545499575a61c262c463d7365d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837958537305e4b31fc562a80cb40c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e0c2efd7df8e67ed6e94541106e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5a996c8638e77b7dcf7a3c7d0925330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d561c60591ca4abf785f0af90d1e7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c652aaac7dd8f90819139741feda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f72cb574e84b275ba392b266a97fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a9dd18084397d25e26e31a3e8cb95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7530844cf82ec71ae4dfdab4cd6ae4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f2129c4fda8183c677a123ceb7c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a336faad3159fdeda4c6ec843a310337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07450c8bd0d631d220fd94dde0026e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b125518afc7db54f65828b1f715ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933939940c412f172b60541c80e61a45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e6a1f6567a44e103d251565267e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa10ae14f4d16932a8d4ae233c99b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284805f1caadced361b5e497239cc0fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35698a72231edd91b5218521783ca844344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826255c59192a682f7e6ca3cf83fcfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce999c26b79cecc9d36f88afb1abe26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506c368f42bec1af7ed528f2f7c678347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0784a018f847a55c87322f950b6db82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8cb92890ddfd326dd32fda0741335349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180402afab8218d1809a04982b20bd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63b914ca670819bb65a7f4395b0458351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921d2698bfafbb3d3d3f82a2bbf6227352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde92e71ee34661699cca10522a103353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a7cea5ad49471b5c72a16d7d539c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b328a505b089958b6be66eb0fe62c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71641c6d5578de1c48b1c3634c4c13a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781939c716689f4383f886d81119e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594881a66a7d1d7fe105badc4fe89a98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7d2847ca10e559f5df7e5acfada2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dca82f244bc47833f74e783194225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047947577a831352e175a3698cca80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa86fbc4badf6619c69cca3cc477a00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d964d4f8a44e115ff3fced1d2c681363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d356795fc3c096a2eb16393e540a5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27df4f2dedee88165bfc765e05d79f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77176965c500d9eac164b795f00947366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c7bb8d874277f4577b4275b20a5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb63a1d347c04424f76088eddce8a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb63d50a70c765934fe2a91900b91d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d205a11158bdf227c51edd3913019b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccdd622bbdf44c3dd57584a430d5c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec200ccff4e8a0fca54488ee27c45d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d479ee0612c64d0b86c09d2b93611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c744d71525f51a8a93d6c8af15122374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2118a464fad677300ab70738948c76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903f447091fa7719ab344381729797376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a8eadabf17c541741957ff971f500377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b7e1e2ca9a2f85577f7bfd4eb54d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d9e4199ec78d13b735be0a2c936e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e505a99ebe7e92582716f47acb15b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855fc56b9504c941d0182e5105d26a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75db41d0a401f45c4efb59c49f506c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f57c229efd4db2d3707cb3011996f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b11bd3146401788df6309e6842a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2ad50919c81fd8430f2b93409512385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b70a56369fac1c584956d4c83ae16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b021c030dfb55de40afeec4d137a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce107f65e6fa47edba645d72d372ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13adc56d30f58bf0decb24af2f620c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028089eba742dc7d43dacb60ef7e345390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76167ee862ad4d9bb11f271db17e433391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f91ff346433342cc5327f9233bc13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f6fccefc798a2f58247a9f64aa1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3aa3e8f6ed1c7cac8968daab1fb83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935557f85fe7f759410a7c4d5a2d8ff0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b832b97f033702dec750cbacd94e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfaa950edfebfa560bd3219691e391397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05536a866f76e0c210590a1cf9ddda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6c0585820201b5862e1b93dfb0a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ddbe7803ef7436fcbdd791dfb614400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15dda2533f9648a3263ce883aab921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4824ca9fa498f4794e87b8b055ca6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab343586a8c10ab7566072e4a0cd28c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833925b8626b42fd7d9e563bf4e73276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a08bae4f2b1f5c80c57530fece5c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76608cf3dd9b639996ae13ef5543948406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0c59655bb5b905374ca8bcdae93ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e525da8aad5f9d7108767c78d5c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d5baade7e639cc57c1e778e2b34e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1853cdf2d9ad8bf94ba67893a0c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574fbf5c040e11fe77c48ce8403237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02039449a7099fd0b1a8752be3a6a26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458589bf2565b468b1922f40289fbcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9edbefdba339adc04160254540beb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17941b78cbfb319b415e732307e57348415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cac605c83744fcb3adf0f2e49d6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a23900392123ac948a76e8031aa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91355a6a9ed4af805b307eee70a2257418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea91f285ce3bf549d55323be8d3162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c70b0ce160f80f8e277c74e7a04e40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51f6767245d801f88db3f61176ece421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2899717a889dbd9bebe4c0584fe48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf7e0e3de506ec1001760b6e24492d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ce92db52df01b4c4c80e31ef86db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c8579824398968e2e201b5098475c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f238e36ac2c05a85181c89c6fae1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5501652224f352a62b4ec36c019a73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74c9d9b48af6e78717e240e759aaeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e83786b4295fed854f053f4adbe6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cf574162fc3e28d082f11bcf8bd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958717994838e2b0306973ee1c6b3f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13f24fb931172907370b3a176821b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd7f9277ea5e34835e2da7c208464433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca752ff06bd8146a8d80e7ecfbb04c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a3528df7548fa4b41c676d1fdc3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3df165680fe3d9d1ef5ccbf730ade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d381fbb6e534722a947d65ac98483437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf64b13455057841f45d01db5ed330438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc61c185c17d47c7cd7d07c30a1a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65cb5d73aa131e8f53895b2858636440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2abc3d74a309c050843e226c8c34e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842fe1aa60c7dc9fec2615414403220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8f273c6e34ad58e722cc7e48591f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5928548a0f25534b954973d95621ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135cf330f65a328ba55815cf0944c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4a946e04709aecc5c34f2251faf64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602f105553545a40098a9607c64183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213644b5de158830a4835dbdcc284bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99bfb4bdec7d4f4fb40816f74fea83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e35b2fbbcc5e05d4a3da2bbc41fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88946de26e84f763a84b5c157e9532d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f3ca8f6e3168f304320d994def3a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dbb64b3cf41d52a3bc8a38ea8880f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b27cbbd8c0538951f70867dc4c75e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452ebfb27afab445df5aad39998ad1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238abcb928ce0ffe560549c67f89c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40108ff391937c94ebca8524d1b812b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df29b9547959dd0b4c5641e140d1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95799e92ccab0f33202ce97f33e485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff4cfb61f73bf96c6fec5771054b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2acef1da28f20fe0e93878b153fa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed9f7bbe7c96b40962b5677edbe81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab23f914958bbc3161faf2b884961dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72404874fb5f5c41aba54588dc78cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136c1785e1ddef61ea51759759a8ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6073b9daf0d1b6c6c1e04c326da522a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476951e2060e0c4f87f93f38ae0d4cc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168b8bc73bc7698e8f7deb3b6a01b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07954310347d65e82e63dcf445c9e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369e1e64699c8fc04424160171ec2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7781f321c682067eae1c79aba22bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001faba6020805c2160e3ff1f5d2e04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7d4df06987ef0a781b1e8ef053419473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ba91c1a21aef97d017bdd8beef5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91842ba71a14a9509f03c580b5c78da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22e59207d11605672a9781fcce7fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ce4956f836efdace1b447ef8b99f477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>