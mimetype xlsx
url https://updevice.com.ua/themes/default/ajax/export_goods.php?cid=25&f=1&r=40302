--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1220908a237d46db897ea40c3b8e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6614395fe81829e6cdf52c1eb999e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4d049120a2255df5fb4c339234aa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088c5e8eef5f2b766ea29b89aa8a924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f695b24043901d3e4a34944a7f7895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f7a1f6fe239270a90a547944e7a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cebdcf0420bf6581b7714fa46e26cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe3e35a5bec7bad7534816216aaaa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c15460eee58696b5d071f2b8f2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5786919b41629fb57fd776e3e841010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f56579536dec2a7cf23372dcf14bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ca5526ec0fcccf56a82ac40af99112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00806fb82d5f52d21fedbb0850e72613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92b636de4f1d2b4f810dffccd7fb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa7376da3c0be431f11637d94e4ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18252c3de64520f2874a919eb008a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd2d7bb407b099b4555f488a4753e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6c171ae3a10e923f831e3171be6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997f4f1ddee4e2e22806621ac17fc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee05a0835e118739210726e9713af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a6e30e3a1c6e31552c0361f7be3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c242ebb91f7777f383b521923e67ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5314f483855e02ebda6340f2e984ef223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ba34f4342bed059ad50d2b6ae6c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361aa103a575db2a657a04acf8d2d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd643e536d33c73990c6b1e5999b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c40a9b03010484145ff94651bfdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf65849d3dc2694292c83a58f6f43628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2870a2fbc0abe45a80d73566df008b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b04c33f0472a3c979df8d679fbbf7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f3660a341247c0b8ba559a6087f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ac8f4a67311c36af6330a1b6fcf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0560e13aad862f228a4956e8f81a8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a3edd7103107c7bc13c014a41789a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5fd9882ad255442e855f02b5f48c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9b60af0d54345ea308a8434f0856436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce1ba334f39a2fbf7292b01c2cac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acef209f3650488114b96100ee389f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897459bfd3272310f30132cd2ff353639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd326cd7d09bb3087b886df39175a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194317e71b22536bbf5fcfb00f357c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8283e0d4c2e12cf4c8634beddd48f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a867fd6e6edb62e188b77e7f2edc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d550eb5e7d6e8bd5af1bf84353d4a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b081d59f2049b86f644e4718131e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc8ed0198933c3fa87b0f467df6d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024f3e8bf6586495a2b13b7e2c8af147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26617736ab1a329f103e250a320ba5b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d5128fdda9802efadcb4d796d0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e6260d243469fcc0d321b613786550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9374001f833d4e144bd56233a96b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f45656fe843a3fdb8f0c938bfd4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a3808155ed52ae82bd2f3e4b046c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7557f4a89e003fffa0ce5c6d7f3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b9ffeb8de810f5b19cdd5a397d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa468b535e18e33b560a563f4e2a9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d068a6e2a6c439a78630d875a4e95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103affa1ed313e4d2ac7e9f82118413e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae86fbab84bfde8c288a81a1b35f5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba42ebbd1341edc5d5ed608209fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72e8bd91c4547b498d170f099f34561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1032d82c78a6389e48737b6450322362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7c4f028b33e957f49e8a959ee2f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98c8471eaa63377dcf68cfa1afa4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b83781d22fe49c425e3199407633f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffdefd86982582e2e469bdb7cf9bae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626bbec05ba613422fcde3acd5b338f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802f4dc5a2e8a839b68f8e8da2fdde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408a5fcbed23febd30908bee98c68e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a05f02b5f502cdc0d88973c5717b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb14824a808a40104b4c5b74d3bb3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e57a8c0978e173638101096b4bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f3cf87b49c19c3b62a7f50e37c2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb1b5dd62a59ac5d884f3a1f5f9f6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33274f7724037fece08d42fc0a1b2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1f1e6f555df278de62a074cafd6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ccb23a58aa419465e87907a30963977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d39fbf2a1e9e088844a25e19f9d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e4bf5415f3df9669c2d2b742ab6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300a9f06cfeb58ed80b36a3bde257780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d632846a77ea30461f26df3d1a50981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9001e7c87642f0c87f64b5e129fbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e62115103d35161e785a9c0772305183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5a0a7ac6bc94d88a1e7b0e2b4833f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0fd64a31e5703d581777da051a6bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f958d2562592aaf0fda8451dfd2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022237e94d9e1c48c3f294d6f81a3fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a895376188102f230082ba90040ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02065ce940fa101539fc9ceb1499ec689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162fdb2940fe8f7a423931f064927490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b32058e89c241754c5db2b8ea0c9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50bbfd38a7e145fd886c45e5eab1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426dcff39f27ea5c72c2df7ee3156e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c0be94ffd0229a71a05ea5286f6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491882347fe48265e78404655f0dea1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b61d6210c6e7c80cd67ba340dba0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b8141fcd10e13800da214dd291ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820afe0cefdd51b426b753d574522be498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c894e5f6ba4fb7e60718b26b7b0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdfcb784ed58dbd00cd6f8c44fa4a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a362eecd122b8b060d54323fde1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a87c34051e39ef9fa31d81e6a73136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d583c563e22d1b6255a7e7036e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f647ca0abfe693ccd2bf96cede3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b670a12b41da8a3ec4edd9de689d6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5aaaa873ce4322b03a57686e68af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9492fa1b2d207f8552e93ddd7c83fbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fec44b221f64140468502690a2dbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf791982b0c97baa108a9d9d8385536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba606af6356871fc3c661a7eb3ed1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2fec7d63c88edd5771e83b804660a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b196a837e48a69e9d41df6e49e4c8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbeff3f30305342f42c0722e97d7c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0774005dace22b9486d0c0d476e70bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955f31116e5465a3c2f8cdb9b04c80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d68162f0bc488ff280025d9a0915d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251708d86470526647cd62517b1d07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ba9d5e76176dbbcfbc3169d6cfd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed30e1b02612dd2084450ecf4a10f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e721859c7ef09b6c34a9e6f16d499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566421d5fc3c428ca387c07ecd98b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e7cb9eefa4ea85b52cce02d9933a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ab448ce8ba69608e967890d873eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b519f0b2da732367d615043e2577801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274a95f8a123d2357c6ed1da4e955f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4be5814f36c27fd479c3c64cb1e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2772ae6666363b2e07ce51ae6541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8270b85a8c52b93dc9103b4062aa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986e8d484e5331f11fa8591a59903a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7626bb7fd97b57defb7bcb8d2222f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce971b33b455de7c2cbe8c7e24269131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ecbcc3b69cc0d161ef6059f09b8d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4045ef7effd2ad9dd6f7f006e8152b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d29a3d389231ac50db740a0d06f86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad0f4febe8f20fd501e730ffc43886135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d81678e5c9e6249279b870645bc5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc24be0c754b1c02a7bb3336e6dc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700755859b0a64b443fd3bff2d9f11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694cf31b040f1c4ee3e463e2c4936f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe2b284fd55e455aeec3becc809395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2e5841dd9dc3360d01dc8e42a701141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced516eb66d4fb8b85de051479ae319142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d41bf3895e2bfced4ed1857c0f513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ba5475dcacdd21a99dd158d1fd61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98293834563d97574808410e6ce351145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0bd18cabdaa6034e20531decfa5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b6d8df16773288b11ed0d9725161147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5952cdbfb484bfd1870b5479b0cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8038e75f6bc0eab9c5c6bd4003aa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce83200037067b89b02ab752ea0dd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c391e5e18f153cf730754aeef808aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d190cc32dd3829af2a105ad29a5ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053a8662366cd918caf166d5ff0c14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1c290e50404193547b6d2ed72d87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6652c42512e3b009d88b9acc68b21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a501873f795916b2f97d4af37f341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995c05dc5629b10e315692d770d963157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9cd68f8f278a999eab9aa32f23d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906787be7f6e6eed9291336259c27af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f2980077ad3202af36534461ddf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203e41335a27e3fc7915a175763873a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed8c70eeecffd47a4e4a5ec50725bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ef9bdb3aa4070549778ac517503d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc45d45b131d8e29b1f7fcd64971018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eadc6e454b168e3b780bc174e0b0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428f1084b4adf89b80a2e917c10ce3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2aa2db981fe168c69027af1be1738167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ee43ca250d7a81c6fe12563b07c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ac69eb033f1500e7dd543e11e389169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47150e8d9724f8c8a31e1888ab1de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec36bbb1ab51e8cee7df01c35bdef15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf3017c58341da2135d1010ac82a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7d356af955f7874379e09932ecb7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1eebf1b7c6dc5bdd5cc555272ddcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626c073d6e9cf60dae1eabdf3af4ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5356f20961fee6f840234e7764159d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb363d841064c39cd81fe434c533c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032f64f2b8d3fc4c0fd3f54597984c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e1681242af0580588878dba36989179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4cbce08da64519868c9bcb023635180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c258ab6ceb33f4cc56d1fd54bdc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb5b47fdcbf7d1d55c01da5eba371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc51931a5065ef80503ebae83890da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be4c94e468b3a440dfec2ef38c3e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3bab2969b3d78cf70a01e6818c27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9bd983dfc4d8f99ee24a43f57ae0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d051d0ae6228b12f55956799f57a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206f0eb79732f61b38c3231b3ebf32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7e96aa367a06d624b8f5bdf35ece8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d69828651e51c2a833174ca5b61a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2f131042fb7dd416cbd68aa4c4b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ebbb7d691ef9c76ba9a578c7f4357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34dc4db40929f3a24912b799b56d2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0fcdf191e7ad13f95c30e6257ae40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7e788ff442c7797a1e679d767618195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef9212124f2e8ffa4e3702af7b5ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754bd4fe81db27cbf028317e42ed54f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e3211bbb12aad9fb297c6e0cb61d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14df7f99331cb578ff1a8c79068eef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678f967b04f8a95bf62f894c7f64c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d19763f77b57173a66138ede61a96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8964f3517d6a5bd659092c31e4f5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf81ea227695d47e9cbd843af7f9e32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a636a6f8ec784383d566129f3f40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf95ff72c345ed7fc3c2eff1cf28d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e5d9eb9ce3bbdc94ff7275aafaf94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea821f95c1609d265a7f4a7899291bcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95f75b32180efc9d66153f3be6e4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b45726cc7f731accc52f1d839defe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecec9ceebb1dd2691f0f5c1019471d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82d09f6bca0742ddc89c95ae8841a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f4de64b04db8f7e20c871d90d7b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532a41f2b2d6407bdb129d27c26f2c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee61dc7aff8f104ee421534fa4de5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953cc3e9d38189d40539665723ebff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d7329e8ca2a20a26620d81f19fd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45681ccff101ba3e454e7a6c8caa0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da0326a6811a9b3995bd65f7be6760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb44febd5284d719081aa82e97bba1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78597df713beaaa0e8d17dc582924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1573ecaf92fa15d9641b77fea153b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c1a2c19bd87c559ffa52c5b163af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf13d2318b6a850ce8a7c710179c6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739ef9860825e0f43a7726c4d14801224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd1e104aa1a32b578a263b03831c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee31de90d3b477ae09e1e4af63f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead088a2035e9abd4d4600fa6c78b12f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cece17a9159224dfc0f8d4d057382228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530f839a3b16625797635d3fb7508d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed80b339d760044412f8ebc3e3ac70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dafaa7dc3a21d2a4fbee444e876e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4bcad4b2d1f3a1b3ffca381e1ea8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c96a65dafabf0e43bab058e462c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f249b1320e0cd7cb6f31af537da01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7a8ccbc8b5af2902cb0400db598e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7eac4beb761a2a32a66de5e13f97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28befd9c5ea3073b05fb5e9103bc231b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774bd701480f931094442b557779246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b349e34751c3224bf224a8051f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e51569c10b71a0fd158e3f76e6fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34191186fe630dbecad6fba23e97a545241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57da41c2355304d21774bf2abbdba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cddf31d372f2c5a8e0a3fb7ffe2ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c3476d4be585ae7950954f4cb0b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a0141c28ed8137dbb6c4cd2727e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6dd57db516549d05b7cee67a53fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0415c78fae4f0386612809d1f03ac8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585039b92bcec0fdf3ce9b74267e013b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e832c429654762561c2a55a20bf28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43306d3992e64dc17de79a2b2abb3bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb579f4d46a6d5f31569c1b34a523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7654b5df2108ace68a0ed52f0870d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf4bd5d58af509713e00d27af47eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060472fc1974bba02369f56a0a24d87b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359ee110c77f876fc7a42b496cb22e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5ece8748d8508a002adff8eda313256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902adfd5b1d1c519dcfdec210f17f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c11ea102cd01f87b0d573cade6968258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e58d228dcfa348cf04134dc2005d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586327d778eff88a20ddef347d2adb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcb4efefb0431d183962c74498989261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cebeed09ec5553652ad9b03c974e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8b01fdb7f848684d011097f5a3fba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa3267ffcfec4fb6fdc92569c1237264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36d20b146a490e7bf7f3061d40cea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62418effda9beb0417b56aba9437c6fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9188d5c7ffc4aadece2a95b51038a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1b13311c70925689201b87fa2aff3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530cc95a1a3d36bb01c886ba38f7698269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37965448bb1b3fd7aee28d8770bcf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409e43a9574d517ad950c3e0554be0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0913cf590aa3e91537dead08f0dfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b3252d057daa7eb63b3f9bad4fd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af06ffd25df9efa3ec014103a0545e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6885bdab94162f3d0b6151d54f16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec6777803d140c224b510d4c9f08d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d66d0c1a285375d0db0466753edf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef964488fb6878367e2eb3f0af5157278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f783fd4ed81f23759dce27a23da3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ff02e2cb1303bef7740d38e2b797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378942d94bf52e0ccfa44c115e856c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c24950368539ce4e01d5d3e78bd7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc1a9c64902fef917c36ec50bc370283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf5e024a88c69a70ef4d0967dbd5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339389154e034b387007f8a1b694bc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf713e17e1580190828c1138188d65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa999ff76911285d9e6d3bb569801287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415402e126613ff907aa7cbc10cf02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f769a63b643eaf726ac4ed160015503289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6fafa588c8ca0f377462eba382bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f393402e23a7df478feebfd2e44cfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efb7803b8720fad96cdf470e18ea7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8bbdb64f20186fb96fe85a6df654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160ab5edf50b3980fc86e2132ea7129294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed083f8aee343a71b4af53a45daeff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8aadbf42d388867247f900f0d2d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb28082bf09e9e285233c01f0709e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87142fa69fc52668dd23d162b9151298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b3fc33fbfcb572353989ec8933c1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97638d512954e4454e698760fe81ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88e665df47feb116d8fdee3b6d879a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8252039b3c813174a645d4ba1e6955a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8c7ef3191cf7e008e1bf895aeaf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0453f5a6b019076726731e8bb40f7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849634e3e6b9042765d8fc9b8259d2be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff734124ab1281592efd99aaa9ae950306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216cb567b72f8d0964e5302ab868d59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e175edbb9ccd8c7f41851a3ac5ca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098edc7b27f9a9925a49d70f01c4cce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f5c705d083b7b2a3c4d60a20dea2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20124aeeaab9feb101d2a5a7b23173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508c4201b23ae8bb0bad0e53938e36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f56c7197270f806befb2f759b8446313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687cbd7debd6bf873aaab3f5704ab0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a8733ee0f2ec4a991fa158767fe3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c10a1c6bac3ccf05255ce2e307d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61cacff7e63e2752e05a486978047317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2b9dbf43336f0351e20ea52f0ece1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65a7284590451e99a25f62a0c8106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586fad5f1cd2d40683ea520843d3662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16bdec500d649f8f5a3caea05deed4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0adc86a16766c8d134042e23a1ffe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc794363bfcdb315cd81dcb91982f72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a49bff30bb9b8d7344e81477545b4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec32db274b15419e304331711c8538325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd72dae80821931e5f5f85fb717b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b0f483c0cdb19d1ac231a5a2fe27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec33e0b077aea69e5524765db46fb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65e6d1ae541f8317fc0c799c4eee9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de545ecf409d77765db08414d6641d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5aca79ae83f884fcd65d631ec1905331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d71c0ebde60d84259e9477f82e92d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7134fba753a9c7645c58f5583f437d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86076fae42c7d344fe98c631500b315334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73b278c763d0e0b2f614d82cb998f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ff3001cbe28df3044524160018f3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dad68869467b5e4f5aad1d0be8175337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f0465b5760a8c0d501d5bdf88ef9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581126e3228b5da95e9ff48d26958b63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895384d2a12a9f982c3c6cf51c497c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f90ae18e080c0df0029fd35058d3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae01713d6c307d637513b2acd2357342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188161889d64ad0c3f7659b7652e8178343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90442d9dca46c4ef6bebaa1c3d470f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e221a02be6543124231696dc02fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538900ae3296fd41b5a14800451c8359346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8934d0c49399d61f713287e732b97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3878854ca75c208b5ceb96d722b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d4cd0519eb2f7b51a51ffe89948b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d1223d53dbd143e51cd3177e3a2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f531a7b739d88d9ce16cf45220b41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef942fd11bac1c6c7ee91b395fe17d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be822381ce8380bed81073aef06bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255982e0f76ff1688baf059b51664b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cf1f2a2c2485cb464bff5d07bf38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788a88a07c45ac3e6dc198f535981e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4230e50ce256ad0e73986faa9e786357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09cbb7007db477f7e68cbcf0a4ad9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fdc0d56ea75b8e94c838e17fe709c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed490d4fc1474f6d59c0ded06bdcf6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd48a0388364bec4ce9f570dbe2ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d887d6de356b6e52ea190a69781f2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea018686769c11f0bfc8cc2b19a2c768363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc28f437f6d68cf15e13479205f3cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc051690cddddd25720483cc00945365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1ebfbe8c48ad08f6b084d0790947366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc954aa3cd1f1ea4e6f1eb127968ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eb6d234b1fe1ad82224f8f11a2d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0301368f2e77cfbc79059eb02b4eff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b8aaf473b3e77e729f77003e24ea0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e09880d437e3f8d168fae2353c61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a819e150ce2b926894eda1de89e83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eda342630ed6cd58f96720ca0412f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093ea7ea31a0c7abb05aa66a44c5d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7c55934767e0adc5109caaf8e2a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b6141478a73d883149b302d38d44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c993d8c288e230422ba77a10f04c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f833a7a243a291f142f3edd878cc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6157c6054042b3a290ead67d2be583379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebb32ef653ecb18e2d429f3fa53edb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849765b76eb1a0caf91b84a76bce57bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b0cbe648a323b8d570497ff820e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3d5a2fc5860e9b380c43b85fd981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d94e87a2c6a6c98f74ebddc9162edf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caefd0291a3825f2dfe1fb02b20607385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8f8c2e26f03bd9b549a4f5e64826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb492915d0f527e442a9ce01b7f763387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874684c12cd32a18c369bb67bd73b3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692f94f170b60b941c3ed977fab5f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f98933cbf31a9bc35e14c4a71d433390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fecbbc3b6732f8d47734cba6129de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60a8284cc475a867ca5660f8b073e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5888738a22487691108ba838bd14e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b3d72772713a58928925bd2348e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c400dec0a9babfa438f8078445e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4cbe4225234cdb6313213e7c1276e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4443607b3bac23c25a31d80abd7db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e4abc9fa27c96037e79b7de24c28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff90a791f26c9f7b7e614e767d163a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb55e8d8b442237528fea2e6c82724400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53116c8e22750989afc6992e7508a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3bd1c187af9e3f2f23244678cc365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d51a327021831a7b5404bd789028a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7f6c2b417a898344de751ff34148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2c80eee14b290cb45dd14551ebaf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863996a34fd3b2411e7a9feaa7af01a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999a1f7fa9a30cec69cdf3ff47f1f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90f48f82880eb79d7802771ada6e21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b934217cf6b69ef0391d79eb485eb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a7fa98fdc41eb607c02ecc505763410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c07816a8a2377bcaade8b7b0db671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eb2b83b9608e886b6a548155a4103412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62040eec84f67cb2158d2b4a268159413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4c53d3a4555b7e062537fb9c40ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b39b6abf814b4d220d95ae302798f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153146a7459d143db0bba6b4824e6517416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d1b316d107b8f9d5b1d587a33e78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8c82b09194b90a8d55533620fe17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d27ca94c58112cf4c1836610f8b73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb61ab5ea92855643210e4b491e8f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b82567a1332725db994b7bda196ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6abc91ae19556eb800b2c5b9c149d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ac59b70ca09cf91b54e32cdd9ee2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541366a795f128494a915e0ebfe89d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4d7d5ee44c29a8b5e4cc84a2e04f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f4aa3ffc5e8d99450c9655a2b135426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2602bd9033b420f3f792484e1fed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96af0c2ac8958e7ed6f4afb9148dd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530f8b092db178277830f089d4a71c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683fbdfdb35f0008c3a12b63a96ce50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f76d8f3fcf682d2d886b5a726c659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f7a4ee89d68cd134cb6b9afacffc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958dd29790be265f09a6f7f12905dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b95601d0db7d381ae4234b6569f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ad164bd62e9fb3e2d5a24ab499fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af7d978d63e7c838aea7dd4d022db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2666dfff26e66aa597e4ba5836f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699cc35f05f714b00f87fc60bc0c36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ca6f77bde7cb56ca9b3a8a635fcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1408296fbe81614ff7b07870b4549440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59537c11969f938d9ff72c82fc60596441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699242135793a6b5b38e83316e8779a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a9e9593c0e2440b29b9b0ac83ab3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17809fd0d1ae4e281c26fc3711e7873444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2cdfc095e192c1a3e9a327e18b243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9dc4b12fae4eaf3f77a0244d05655446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa3235a8fd1cd8c6aa1777b0353e49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd161261e5482c43fb0436ab7c4502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170175d8321a384af39c85f0b7fca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b684009734592771d3cef47adea29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651af6520c20ec113cb198931400d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4630feebe3e8ac011218c609a5047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516968ca83c79a49ff139b05d983caf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f406c165cb90441dfd8d5b75273ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfdf88999206801077bec1acf4a3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745aadaf00710a77ca94f46ddea1163456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72cd8f421f5aa345e5c123bcd33c45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf2302542e6d268e10863bd97397c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15827b7b23683aac48e9e13eb226754459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd11ea2618198c2db6d6c3dced82dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af68f5d96272f1a8a4d2c3f88f4dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b830b0101e4e4fb0b69a257316221d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4fe79c5cde56a9b0490629552acd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f970ca03ee5a10343e96b593be87e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553325910bd0d7c4fc615fb722817e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb781090ef5cb31308603e8bba26d26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7d2170d6c96e4407fef679e0edc44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdaacc6b89ba281460e03e7320e60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4771faa65520e6f1e57d3552f01e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d0c22f323059ff0c7ff5323f97ff6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f101fc76589201f9874f946089533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576a1361514b23492321c9c43a6e874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc3313f8da5dfe16ef8d457b63261d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e4446afe886453bf154da0230dab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be7f1358a6d4d489e409304e9639ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b3dbaa19d260739d4d3614b0959d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3daba830d4b0240388af4ffbd22bf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244710beb4189ceaf2421dcbbba7d196478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44040258d702211cb1e0e4fcd7b3648479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f5d127d909dafb76df82b24143aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c546ba95790e536b4cd882e79424a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa60006a0c20823f554b5a982c87ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282046560df242024a180c8b7c586630483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ae3d0cb9ec6b96e0e9614dfe157a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c598ee5b53148e2de353bc396b590e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b13a60607b47c85ab5ce50f612fa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6ad0e086dc70f297b4a3cc84870b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1477508ad7d34e2f9bd26ed9ba7b59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3598b99d246f0d86e220bd661f1c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dba2289d71d523c802b10fb0a63201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0aef2cd69b09a06ebd9688ab282b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310d48b641660cecd0d81f502dda9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0b20049cbc18370319eda9b0f5cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec11203ad9a9bfcd99c0c191d855335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e387e40cefb900f4bec77b9977fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5f06601ec9b50b24e8193b0eca5947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477c641dc67eea75d91f719abe756b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fddc5dec39ec8b62dc8e2278136af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bffd527ed1c2e3f81405a6964499e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4700e0b33c1faaf00249ff986420c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32929181abb91a60f24a99f77fa5e5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c839156dccf7fdfa5760422c451ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ebf4898597c627da2f437922d39114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efb7d30839c2a4bedd1a4d1de8df3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32311cdd834d28bc4360e987a1b4580016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6549897778dcac9c5110c065286eb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196739ea0cff3719bf55cbb5a91fe1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522baf16c855d6f0222c8cd12fd755dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9b614aa8de86d3ed4621f4ebf4c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76651f88b3365c580eb5d9dfa4569c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ef966385ddb3e09037ac7445f25f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18072a4ff5b53c2f9e97baec436bc3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764a7e426bcf5bd5820f5e9bfb2e1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab87b819757b119fde5459771804325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ba7b8cc9952e2efd5d90860d031c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b486483e90fbc63c603914323a5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50ffe553b17e3f111baabf88de00328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869f46046fa93a9e57e7a071db11a8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a493e5bcd723f80a120b79a34b8a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334313abf13265d6d2cb23b38eaed85331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ead91821c177c7685b70a731158f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f549acdf0587c914cff7295dc07c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242c472eb5ddba572daadcea29199134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa56772c83bbd71bee0cbb8c2534635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89c59ee40bdd41eb703a3f9282d3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30ec5c260325fcb0df9b4e6b9285637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b2eee04e6973e6ca3e646d0cd832238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a6f80b8f90a1c012d6b92f665acc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f4eab081d450f01fe9bf2c08286840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb60e2d13a368d24f6e0a198df251641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4690bf0d3b4618205b92f7ea7d3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f190e7cdedb109e26e1302c883b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc42adfc98882c941f62c0c91e38a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03f8d1468e9ddc7bb4ed8c97fdad245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca382b60e23831bf4fa301504d71646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84aa2a427ce241a9b8878886edeb3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e49112d60e6076e9e44b5dd22d8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf4030978d99f6a61b1d34eadd8e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff6c6707ef338f0ceec74ef06ae1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5338b9472847a30e6660ff8d2c7dba051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb7d073e75cc940d9bcfe6ab0734052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09571a151d19a3a57e076c32bc9d3e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04719314bd93d29a9b07734d4e2351b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a352eefefe006c35c5389a348295255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0e7349b9002a80d62627b7671e6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67096d195b47697f9c7ffbb8663e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd3fec3cf621a58cba92872caba08458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668f14278f40e8e9ec8e3cc3fd6bfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13da2e2c201c30834d71191e438e9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e94b1a25838959b06f5f3d18c38561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782c07809a8ec2d65c0b9a65fdf24862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578223f7c4e06f0f6fe53312b1130db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076b9934b7080fda69fc500827940c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16532780975562b4befee61a0ed762e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a15ae56231bd65664c250c52d56b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a9c7a1db86dc8d21fa276be90df467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56092ba209974cabd97885d76b00863f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b08f5ac7c09ee322a9bfcba5cf4e3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab67278b420cea9ff179dcad69a08270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668c2ddd515ea2053735a74cbf090c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326287baa244f90385c0331fdc35c49a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834382366bff5d5af2fdd3e76e759b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac3aa1b98193c0ab09257d438e9bbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfbe22a0cfc1611b982f8f4c10191675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3460967aca1eb852f596e31ecf399476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fa0f269a377d039be1079142f409077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5002639cce1521c03b81d87d51946f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238e9df4b6d06959bd9a9aaf5b053b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59e342bc695e3b6976d80a0635d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067389f09e2484f7b9a9fefd590d270881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db09574836d8a10ae146ec26a6504482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc93ffbb2e4cc84899d5a62d6a666583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc80ce0cfd56db06d2c3597ed2d437d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7104da63fb2c1697f83f29be882f7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76b639275ead01a070638197bd6c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1eb9142d6ea6d278c916eef8dc5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952338fbc9a0fc40a5496c88002323e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1376d14bb3c64c509a0b17604636b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64918ed635afd2ac28050aa140c1de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3a2575d3c842e9840c424f7589af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef95a44b26bc5dc665c3407b95412292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b91e272b0a62dbef435d98529e4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd4cc0fbcc8b504bd313e48aa408794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6a9facbda366518adefeb8633c1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f1c0172f51d1798fb859d8ba9cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c47563f364eb4ee6fd5573e2850fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85542a09435eb8cff56da194f21e2f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f72725971948310a526b99ef4bb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d5822d3581016560d7b86c48fd237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064391e172979ac2c903fe20807942101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c3003f769c4def02f050a241cd24d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9668e0eff9455187aab25c9d1ec1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8975920cbfa3b805bec9807bd38a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756da4145f80c2eba569cd9e023865c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98561aa9ae57c0af5c77645a41c09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d828a661d5c3ef7f25d198f75af30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bc10c0035df4c738a351a705eace5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89dc59f3cb52620436eb18ba89070109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03eb7b95545c22e73a299c0352e3a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca213611d0d3163a6314c58b832e3ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd8fe704fc8a2fff60d2e4676c097a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a596139739cd86e0c4d7a19b260b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaaf05b38377d7c240897cd0e7b939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f46eb004bc52ba241a7735f04ab4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b632f846230822412bd61ec5aa0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d06476aac60bf8476d72f96ca10b38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ccbbe608ac2c0b5f9d094af00d7b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50be8699d372b37de5775aa4ce30c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f8181560cc0036a4b01c652bd5a84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abce535f7fe4b0845b72b53663e2464121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd1a57e63131cb1c3638be4527bb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5aa75a94b4d894e755955b96f68f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de448d46782406fb638477e827dd41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe60823c93b05d0fe135eb381ba43c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f572f7a73a7ee530db2f76bce80298126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683927f110e3e4a877890c47ca21803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6dd133e24ee2f6aee8ad79e846a57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e5a8522bfffb29e17e5836299e0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9ff728941eda409a36d99ddfe4a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c287d5f678f14ea44fe709f09992131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4836cad9f0abf4b5f17ce43d1de2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c1843ebb8238c97ea06eb1020237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea88b20d0467b3f9541bbec9e5b4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a453a4e57b1867fb384fc6e93e53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ce9ba2b26b77f709654bc9b66f8a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbb0c4739480b4b6e9c4d6af65c37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ac761ec226300c4236c8ee730bf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3f9934685c75f60f1399a7ebbf94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e0943e32a2022a6a210788461a467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed410251931558f543116ed663f4e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c70b738a182d05dff44399af22f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfc2e1a0546334d14300aa83d30c8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084247b5d8b12917c5f5c6a33d5f5b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeaa01f8e1607143f06c4681b015c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c4a7f90dec2e65480c88f6356782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb4afed0c194673c4f663b211816a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597ba0a22aad4d436b59d1e411f4d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662436c6ee7ea1cf0e187f4c751e145149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c71518b22c1b48c4f4c1d4ade699a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f4ff1f9edfe069d0a1088c981aff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803edbe15f016b71189c965805e588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1c44b5d8462d21056a3c019db1fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f8a994b000bbf81372ee0ce85c80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ddd344581a7dba75d58dc8caab73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6890bbedc0822e603eb0977b4eac57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471108b522dd11c07741720b9cfbe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81b2395812a7826b437565599278f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a461fb3bc387c215d292a4f799503b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afe5c0bb5ebf600c6cced5758bef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951857f6ff2ff4f2d6075b9976dec2df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705583345e5bc5b9414e92e1b8f561f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b4c89531ae6c5f8c4da270c5342e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a65636fbf5ebd64bbc2126b0ab40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eeda255f7e181a9496766ad5825bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f0e778cee6c072a5685f92803845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9c76ed7d06d3ec38f9b7fb564cbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624ced71cdef370b80200966bdcb93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc4d11a90b06dcba1801a0622a87f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7bc5b59e29ec42d32805ff13549b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72a909a33064b89f13cd3dc440e29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a470133081c7890236ad6f8f268e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516b8ad5019c7d4e18bf4d8bded858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5884e8d9a5092c9fec76a6d7c48416174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a52d2249b54ab26cb2ae585c2cf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ac7bf71d4f1c616e3c4a5ae36e40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef8718d557633af0fd08d3c0f9ad5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312031353a3e50695b8df3e4a406003c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f634a4ebb42969ecd1962a680f67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05518afa78c99ff7fbc5de088c193b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d37e89e3976e7beabf7305542c3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c9f903ffac41cc392526ab6fe2ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f8a05423f408a39c80f16bed5d338183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d1ccc1987be7af1afddb41906e086184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651da2bd155bd4901a2cfa6e95335e97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683175f19ee1d671a39f8ababe9277186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de855b6d149df67c266911fe4ddad978187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c3f5de4e8b9a3c43f32175344a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ea438ca801493417d4d325e27e92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399339673a9cb56eaa5706de8be96a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf941dae50f43e2873c7e64a9dc94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca7c6a4e35a68555586fabd26dc58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf644fd2d275f3c24853c575663849193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db9085230b9e9af2bd0879ae10267194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ac2cd5e23ab9a262b313441d83ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef74349e554938c1962c00981abaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643bdbf81b0562d3c2cfef24f7d41e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e64a6bbf32aa8f4d1041badc331a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c5298e3f667f7162cc119f4e51675199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549917418cb17c702f838255db3d73f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf04f7911a9747152a47d2b802fa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e51200e931456c3e4b3dfabec0c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e338c104a477ee156bf1085bd90c57f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717969c7293bec8b757f0bacc15433f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cee4cd3824f3b096895308e84b9bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd624228dad3369e595854f6b82350d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc32f61165fa202415e5ad07f8856f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d5883be1180a1714e0d10a3d14b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b968cd8a633d54329c8806abb81d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1e8c6571479146522c7d51941f64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abfe3a9baf7a797d8aa8a9bd06c317211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab6f48d0c5750c587f6106f26238d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1fd5312e91f069e5233621df619bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264911f0db1c03dcad5239abccae730214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d68cf714025d8b528bec2d105097215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b640465d366d0091626bdb9f3d714216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0518aa434a261b34af261e92db973e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab0dc1ddd94a3ea43c473809fd4ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb036266c90f22e92567cdaa6e762e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f7c347eb1a70637920d36ebb7f160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6310c6e21398e4781b111d9fa75f37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2a3a67277ce47a9101acf0cecc6a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962922e9654176081f5b9a2bf7096f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e69aa27e2d64a932bbc1b78d138e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a3f532e14557371eb4e8220dd0ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5a993813515f8832269c27bd301b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ed05474aa169f4587d9ecd7c955c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e939d14044bff00811e38f36eb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af9a7ad5853f11f1a11921cc1fba26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e689ed97ac8f08a4af6b0f310c44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e628797fdbce3ecf1cc3a0e84a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d413dc94682c06d02f663e5105136c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1857d33fe4ad7f0e04b5fbdcf3195233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49d47ee2b3af1b8823d4c9751eda57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e3d87c5929575044b1f779238f063235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370cd9d3c3dffa7fde51a0482d11645236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c782b38a5c51eb466deda2f2f42d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b04cb08075bfa51c453dace3951f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964d4d658dcc7482bad01b13828309239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353b9c0d8b02159673597d51f4952f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b0335a39ccf735e136d561ea46712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946c3dcf50cd16b3feb929814c08051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc8724f4a1e683f3622fed10004fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422d43769b302eb6fc8167ac9bdef04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758f24d2cfbdd18cc36e8b47412cd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd781b1c3c9be78b1db1bbba99ee05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff002a36b591f6fa170ae3348f3f46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c52404d69037dc7f3bfd444c156b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c25a32607ef97009d1c741934042b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd06b1e9b26026c18697f14e1a97d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351f23ec693821725196497b31dab03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ccf0ed555932649cda7b8aa6cfa8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698de61d84d2656a5d700a5c687742b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af3cd5807224ebcb1b71fe0b72cbfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a6427ea8efb6567560a55f2cb2a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d147c46c5db0d46670ac92d9281a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9ce931d73272012b7581b21efaff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba6aeef16e84149a72757d5f11aef4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f59e64c5a81b51da235cb3c7ed8e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf82c5f7fd50754cea0c9d734209a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbd6e1e7e84ea1004c66eb532e4f02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ccbd6999e5ddc2daeaf433c335780262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6c71702228b3bbb79294e7dce5b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3c34a0907255d000b3e02e251ace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d768185177d588b284e2cfca79b966265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d863f49fcb5e20338d49c8d6a111f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f6659c676c802701cb35610f79bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe3bfde31cb0a2d78e5c5862081a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284037497a622a33cbf8b53eeb79c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700d99e3d6663800c9ac442d620ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d1b6f0d40d1f36b85a82711ccb7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a84374b6610500d48d76b3f07bc5e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af6b39e922daacc6a7fcd2ac80a15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5e064b819aad43a7489aa4747064274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0cad3df975cc7d91cdad23c1273b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a303814135cebcddde82e0a12eb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de817c9f5419e68b13b8751132df7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba049232c9a3da779cf434bc3adb459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b95f5496e5f72e59189333c02288c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c91be6bd16be65f6fbacdc5880a6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7dde38f92b302671af3ff2518180281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed044b34d0edec98772f460a49f0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231c616355f7dd3cc2b60256a54888283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c963642b8536498ee8276b1dabc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34773d6f0bce0f9e06335fd1e79f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b15342a5bedb19fca095686336511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca92bfd42ae0dc69fc5bb3e850e0ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e83c1863f34f9e0dac2c42a244cbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf2085c41708d029661b2462eea09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cc00f784e7fff13e76de2a3a3379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dceec8955b80b6f2fe517c43879ee3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1201b11b26644404c384a63241d6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ef14063ab9258d27fb9531551146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557682a6132a2a0e406edee742b80aa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb94e5956906ba00676f1724f669d35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2c50a269ba1cf127964a659871c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6492553b94926aee9ef6bdd5bacd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453a57b0392ca62d59a973e9b583129298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e3dbd1d9e9f25d1e4e4741c29d349299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632e7f63a276a9de5fb6bc8efc179ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfeb2f324f9f5d3e017ccdef2e37a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ab5b6bd997d69728ad4a8eb7a93b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025662d19cae44426ab3de15fc3b1a9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366b9bdae674450cb54c320338497b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4cb4cf620a8c522d1c294c5a77bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fceed242d2b5ec64601e9d087ea633306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c15282429486678cfa0552032c31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000727a7b47e9549e64a8374baed9aec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74720ce776185570b5da9ca7ad41a578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb418d64d6eb8ef0ab17e81e24f1934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cf682494d8b6b124dd74308ff5d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7de9da163b1db974ea537a64a3f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0929f824640cc7eb2c8629bd26b28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9023fb6bda1707c7e8f25d3035cfe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806e208f97794f32caa5ed48218917315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b1b338bfa8c71228ca371dfb290f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423cc75c6baab3dc7bf439ef0051e6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586886530d551f3e08c3ea5d208b47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613fc0622e50165a46f941e76911f8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013924e5cf15664cb20db6b4bbc8ed4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc1fca026bc3b847f2d1096d62acb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ab9497da1c20f60af35423fa7721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656fae306c84fc2bda2a1a5438f945323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515662efd1e9b82f115247c5f2fdbfe2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9fa3d0f2b00dbf8c78e97f542b3f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121fb525355e3dafc4b2eca065f41b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc86020f23d9fdc57340b99888ae79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5b0227318537c4c827edf9f052bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b892662cddd984b00e52a3e0cfc4dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626dfce3ab8d86cc13b2f1ac1b2de74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ebc2b241ee6bbdc63794db461a61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953c622d1e209a5518680870aaba05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f91793fedf81045b6b62ace281f22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db9a1630dbb79ee9df045de6f0abb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9472a4fcd543c70f703be02559e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d5664f6237823590d242ae71bad3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4bd0cdae7d7ce8a75db3db88731b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287e53f76048d0d26ecf0c0f4a2899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd419dcce06f0b994f428e8ca0220339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc05c0a9f65d93fa55e9f561456060340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3c60c8ae87fb4cf448c31de8475aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4417f7e536bde7f8f7e1bb0e9e621342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910005d53f00297717ce773ff56105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca679f59177ab41ae17f4c32e483a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a8ad3fa0f1ce486874ab04ddc789345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a3c57e33be4e96bafb5fec41ff2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da003ec3f3474d4e67400ca552f072c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402926b4b408e51fce5b7a0abb1afcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47e5a965763d61f0f8433af708b91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d494fba80c67945ecdb680ffbb9dfe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f918dc69a64348f6c25fa337aa5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba822401e99f2278759d601cf3aafd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab35313bfdd3f706de2a413ca71d27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff1f3cbb54d549986684730916477354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63153a4435e0f8aff619f4cd585f4ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831253e86e95d9c527a21d348275192f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce018c0ae50100a1d152e1da17e8055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648b259ab15f499ab5476d306a8cf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f83927cced8792bda6e19e8c7ab37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88385b50e1964d42de9dc652da302dd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cef68c0d907dd3927ade7959e2a39f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab0d367b52f56b6da91de91cbf3aaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2b4d5d90d4493fa6fea9938db123363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a616b1664d55f4485a018e95bc5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519bdcf5e1cd1b35a8d6a0d878e1ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532e4b470a3ee99665d7fff710a3d6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f596c533dec6631d43306ea338fbff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ff6f2c146490e20c3d28c2f9dfb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb25a69f74466fa0ab40616aac71e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fadaa55c502c912115af9847c17c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04a273f8906af3a692f116d7ee442371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51742a739de68fb9dcee16a3585e44ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de662bdbf5a4c12e65128c10ee1eae1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d1aa191eec66b98c457546d939d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7a709fb2099c4e0a91ef38b7543d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b0540238c217a1043bf896cd36b9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4dd14b4079465271dd665effbee8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4629336fb115e9808f2897c23c7cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989893a587d97a24afdb81a4130dd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdfb06b22d60be7c1a8589e1b539d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe094dcb6512c60e01e0586a287c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077fa9a145a5b10d787b72c783c6519382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905c6c6cc740b7ba7b1adf91baa4dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1c8ea9a9d16561d0fe5ef536f3ce1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3ee97aeadd99d72d32859cd0ecc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0913b06de34dcf1c4ef038f5698cb8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a344e28b83939777f03277dd3bfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56104f353bc5fbb5d56e7002a228b44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ac05e14c26e4e6521e371bfa9206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017140471e3b30f4eb48a6e5d2c68eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03087caa0a361c86b0641af23991a25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ada45e08b6672c84b9b39e38af14c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932497b44a1ee3e9819077e6ca7baf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711e45715e5ed803e9f92fb75194da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f564d00c27f2854362d50bfa43b2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2898998ba101b577134f7303311f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07af8cef675f87e99799ec17da755397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290afa8366b488609729df77a21613398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b6befad8d3a70d978a0fbe1a516b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaeb4250c4226e9bf548bca47c7f67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d86dec54247a5ae8a704ee558b0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515acefb40a066709206e26c1d7263e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aac71b3ff9ea86455922e4f022868403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9eaea58d1c7d30f331ab38961d73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ee71ce9a313c1583918b159a903b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330e2e066aa5758eff0159bac2ea12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdcecc036f719012f5a29dd59a2cd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a219bbb46a790c921b9deb11a1c089408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74b55244a927e5c779bb379d7684d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0977f8e1dcd19bfca6f4c366c3ec63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0bc54f2777afbe5b8f64646a15bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e516ea9a87d5912e02094e9efe17a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c93e6dce2bae1b1565193fe504b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26443b145d04f185eafdc47752f6dbc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834a506d12a170e5c025ad313a98b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec22861d53e21c9949a74b94f36c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec5691280b4b3787d2ed34b1df47ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06701c9d068271ba63b9e66455e9400a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d658ce8faf4e2b0b649fd59f39dfb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad87a7575e6a37f38851b7e217a5b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376ec27afb092fa0ce1d82633d394f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593220a62a1c77c38cf52ee6095228422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005b1bac528aeb5e949d4ff5a66dc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8359c26161371ef10312cac669faa8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478cde6a12f231525181ab2a98c27b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ea472e71f03c37826fdd813bd7a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af742bab4ee7fb18d3236466bc174ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19455560285bd0fe3d3eabf6b08e0696428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cf85bca491e3e8afd4bb7e2fffb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410739456f3acebfa543dc5362a9f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef1dd2a028110c4b2a52a195f3a95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f7cff3709014fedfaf4c6bc464e6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7354902197a7ba62c7285dd4d057aaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1737f36c06de684115eeffc91ea4c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b97bdfbd35b804891785d0a9bd6e27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6e98312cacf8141f8572ab5d6208436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb5565b3cf956496b02cc4bb1e551437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52a505056454a03a6b2b7248b82b4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42de9a100560d9ea90818b3fc0f9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4fcf0becb2a960bede9f27ffd4e16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf85894b20223b6916008fbe160d87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7798dc10047260205010ee0836f9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b5830faaf092058e38285e858368b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2aefa1904e6239d4ee939f881488e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad72353e844ca0314a8d63bd8a460c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29a1cd743094d00c2037f6e85474f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f7205586aeed8b66db2d63abc449447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7464273341501083849acb6fe95e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca5245e7d86b59bd55a126ad57f8b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c7da46762108d5a994cd50e1126da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041970c908b283eed84db675e80fb0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126bad21b8373eef24ea73cb57dd74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409353d879b1070b7799f5a578c474ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286bfa108c8e3e7d31211487aa4496454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf924c11325c8cac5652de5fe4e9867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a773c958e87e405f3d16eae03b2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635527f7210acb9f9137366e5321ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce575078b0e935a20883af4459893d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5552604e13a8dea1a0e581f26168cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ba2ee25d077c80f3f5a343e11776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6d805e29b2ee9fc147bc7b72ad93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7038364f12ed63949c623c0488703462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bea500db7d2811f931d08f4e18ad9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940185f5a19c14a318496d5d4cc822be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fecf80f79d6881618eaebf2ffaa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c39637dd9c94260adb2f4a7ff551466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd575ee19f3b33c36a8af2600edd41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a475dee9776f67d98315d451b0130468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c99752a9cfe30592e40318431f35f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d4f7ecac3f0d3ea7b306ab42e096470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01994d62ca1749af90e53b73d7af87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3da3623b14714a7154dea01d08de6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3383fdf5e5458f9f41679fbb86da4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4c5fe8f0f96b125baaa1330b6b2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5d9251fa6e61df733a9d679ec360475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82662484e81b1d5d10274d4b7acb598476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18b03cf744833e3c011a277b52b97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6d58865fcc346ec89728501af2e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b53de24b8b8f0d1cc527e85861c6f479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>