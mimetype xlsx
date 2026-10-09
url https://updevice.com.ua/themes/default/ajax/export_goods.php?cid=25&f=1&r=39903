--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81961972f927e6f30d83c2794c8c8341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbed03078120a5fea0e0a8e1da33472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e3e517382d98b6ba28329d16e2aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd3c6c144d47ef17d03b88b8b1b7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08209adcb255a853afb07420087de47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f5838f1c90a38197e96b14e4a8f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e79ed6eef8a9e1136886fb810e229f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f05822bafb76fd2961713317ec048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52a53acf4d8b445b33da0197d2dcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca73b83967058f48a05f296c454d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff64d91265bc7304b23dce8466a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bfd4c79391c696aeab901590d615e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f4fc7899ec38be387e4e6613d22a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e301f5c48209171b02ba91b1a20a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec33990d715f68f4b85518a8bd0f3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1156502ebb55fb9e66147acf0d5b7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3e68e436a2fed0d2733cd130ece217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f874d4876faa061acb42e9cda4d7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9411ddd2eab8505ec34f09ef05b8e2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff16c9e683a6986226cdc73cfb04120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b37df5168de6934e80862fe5624f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5f5a070a67c99105a08075c09af0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fbf8490e2c26d3c0ed46bf4b09c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a5563da592bb725e642758b69ff7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28edb30717b711b963c77784f707525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08b67e80f67102a976e322f7f7fe526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac0034f90e3be3241866415aaea4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9746c36e22b0299e04beed96aef6e8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cf9a8fb70639a150cca7c64643a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85dd09a884a63825337f36b1541d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e308a895da4687fe427b5bb8da5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fd944e81630c14e0fe672832c216432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3fe7659f558a1c8fece7a297818e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241eb9ad16d1ee2106115ef18ac816734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f77ab2108fc7ac34b97727251c2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7dd8acf7370a11f51698983a1c40c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f314b7820df6d0b9b9acb837812d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf1430f57e3a4d0bcb29bb8da762038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1acac5b5d184117f5490dc5f784c7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f76419d0c5ac9902ccd1590cd953040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f359539f96d88042fe41df92b536f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efb198dfdf7f05663c1c42fcfbdfb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1745defe9f4032c91c7f6565b4d9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abaf26325b33980d31d5e4fa4c671f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa2f07c065bb6c04b06e8b58731f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a215ec86b3d857f90748db1aead1ec646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001dae02f80a67a9cda6df0296e12a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda52ecdd2a85104e82f6440792b86348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d22bc402dacab4b7d810ff658b7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dbd319865f3c075a71cd161f7545b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da8d978b763b9ef5bad51de92497d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce30b6fa44144236a5cba0026436352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e976f7018f7cf4927ba095f09637b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734447aa63535e59844c74e6abc9dfc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd757e880ee71c7f41e1a190d807f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3f772f949f0b884995735f18b78e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de6a09a6e1738c2d911b398b7661157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606689c28e1b14205ccf9056011958d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec47bc4454b3741baf45c61d55f7df859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3702b8809e5ae6ec853d4640524d0ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b757cc0ed17228ff4084b07079031d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb16655dbe5113466b04a2b39933562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c731beb7b685942510d95cbda3d1e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3448c00f5d363dbb45c7a3e5a5cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbadd4849c93f13483707b9300c8c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2418d85391c572b78028ec76e83e6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5f53db5083a219625c708bd0eca1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acda8c9d327a48c32d884fbc8138ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81197d33b951216c50ab960b7b7d4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4ecc4483e1d00df587969582833e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41458c532c714684711f3fb961944171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47934263b54c8284b5fe615705a6a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9bdbb493157d8266a96469247493b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b5cbe21b942d8b01ed8351a0eed9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac926806e3174b71903786b9f00774d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8124f416ae3e472aecaa65b4cac57976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5a02dd5cc7aa1ca8dd7f57aac9ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890a1d7fc2dba77134a3de415719df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772b000da8a834d9ea5605b897aefb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab12c5609a9993baaf84407729f01d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8e95e5f27f01aa9b64c8aee109c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631bc74888de7a007014ec946a6b5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4d5a369118991e9dec639020756d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b5c36a203ec0d6b146ca937916b6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13875160f89f048a1b446e56010742c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a0bf463dc55f195ea8d5ca9bcd7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983bbb506441733e331d91ce25215087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16af4e7e14f7f0841ebfb6cdd7e99b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f568f0ec8bb80eefc97cedb71e076189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a1124bd76cf978289e40e5faf48090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67265b4abaf98477feade74799690ded91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074936c5e216eaa8e0ff5d8dfaba7d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016824c7af737a9df8aea8a2c078d5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336939a4788122e928e16e8a3434b34594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf1ace0f55c67c7ef5bb95c51b5fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f49558fe0d4c063d22caacb219f2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418764f9607dfdb8f6d8a3b9196a43c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d88f8f60d8885d2bc7c3863e5a450798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722bdcb6a28ab2b035d47fc2ee119bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c582897f1aef056670f65348726df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7935e24535af965a206681cc6b1c94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b51f10c7080c7e0e9ef60310749cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9dd21ca65a9f85180c40a648b9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e03dfd87f8d16f3a608a4b560dd5e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385500c656b810b3756c9a1263e46131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4388432223d97236caa3f555daaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c79d77e59f7242abbea1e5ad2bbd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e81e07b2321e15e91a8e7d1a3b9bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4261c443e0a5eae70d30a6cde72f90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ec02e0c4ca787e567a96ff629140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6968c21a1acdd5aeb6619f5c5d678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e8d1b1d1a99d69ea29580974673e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bda2041300c79489dacfee5b7750113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba968f0140a387452e3cf795f45ff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4875cdbbad4071d52a8c20598f1700a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd613e47d093d77bce7065dc15917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854022b385bf1be4a3f9f6c84800e84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952420d9b035e5139340f323484e64fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd94d5aa8d26a6929a89be991943b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b35f65a2e593b17e92e83776e82744120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ebe018de224b5d8d37656d979bff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c244d950acc12c67bd2751f5b78acb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7214a37d9949f8bc4fc97ca42d64ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab7fbf2703b9ed3e8c503c1beca35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c650c7bbc4a2b0aa7b1389c4896de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f425c91ab13c7091eb826e6e448e2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc075260da918a283a03d71608bf7ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4481d0f5336550dcab0a4991f0fa4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b439debda7d109dfac861a36cc6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e74333756b2b028399a2406152f37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013efb2507d92d522bc8c38ea4007ef6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b44d0aad20d2af8e00078cc309d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd22d9aff63e8fb5051d4463c6d54a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f164ffef2a95bb4d50db78a7ac7416134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4bcab9f3828303cfaaa27af8ddd1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1fb70e0a63eef7dd121aaa86a8e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2afe6e290bc755693e4945171a620f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae221c4eb3f9f34352578523f609686138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd1889f6ef50d28eca6286c073b82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42980f65b98d9ce48d0d74259fc01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c5d1ce3eb005b5f1d330792ef400141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58c0f86d9d668511c4d561f5192fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029ea8f591ffddc7a6b062a27e3d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f5f7543f2a15cf829f02ee316508144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0f6aa5852e4f58b44b61935497d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778cf97dc47892f17a89b262768cf55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202a2b612f83ff8d242952fd326105d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8653f85a05ff6d441d0f9bb66737ed0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b126ae228d97847bb72a023a77c8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baafdebc84f2e581c2cd25d087cb63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dfc2d77ab9ad11248c55e27f10bc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b622e214214cf8017b33e7f77d01d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7ab890a09f49dd22a90626672eaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6f697fa81e935689892d203b49d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf17a92fd9ae1cbd1313d73bbcfe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5079dfc37d992b81ab35ac79aee179156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e78588ecec209e4f9bd624de740bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1f0dc6b4a9d88a7eea6b0461d3f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8febe1e0fdf81b832a16f7acacc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349ea799d3a601c9639cfaf05343fc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e8e3c83c63b13b6efc454a4ad0f8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483171b08a2f9d678da58274e8f9461162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0106baafe1da519a07c5127c86efe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed3395bf6b93026002599cf25ff2c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568fe6520c6dcd70044a01bf5532248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeba3d590afa6d5ca77f46a4e092d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a35a04c4d39b6974675b8d474402167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2921a17d4a31e35881766f98ab9b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f350bb87f5c3f51f98bf7522035a0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec734dfed4b9f2b539a99725a5308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e56b384792dad76541d2bbf4545050171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791376262bf95023e946bf15dd286d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce47926ce6763d4d549e8e21501c949173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6845f5921518874e7fd102990ba0b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563967ca5b8e0f1cb529db4c0b22dcad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b7d4478883d6a15de7b22ed7be4e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b2275b5fac82ac806283692f3595177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b4d3df06afb332d698e023967669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4891dc63e76155fdfb4283039513e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2038c8fc8e134f68c874f2e7308129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75183827620f66ea33db9661190a9a6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e800d31ded23a49b3d013a6cb748db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72234ebabadf56130acf7eca54e8ed3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b375b05aa59e87ff29a93e9c9696f6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061afe7f41c2d69288901112d1be36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d90baa5c152ea5664a6c76647ff0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5ce7f07f3726202b2a836b62186b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3895fb0a28139c3272f15a01c6ce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206896a38d01bd0950eae9bf34370b78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a25dcef25ab17832961e515d5550a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684caa9cdf6b1583e88c0114e0c448191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcedc04766c0057406e077d59f04dac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a61fbc0a90d160907b9c2dc2d3a4f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6dc37d9ba3b340d57985aa61b61fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a92f961d83a8e230ccbb97cd8995d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac589e14bba96c04d9ba4c1b94616196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624badd8d13f25677e6252e2d67b4f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d196fdd68cd384839d9371e5cf629198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc91f57255ac0eac3ac60ba56fe5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593894dc37b926d9e73c2663ecf97a01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410464f3dc5f467fd3333b94d2b739fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cace32f0c944c115a1ca7fcb845b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d6b3ac9e1b0c53be6172c9ca9f18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7319367b3a5dd37dde7bf782206bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de4bed6ed363f42a985cbf6e8c759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62493b15487a832731859a21d754edc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f22caa2d490a65f204766a26b000e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0baeb831b384e9f947d9c858b212b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac865b58cec014064b3adc6a2101fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6fa894464ebed9db5f9807a6ae82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbee684febe5498c29f886fa3af766211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222807c5427e21134dc82df7ca55173212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69353c08eed8741e188ee15bfe4623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154dbe99f8cb5197955fc5ec5c5e680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd6474143fcb0498e9de79b9bab2c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e66791aaf9fd56cfd8c3e24562bfd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abc59e68b227401f0022f41780d9f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ba18e71e623cecf818b1fe0796e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08dcc6c51b149b3ca646e9ae5bf36b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9313f7a638e1185cbf90167a7d65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa48361e3b490d8c628c08b9b77dcf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b13079983e0fcfa7bd3a5448b2f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4c214f80f3ea1b0e0888bb276547223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a069c3b0b92ad2fef9f194f485a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab28dc439a9bdcd3df5d5cddcda99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286621bff8d95d8952fe48193ccf5ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15cf93d13ff5215a1f8c8ee7dfdb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db82f616fc2af7dfdb75076ba5e3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31ca27a98f13a39a023c370d8c784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3099a74a05aa7024b3298e037324a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1985dcc4fba412683429318ef4311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42679a0ac1bfbed6a712f6e7ab27882232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd508118f66c6838d05df2e30973c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b90afdbe356df09f9d6b953c4702e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92e6616a9a824ad75e4320f61f388235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547d16ac9e1d7d98f58765e2753ffd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adaed63ca42b3b5ddbe10b98d8e2a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e53ba64e45c4bc024d88cba24876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9759f343a7dfcdc16dae9a40863b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b6eabedfb8d56439bde21825ebfee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5b47c5b97c557279062bab24fc04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d994aaa984abcb40481522fcc27a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7eed8e0209e4ca1ed3d99725354b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864ea7ba38e202d55abffe4d2a08ff4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425364a9d1998ca4abe836e40ccb3dbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90b5f171d6f4cc6a80acdce5ca9b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79da6714da1193ca6d7e9d29ae2978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7a906a524f42da62cb4eaf649427248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae82430c1e68905a9bfa7e3cadf43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adbfa59ce465beb151e0f0546bd421250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d12c3745a5ecd0fc6b02c99517cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bacac59f2ea7426806245991c47d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca38193a01eae8aa1758cb04156bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b2ec0541016b826a094e72078f4b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e58cbeb44252d24370a8a508b05ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3e6dc9b2b125ad7495df3ad84696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9ed9321627a8a0045fded7a110a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5e6a51ae5bb9c1b2d6ad79044a1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adebe1df35114b859f5be92475f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013444a29fa28365f3e6ae87f24053f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811076fafdf05641058da1f6cbf13ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075648e5dafd21370f7b6edac8661e5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b21ec5373f9643d4bc1728923907c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a627046968758c761bb04e87cf3bee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5d0ef445494810ef14bf11a62f96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84667c0c30aadd9ad694a9c867a9ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae86c3082e3c48211312c5e1a1d95b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f90c76c5f733ae7d65d052fea382e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274aa79224f4dafb0b99a8bd7126f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906576f4ded674d3f2de52316df21a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea817dae2a687f351b40d430e24ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc7a1ead145b4622508c6fdc59a0c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441ea7af16004df4f7c4cebc72ae322273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1055060fee8e72b9f2068f0adf76d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303ff27336dfe952395a70ca925711275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3d574e88b8828ff247951c523b180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb78ee33a576363914c6f94f2dc0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609ea99c9b4ab9e0c77b7d843cd5ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce498650239b66154a8c00c65720b152279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfdd62b829108bae8a5806716e14e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d621d49bdf6700aab67b1806718d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916eae81baa3ca665af46b4044f075282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994050799abda115dbf1c4b9419ac28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600215f0365f2ad6555195f5317523d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d8027ddd7474b5f37564268b294b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41742fe0fdfd053a6ed6b7fef73220d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ff6f76e9f43ed0803f5784c00020287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974889b1f139bd56dd350d9d439e71b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db0b36faa627d0b4ec1113714e286289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1225eb000e0a6f5278f2a3a04543e94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4b1a29e4433b628b8e7b19ac6b06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa9ced3e1984a6a3e167174efd4cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224ed3e4171b22475af029eb63f1e34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a983ab590c68f9fcd930e3e482afe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e12d21be6f02d639551fedf0083860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8087e05472d46c4de7cf378f1c3c86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12928446c5751bc353d9f1785cca22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebde52665e446520f38014fcd02e3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b9e3820ab3064cbdf27e15c5a71b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7837c48c53265bd96eb03495ff6337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88008fbe862672df54658d49c26956f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60a6938b910611510beaa5be80836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83747de8586b68618bbeb2eec8faf87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6243e7f37e0c1769ac1bd9312a2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88e73bafa90d6f18177dd3c9f1bbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7da1f075f637435a3c6547cdec78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7076c3d4a40e52d14303ea19d649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7b80a6f26283acdef329437c7e3b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31a95f38892481f61b586f45970bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd46c895344d401d5bab1dc9a34c3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc28fe4fa901d6950d9c747b4f6758311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9832b6086f2747da3aaeee1abef9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed0eb11833b57a7d8ae1c871d3122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943439e9d2d1c70e6503d52b44cec85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb07c5b203305bee55e7208ea80764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95f77b2d90e31c7fa960b29fbb451316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55bd29c36ab32592a529bc77d93bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978534fa7ef786f5223e2ad855be9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f073cddaa955cf4eae946a8f720e77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b163159df7a704bfa7fcf7890b5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610d81c15d8dc662bcaa966a846848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e9b37dfda14c37e502fd35641ef9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e0a47dfc2e2cc97921c52c3f3011323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e78f8dccb85e3150bb49d7507c6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db7688588dd35c9f640597b233f76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e3e26ed35f4ad7b77ca9ff78fbcbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2fb5694500a8eef66267c93cb53d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6a9865d2b1bcf2a9e44069162440328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e464c20f9f707f471c1e6f652b48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8ae35c81369dc55cd77874971cb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74c521fda4d9c5ca2869bcbd6da8e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d8f94b62d70be4e16d3621ad4e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b00eab0e2e1fecb1eef71d3cb9be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1d235dab9cc1b5a19b9ce3c6a2e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0235ea4e3aaa77aa0d549d0db371335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc44a75595fd3828d25227e0f71039336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594f47150d9094f865450a72e7b4c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515739a5be8459521fa50496a226d1fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98db38b81256708b08dffa64f9ba1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902d1fe86cc544dff561cc9e823e5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a309800d9761d251c1b23cb047bcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389dc60c2764620dc3539eb4891f7f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e7363fa055e17e5dd0e00313adc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba87ba5d9f5cba45e4160b6dcde47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1b571951a870698bb9f99e1739f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ddf220a797b051e76cc9cc60588b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d90c30b8a9739e905d34798131458347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac81006167b9488a7a7099bce017dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43455bc6b763f4dfb03f6b730fed7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c11a5d7f4050c5d3d863c2717af723350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eeef0399e456f647e8ab881fed93a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c080f050fddda59716dab911abd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf94d69fbd105f817070d31c84d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a8f28526df3e2e25569caf79bce3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb578c74cb4b8a047d7a9af2df772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f57a6bda06e4a500056774357939b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae868a73cd9711b70ef474ce3dc3ba3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab5bcd9f6e4148295077345d80a16c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c4209ddf790c4e4b4fc88138120d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f84600b154820b70f851b8ddf974d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695a17b46005e3d49239d8fb536959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f590335e63f728b2c7402762806b14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db5c1314b61a0eb4535915a0937e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915252618b3bc32ab429ab0cac990a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77abb92786a9deb1e0003ca52d430f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc425774ec08dafb76cce079e6bd3843366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754714b7f91e2060c17bd50940e4b59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79757de5d9416e2c4ac32a12608f5b12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ec14fd481ca18adffe4fb9c146118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786fefedb054f7ce07f58f808cbc1aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a627b894d2158d193167575e1a5e41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357e435c9497acbc47b37dc0cff0a69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b69d9cdbe515e99dd0c1173983940f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1bb8f276c686ce9780ffea4adf2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a5a590bc477de905f887dd70bd97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08acbd8273c3bfb226788cae8a33131376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162115420805c5bf7ecec346562c42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681e4c6eab6a85cc68633b17d86587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075af2c92645fd851720e6dfa71c13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574b70d1c95c135347e7eb35986836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6c537600be1865fac261afbb233e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87e72fb8912522ff6b726b1b03a9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3863a8ec575622a85f7a1c855bb0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941b02ef9e41a25b6a3ae14a26925d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88f51fa034e3ff25d32e32d4ece7ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34894ef7c86f160195ff2aedc9fd5921386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454b04d13559fa772e9346fcaa5cbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7c00979d3d4bb63e7409570cdafb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994288f338c082802411a89041483762389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36777a6444362711f5db55fa1f2057dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b64075564a6a70efdee3c59928cf52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254f45de148cc3c44bd43a0112004b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694bfe67d4bf65ebea6d6c080ab531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c53c356dbe7605d533cca4478f86d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0976a5a575433150dcc0bd515604d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce95b9cbdbc3649b0d3cd8bd0c663d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc581641a214320419e72536f1e4cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820c5ed28dc9cfc66b2587adef10d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ed48666c3251bf58018d534decb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25d530ba17578440823d87566cbf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c00c80389fd560dc480d7547fad7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865a16de8d9f2a8855db2b56b1cdb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee83e0c5a827716307d40006a7d97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3767a91a5d055eaf571c99cf4dcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cd319a8dbb83c005482388b4d5fd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9cfa4090e2c32db185fa180949f9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a4d39382c89d2dab1033d394f840407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77dfc8f7f179a394842c54efaa682f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b93bce5f377f3686d1f2045826424409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a349538e24bb95ea04a4b3c917576e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d1b6a29aad74963916552983c39c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6fa23c3ab1be16e6cc631ce9a4953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad0eadf4038162c0a2f627d38b30d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b26d41f0813a5e578a40156fa4e72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc231b4d1252296920ebaee4f2f550b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd608b3f17236dcfd0b09fcfceb3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6277ac7e6d7525fe93ea8df17203417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58cf7f1b6eb57c8ae1b572f24f36fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752bd7f369077fe79c66e45bf7947b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe57716354935c2a398cf56d43e9db6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fab5b0df47af94d56f93ea9ebc46d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a13e321f436afc0faa7556f2117f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ea7fc88a71c1ccd3efa365a56169423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e119d65bf7c6f8893d77ca5b0eced6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abfeffb23a2d694dacc7939df42e6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf4d63a076f1126898845213ad87b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a8bea2cd9642c99555753e34dfcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513750618c8122f895527edbad4c83c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592298394f11a37882caf93e032295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eaa010847baf2ceffe7bebc02f4eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548712e114203f2d4b16ed511402f3db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c75b5a2401d5f8894e8fedd5ce803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290432666026ca40eb165de95aa0e1da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c39910a339e8dea0bde50e67c8c1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f1ad459da04defbab23c7906e66e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e877ff2261ecefa4bdde7fc3c440e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f46c919694c47b308e35c8168cbe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986aefbdd507fbbf81dc61dfcacd2bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8db03e3568faed293bc92628e37c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9da9696dc8f25cb4b0db38dd22b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaadd8e8189545f1b8e59474d1d0d22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8153919a7736e3eed1e33eb1ab328442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6debdcce041811e097684231fd4a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a676bef09c05b7230d440c1c54dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a6e3f6f355a88e3a7702d616e299445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487c8c1588231c2cb6361b3a956d65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be390dd142032224203eb60f9c0480447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3b34b06d01cc48221709832b8c12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b6f9cf82e7b9299c49644741c2a10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b46538e0a70ebb13e9110b5c0e7a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143ba0e96ee6d2a80c137f6a8779af8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c2c78ab7ec6a80efab64ed27b2f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f81ef2989c429623f3d04a05b99c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2298928b01f9782fb3f97caef75c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf988108644dad4fe50275abeddd29d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e10171b7036b94bf3deb90eda944456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d85945951fa6057044555958057d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c259486bb6fd538831bce987ca01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9862751c1b4cb328144cc70b1b025e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283b5f434551086548270f3fc36f41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de770df03afe0b7e01bb8fb3556c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005e215684d4874127d1926569badc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b459ad663ec8938cb2cd12df20b1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04907cf18db462dc34fdaeb9201955464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e8f3d289e4a10a695d3f176ac3270465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714217b3d24838b23b341f05011bd68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85004b983763f82a4bf891f6aaea4be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef34ef914a67b31145d9b14a2cb159468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b94b8c636c9e885dcce856ea4f75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de062eb6221258383ffa8cf94861165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec99a93b9c32e49baf13be8355e5ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe59a656269ed18044f64ce484893472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6dd7925a391a0c52b7271890027f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8f82019c52956aea3bc640c13c596474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcc45abfc5795e82c212d463725ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c216ec67bc485a5e22a808e39a2d2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcabe484c3cc36189d07701f25efdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe980f7c2fd283d7cdd929c6df9c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3113938859b10efc8136ab1d4ae4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f611e7a9f718401feabcc9de815f48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aae2ce1262cd5ed826bd5744fc6c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c616ba25ab7dd22820a03cb8b7d79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba5da8b438418bbc9b5f24739570db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07629526aad3ca07a0a3a945158ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda674992fa35aa7d2e939a5d8b6d12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d8d144e3cffa061e1cfa95ec914c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f554d5b568604bd67656d13ebea1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bafa92ca3ce146957225197c1368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2880f4a772255b66a6e8144a3bc62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefc367b1aaef3d4865c903a48704a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33c77a0190c32883f36f3872e969a491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb16e888a0bdbf5f546279225cfcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280d8e7e55a97145940eeb76053a2182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d422f39f76375ae5d1f86dce623fdc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f449d8fdb692e3021c12b4d0cdc9bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3527da58063827d4b3b3841635fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2a2c2004b4dc017db4b8a349be6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde251db3cf38e0fb3116ee92d1bdfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4822796b860d1128dff5cc38cd4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de994c8367b966ca3487fbdcb5bc0569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659be2bb11d69558080845aa258024410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d79eb0ae22bb8a9ee20b9139f6d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53e418e3ec4efe1963493bad522fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d539c3714727ead8eb77175349b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6415498e83f1b299b9f70de5b3938c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fab6c68c994aa8dc4b03b0e350be115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb0dd7209e6b1258e75c544c5fb6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bccc615b572f33ca4f23c117b8892817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc0b7f133c3451284eec84b121e5cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67712cd72bf82688641f72d47128daa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dd4a86a397aabe89dcd9041a4497820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae4437901b41936d97e5d02f3f15921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed48d279e2dbffc3cc485138c3c11d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543afd0d866c9aa1382cb7015d4e2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3073dfceba86000a5bc5832f59db7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85649c7fadcf2ad00dea98b3c1609a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e19dff896333de004edf2ba74dcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053ce9b990fbdd6ae9725e284e53ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6a4321867ae20d142df38501e60728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffac592bc14d8bf1a15b62abc55da2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc3696f6bba0bcea18b5bb5ed3b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667540b2f08bbb2b6b68b93b3d95c8b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d7d96385560c56948ad6152c0493832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f72cd687eb889930bc8a00dc8dfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486fd845637b36b7acf3da4000d635134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d549da9f770eeae94868671ec505e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994832cce7f0192447c455ad629938c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d90862c0fdd2eec869dd5457eba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca758a61d3e2fc83ff1180eed58c49338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9600776f1f37b3c615796adb15d2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da49cf33fa86cfdfcc1299a953cec740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7386df19a1a5aa7330691908188d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bce90ea87a6432981a00dfaeba7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044d66bea671e9e9dc2a89c05b6f6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a6b56ee894366b8a0a3780794513944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e74bfa87772734b198b059b9d998f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc9505b919f80de25ec5a536b008c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b692d2451719ee2a630e39dceea447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10a869c1a923751ef0cf7dc56b70d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72556a94267fc6f7b4b6baa654187dfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc101780dda4e7e02e5440048421d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8668715046009cdb9dde7f623409b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038260a86922329d866ce87d525b071052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770c75b0e26e3376fafd6f5786ca3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee145d4dacc910c3b817cbd3ea23bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e259c357a97f128f26def856623b38355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9bae7cfd35896299f72ea956600fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9200abb959833282a5841f23304f9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d83477816392a98e2178f1799feab358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28985187912e6819ad436ef6fde7c0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e2e13ce11f9a8c40a67cedbf236260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74f5d677ada27f4cbc3d52456ddca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440369ec175ee6a6f2c92db081e881462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2631f00aa434b7f4c9c60234f3f33363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd257b6a36cc72846f74072aa9a9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12e1bc57f0884202363ad8d7e257865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de97f7a8d5a0288c0c634958be1a8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25576e947f588bc196c5c290cb57567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67993163f9681415e4e3c74bff0ffc1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c78c1cd9ec4922ab1eeebf96d32d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87271279b3a3704abd30fa99ebb6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd903b69caba2e856dd9bf56ef4c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f51ea5d6fb9520b891616dd0008572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d4dfb50fbf9141084d1fb6a55c4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0364f5f5dee2d94f06f7961d67d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc66e9327e44877750be245da6bc5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86b5f3a750fced69ffb56a3675c4d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620f63284cedb2ef385583b1e5a22e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bd553416df2b966c055377f4973978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761cb34494528dfa47acfd2b5f06e6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352a37e572e04e3b19f026eb4a6ce980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a64d3a6bd4769a18b4f110b5cc3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b1935c5e9a1345299813c68fa85482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d5f7aac8633e19ed25f17459e99e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ed77081c71ea4acf6ee96ddd56bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13d78fc526e1ba7fec80a32845ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d38ed93f207d36efd8e97432dcfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506dffd2ee327490ff60c9f9d03706c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072d049edc988cc980fc31ac93f72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7e8581d43866170bc62c8af1f66689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104656dd14da867cabbd549ca9f7e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39bb56c226e2b29c916d31fbad45a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b22f31abad5879854f3a4f518586092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d5f31bb852ed1e16d9d6e4caac8ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eda2f417f92024948fb68a694892794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76011ce2db5d0eda1f8db569bbb03e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d543eba05369de288ad6e62961e12a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded15a37a304cc9576a54ff6eecb91597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a323e17a43fb33866c6803d99e7f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74f60688f5fcdae60557a782bc17099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e890a1c883bd28d1a66c3c7dbca08d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edebdbb452a31c2ffb5e77e3d0188e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ae328f0c5afd68e0e07bfc75e4c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a353f73d1bfe50557061905ccd05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e999d71e96391b926667ab6ddb1090104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e85189a3b1c058a9115e414028ba9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62c7af6da06b36de412b006f0627c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072330ff706b599435a8bbf6c5e36b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063abcec6a94246589c249f637bd86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b483490215db5d11940ae5d9f74ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db4d8b150ef0a2d1a21effb719a69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddda82b69e79c1e6c285276d498e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b30326607156e275136e0783b74c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ec9b2d1dd0b251e97c4c0479b3c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76960243eace1e8de9b8bd0885147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df8067e5f588b7a5e6b9f7b02c9c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffdb275bcff0217720bf9490093230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b3dbd80ef769814e20fc98d542609117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfd2cfde5a1a79d60e53739fba504118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f60627731e069ed164f79234c07108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833288179755faabae6f90404faff935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c7f3769a782724a163e0b145c82f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a69332a2bbdcd17ede87a1d2c8f725122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c307f55344e8c756b08b330191cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881d073b1fbb98a9aa7c56535bb211124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b0479a113b4eb516519b5258997e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89b84993a423f0109a013aa2deadc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a92f180c6c9ec1832a7b9ce7f2359c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee2e472a767e9016e9017202e74b4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815536b4f1b5dd286361db7bb4916c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd11dbf0c191a5805aa72976eb423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfb13cdbd59a62f3ff18ca692dea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a4ab0298997d1b20f6342870fca8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8af83dbb2d875f52de295aeb36cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea20a2811ab2d9b263c453306ec92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef732f15f5c2c0635a8bd1e670b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f272c0e688ac81f8dc98fac09845b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d95c0417fc7bce90af3477660473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b75f8e9844649fb5d5717828f346c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa72d11c40fc0b85f654aa8f77902139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4771dca69d0d7231f9cfcbdfca879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e950573a9d0fcf6dc343ef50cdf1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd232c503a7304c5f92452d3b549c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca8cfe48e760455547863a2eac3d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f56638b4501af46f80a03f2b953590144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03d5e89e41a6ada62b4abde3dddc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc90535464416653732aab494d8ecc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990db4795a47f939861dd9e6a6f9ad8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc67d8a3d8d9770a9216be99a6e6b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbacc445bbe8a49055e38a152b054149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a9727b6f4afe9e85201e763c313d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d386881a6689bc5415e46d859dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3031b59f241079b8ff30c6b552eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554be3d2e79a4112b7f40ba7bfda395153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89cbadadb58d63085fd2878249ab1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05199b0aa0120861050dcbd7752a3487155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3952eb70f1d7c42a51b94958784365156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff0cbca2ba2f040a2187bc3e8f4e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4b83881040822efe9b87644121aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727098e6547997cfe884d4a88319403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd01fe8b722f278ddb5457727120853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf29dfba8de99cc6af8d31325e1c87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa37d0a4eb702a21c63481f136f76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a48a280772ed541c06aeca8b634c2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc457f5b66734b7c3b19dcc186827164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b94de3a9d9d9f1ebcc42c8360be2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3058b94ff47f0ddf29f38a69a1f9ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50915872c036905b447efb581f527de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6704e95386b931b0e2875f91930570168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00682d8de1304a40866f60c1a3ecb8b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494828b21dec4508b3766e6c41d17872170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311e5969d106dcd1a5c17b1b6913ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad5d6bf1942eeeee0869285d182d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5977ed01ded2741baffe9a10ee9b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497534a57de9014c83666e14015318174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d6d91061f605c96a9287284b2c9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f79dab8bd6e91f95f3e5d21beebcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095dfa3d1b90763385f0bdae244477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fecc3590085247cbc3d2776aca299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b96757c0557525cf32a3a5b7ae71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811dbfc2b2a33adadca205189de067f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906508da58579c09422c4b6cfcb6c59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb55d55da83f959041830d9c23ad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608a851b72b5388f021520341d58c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc73847f8e721cdfc07c5f34531abe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025f1806377b373c8848cc6679ff3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110a921b429913255bdef47f8827ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8ce1e72bf2f782df8d9f4f3a4423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d9c3698e13eecd6fa014d55326a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b941f75000a1b59940b04d87488f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4587d53a6fbfd453817dec64ea0ba47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b0b391de4679351bf9ac3d3fd6979191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf0a2b2109ec52addca93ec1db259192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88b708561fd199d0d9ab0ac416183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233ce58941642b855ab939deea2a45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2069fff505652efd189ea1776086482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a020d34bc960263e29ff6a856b8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fb30c6132338d4d59d7555fbc6df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b703c3bcc1e3513006cf593698ca15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32f62bd5b7d2a2a3aabd11bbfb96a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f024728f4f5768f6d9c189b05ae33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e412d88ecc714752884ad85de4d35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b6ec4c1c8180d6183c47bb827b502202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4cc6045a3d50ab48d9472b49c6379203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8529196badf062e5fac5f04054d1a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ace9bd6fddc5b4c9304805c1a3c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d32deff8a280c16fcca6823823802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f2c3d37276b0c1cc44ac71efed26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300576c5ddcece1423f31e39fadb6d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0d556b11849cdf857615492fb6ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a69b44899c5458bdf2b91f2b0079210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef400d1c21b217836734532403486211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b24e56dea6f3ee873c6920dc56d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc79608e6459767a203f29840c83f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121211a594933a86c1ded1b363621fd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035c497561ded2557e66749f9a8c19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab813f58d2abec268ac6a4a0970d0cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2707870abf0f4bb88268f178a8138f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ffbe8158f912c5c3ac3851fcfb26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb188d631e264585166dd4b4a8d55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad72a09f608858ba3f6372e6e7aef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b65cfbeaa4635f47924c447d92b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747903152cc90a6f4a77a626c1fa59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933e55c842b8149bebf741a6f89122223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660991ce03d1500cb54e8c72d21186e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2984839cb98123b84b911f18efd3ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef22f8a6c959b25856386897640db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c97ff380f787eca214d65578699b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e1e4c9e864e412506febdbe76346228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494c9e7b77b2ad146c5d3b6f61c191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2a84a92f254cc05b4cc0e09fab8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74d6edabca52857b56a4e20624942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a860d7697952214c9c3a4d398103f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3917abd7687ef93c116dae2a0a38ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46070d0513742debd94014de387b10c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57203b46ed4236c9afb1e25db0353454235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f7845d4bc9e2bb64ac77dc6611679236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc1c97d36cdf1a4325668037f5587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512145fb52db9346da96abc127392800238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c0a48e57552688b24857bff27fd4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a023fff7b9eb8ebd441501a1cf840b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a8c9dccb1843726285255ca8883be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457ed33ef537439af02cdd871705b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1a350e1a673271ccdb5f599f49d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333da85015a36bfa57fd2c04651a0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7e367672500da161b2df61b61f4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febc21facc9523a969f82605ecc97d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2d9ce8f009617ddc0d736bbc0a65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc602a3ef6388c98008a4593da07209248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f5028614e55063f56e0724a58e6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38cab1d70f2c3bc2992e6afdb2fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0199e8d19d88dbfe9ffc9701de76f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a13d076dae531612cd7bc35b21f75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604ab42107e32abb02bfbd60a0ef1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5b3e9a394aef2e99f637c162bd36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8900570384eefa8a78db7208d2c44d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7dba83cdf5c51ce53f1decc62e72a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e590fd54bb87a68599e7fb5805eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e56ba4ee8158a4465d1cf2b03c5ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a5707cf76034b974f5c393933e42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5336ed15235e846a4791dbae05e17f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f8ec29625a4acf6253faa0a701935261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc8d1f992c056bea2a922719f017b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a8c53b24135d5ff529f0ca4e3772263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb61046af6791eb5effaf060e3bade264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d27b2c949b27ab6cf900b738943b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb084386dca95da11840bb19897218266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16c8fd64f94141ec5719c8717d4d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e29c8afabb25535ba0f2efe1ae7361268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712afe290cfb8816bd920df49b282f6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca34740e76420eb153df402ad8446d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da23178425500d7271a891236b0003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191546e7820260e8dacea153906bd04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ddec569e08dac5766227413df411f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456605b65d1510b7e128a530fbbbd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb38edb637019f81bde454bc90f93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa3532e7e6c98b87c227e9b6467644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea50522c278bb88ab1ef1e45301f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997734a642026ced029ad9ffe14df81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d437bf8d16486b4c74d99aa2cd15e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c86440402688b6cc7fe333bb3504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f346718dc9778f8065f3c3759bb65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede697edd4391ef50eff0ff792f6bb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b445c2356ad4438278d16b41be689e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79021272a2cfcd5e2c008db995ba64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d2fd61bc646eae276caef36bbb98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2528d1ec86811a6cd5727d9fa8ed9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b71ff6665c57ea3bf255d18b71072287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d6a1a5dc3436a165b21d5079db99f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f39c527e3c8034f521b788b8cfd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93491fc3564a436cf6edaf132bf8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f948a5d26e3ca98f448e1ebe814439291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf201ea28ab34d4c1c79558f455007a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ceb3d2b91a8af833ccc4138e9142c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362d848fb13b8bcf2bb2a5e5c196620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8a736fead084c245c006003ebe5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71a83e193e653aa1978f209c6f12b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb879a8d8cb87a55635bd8576bd6ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f389605b99646cb1c8af9cf48cc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d6b8246e186af05b3711f4ce2f685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8bba1cca4d6977b267521ae30b79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d4504037731b7344b05b4dabeddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7c375d6f848499a331d40d380c5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398140eaa4d52ebbda59e34fa04d86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ad916566a97a437d01b1b1a5611b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012913a1bd4227098b6cf32e8a08a4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac057db8a6819ed171a9238d7b6621c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d49edff97a865b0718a476e9108780307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def7d7d7783f108866ce24a4d064bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9996d349e1626140b03065812609b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f049cd372a114ade8228ac81129647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b86fc651f01f9e59abf714144cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84cc8efd38112c2f292899e64d0e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309e8d01ef9ee0f2e1f7ef79185176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31436001477100166930b86a303f598a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae9a9b6f9bc4061565e141b7dae7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728512d048211532c11803f26e1ec37f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c34b631aaae88fa1e6214ce6f19371317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054be8b179d1f7b3fc04684f8c26ff0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed834ce11dbd6bc92200341b9c7f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a5e69aa84bf849627365b49c66541320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba22aff80b69ca73918fcaad88f35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae167b628811ec59934f3f9071b87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b9b94c2e20b6ebe788bf53962985323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd320d0a338f0b1b9e92db7a3937524324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067adedcced8594db9e0cab9e2e1512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e7b5fa792ea938dd5ffed31bff4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af8b748fb86ad085d4a049e87cd7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845fe40af8d5b1af60d162cab1cd11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628eaab6968495f4cc5a64b59367e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c43285aef607eaea46d837c1d7da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff69c8b1260b2ca4f39040c1cde0b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d0f292814691a4272a6974915de7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4a6b19c19fcfbbd35e8d5f5649880333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68619d87deffbc1cf2a77f99acad24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab89d2b695ff37a2f54ffa68a7efb55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e61d43e3bf6ce08d6c64fa260c2c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40b9c3c814383846694b3dde538b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1b7d6e3a0627879eed3e8587577c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e5d74f54487df75a05dabe5e0de3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7991d1abe9a1ea02b657025c522318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943bb102fd85b92c55a0d98663909e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575720703b9056eaa41ac06a8be2ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ee9b4fc4d8d7ccefa88ce4128f45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f38422cfd941aa7de3e3f60e12d49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d4015a01a2785a73d216886727458345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308b6628033e4b59edfaef2a81b8b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685a5e4e18aa26d60ac638d7f7c9dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bdbf735841f640ccdcd3025b90c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e345ce3e4bdeb9f11b819f06cf79b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3f36b0dfd1045ae14dd359771efb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad522bc87952185a7439ebf07592d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c74f8c6c57baf4a88b985116fd72d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eab1f94849cb08ca477db6f2de2c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c95862deddb5b2e35d3c63361856354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ababfc14e9354e7e22e38aaf94007355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1506c18c1545eb00e756fbb07bc57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ad6e4d80238712fce00d6819a062357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a1598bda3a2a47fb9b8c79cea1655358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b42ced5d9d32117e79519c09145d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b51b625ad36fb2599e3b6f1ba9e8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca76c82e5c439d1360c4948e8c8681361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e734f2e375d82f5a2be81a2cd5896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f550dd388c584d222baa0591135c85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d918e3beef4c0e0b970b7b495f270364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc9e8cb7116f44ecc6fae2357f359365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536e23d48be8d144cf1d279b13a443e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f39e8ded6cebf28a8f1e31d994058367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7e39e4c3106ea8688507563ff686d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1582f262c8109e70b791b0f53ed27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd7069480719b70d2932c7e632660370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08318e49eb7ee07aa9b3c41c26f953b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be96bf45f8db364cd51602cd149c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2262040303e59d8948641906746ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb3584efc246bb80718294614d8f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa83283cb3c59fd0a2db6c2be1e5426375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1fddb2ec914f0b52319999012793a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce289a39189578eb28958fef97469d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac8b25cb9ceea0e522c12791ce1cb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbe9162f90a669a2ad3209b7ed8df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79bb22a9c93f139656fa69322bbe75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559740667e9d2e90227317711b63020381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff038beb2e694bf5c80527b23bd08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058ea347fd31b7faa3fbb3ea656a9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a38f68939ec9e16c45ad8aea2ecc6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e96a5a512f5c93eab367bcab0a71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac76b2d2de822191a61ff326e9345d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637baf53d3750edf89cc8e91e7c71748387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054c41a70b35b8f072232a217d5666388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f0db3aa1c4ac50599675457f3ed6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f7f18a1844105abb1998a37a9bac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f474fb642ed6aea1c56a58ace5be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e573230fe43e25259736dfb27215d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b8ac4fab9f3240a22a26b6bb8d6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61ec88a390d8f71e74cbc8af9e94cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77e06e19607c3913f00c629ea5eed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ad5bed729110c380b892d6cee5e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bea4234e0d26d5d5c425aff8b7046397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca4a1f7e7c22d509a2a064ca05c89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9c02273c67344b16e7e48a4486ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ced6900046fba66bd8c474ffdd76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3dde2ecda4afe17f43f613df6c828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d20733a83072339d42ece3dbea84b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd68e539dbd8b6d96d94dfe4445ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da18d955775358c1aa950c067f3268404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71da24cf8454dbec94dadb4db5a5a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070af1d5d403938938d849dca7a9ca0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5630645e687c32409d011c15fea502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bafe8d2a70463506d8e83055a26f02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d014d15dce5c083831ee0a808334409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd34d34c6af86f95ac4e87477e19f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee74e89b2d75882a68d324d806cd308411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd330e3e00903bf42600474990e9c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d6ca1c75902e5d0dce51c544f97b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52699e324fe7470b299fe4e7c9ad3926414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087902be22f1c4a9bd123b2158856f62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1eb6ef5432307ba2fd4517eda00bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d56e8491add55d8c643bbf0a3120f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1d5e68ae1974bee4512f8db9d451418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b5044f049f825a4125df384636dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf637e40bbb2fa1dd698a9013a5d72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c5efc657fdc64e29f2ee2c827e15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646f930f85d43295160a4f9b8dc2c33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba36299f9f826f606677fec24ce66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e398f485c03506c6726006b97720424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c0fd3217d26af6176da72234d0bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41546da480949ce45ec44176a1739c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e8011b80c6916a816d1dc73dc48e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe233d554b47dcc83913839c535e11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff811d0bf76fbf6c44c4cd41075ce1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caecf54a1e05696adb905abef852a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b732452964ba370ea904fc10e1a7b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a2f06787e0bfcb8cfd7a3f35d59c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108767fa13efcdfc8ff4036de1726f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a05a484ca5df8b0fe4a505504363434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af0d3bc4f4ec052c1c58271fc63de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff49896f9a8f906c5535386e91da7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9777226c84cddbec7d96fc47bb3c0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833348175ce387cbfb9d1f280434324438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb73114b8ed50a46a340ef8e044d5c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1d1ac31b94ae4b199131c8705884440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87129ffa9f64090f2b6e087086bb9bf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462293e363b2337bf2c30fa920a7f269442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0dba81fb5ee7eba2ff338aaacc690443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0989d64b0d17ebf5c51833a50778444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720869cb6781be8add9f73dfa560f917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4eeacc01c2e80ea1fd00c9419278d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352ccf18d47dd78297ed2f76ce851e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273d2b7ef0b74f2eb161e6f7a9f479448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f3a60e010fd70aa5265be9a8ab43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19af4b395d76831e29ed9e4bc76f24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b873f54b40e5b27d95d295803710bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c94379cae6108d31b201013ec7ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719070485944ca33f68ba62ce2665b86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d8592eb2692f4699bfbaee63966b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded2f082d8689c89a572bfcab57034455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042ffc1e453f0d04a9832e071ff6d8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d55d9ef75011c1f0b747f165d3350457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd29c32012009ad1150ae8a47e995458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e25414c69e00c061c96e692ed340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8005b362de99fc226e89f1a51a50b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa2607eaa4983cd092091d5c36d4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b128d3efc8f9e563ff556a6777418462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53e8f2c2da120e9bf46aa60767c885463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7cd334f22afadb33a2a2b27675687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae38f641de283e25ae344ae0135c0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433db253aeace95cd5bb304efd2a315466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db384b3112af8f9561a08728574a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef798b782bbf7d41c9db8093021c6b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b42ac7bca30882b299ee9bcb45da5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc5ed0c3a6edd91c3a690394ab8a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c28b45b9a533c7a838c05d3b8578471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226476a0fa0a4134ccc54e886384406472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e7fc470eaef98cc9d5e3d45ba259473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bceffe9813c065c88c4539055128b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037efbf0d2d9361beee5089d6234d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384254cffa12dcbcf0259cd5856626c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a171441884aa1835855ed6b827757477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8db02a5127e39a013da61592e4e0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84809721649eabf75637dc091791082479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>