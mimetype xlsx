--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b562247c2fb6b4efe1f70098cba27e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bec6bdf9f43da49743c9072d1706ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0562b340095b1855ba1fd8aadf58ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b36b6f02b0dad590dba4d9d523ef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b683baa0e1b62771604c72967e54d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93208e9548fe372a3bcaabf433e3d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7d0769eb7d34d34b785a7a75b5ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77591e54eac4a630feac4d31efea44398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79121cde5689a18a5c62f8032170c7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2707b1c5e0486e068ff4590141ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980875fcdadc0e2de6c86e0c754953911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711198d1b4f4b9435d34494e1bc9bcd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aef4905e3508b8959dfc3b5097cc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7eb22857532efe13ea6460f02d2b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74eb1dca63145b2c5fbc508305e6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec44b889d967c0f6b0ebcb9e50995216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56374daf631792ae83b8240a18920517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462df98a9e69c116aef4f22e318eb9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86df5bfba804ef79206eb4d278d84919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b315ddc5c30f38ba1ae58750b061220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd0c80caf1ff9b442931e48a26ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4409363a5ce70b340c8f96e2f5caf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c239e2cd1ad2d42a24fbc0fe2a22823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf36b8d6567ecd46082a67872c82ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b2110a68260663dfece8a08d91af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc28919ba272e1fae60989183d0db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c896b048160a9fd5418856f33fdcb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded73cd5f42aa6399169a1be103a23028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eafb0b673d518c8f32da2fef3da0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f376f229aaa56deed9d5e8c353c45c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ccca62de10a12ac0304747f45b92f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a898df6f707acdcceda73f209d4cb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3333b31fd74025c70be637bcd00c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004bab62d7278de645e84cc7cc304934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d94e8a7cda78e6f7575c8b66faf4bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797385146e09482d7248e98cb9ebdbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc25222c716b5f68ea42d16b342fbcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b29746f6f85a4b05e50b12d8a74338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785e4f3cbd9a00f37d3d00d91da8ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf8d967649843f18c3db3bc3cb49f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31ce8ba1dbcd3108f249a0ca6da3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c42da091aaff84a1f241339515ad742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9e180c4bf8bef26147d19724cb0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab5338f79e14e136b575b423a7181444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761b6c7c845933dba3e0462e58219945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384e4230fec16e78b90c0e36f92e67246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4cafb9b1d550a2c8adcba47835a1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae839187d0a8b47c25015757b9e0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9349afba90eb73dc15dd615c76d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4300fd93868235b53afd8b23c008150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5df944f2674fbcf24eee57eef872f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea0f8caf6641ff7c45dd594549a1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e827cae79f9076e910fc41b35caaf5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a55b9435c584805dbb2286f33999d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a521efe25118650da3242f8c36d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01be8e78a291b04448d36bd4bb8d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040d7d7da9e598e90cd4a7daf9c83457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c21d5efc979a096ec41c1b30a58e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5145ca19e67e2093a608eb1ac8cf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56ddd5cef569e58fcfef6ec5ac05d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719127d3df93510bf5fae5f6bcb3ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e029b0bb0bf291e7cf858fc97b7cee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a2a682feea8dd90e4a2c6f07c0be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178e3c489f041ae5d8c29c9057d02dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd90081852544d192feb00c7a97f77e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b464c51f0087e6334e50964938a9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e17784f58823f0e72dc6a0d889b6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aebe6d5ec22642aa6855ca69976aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d1396130c379291529975f21a38d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5342897ccbfeeb34e04b18af0ba71470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ff2fab1c2af8d9da48e0585a6e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d5544dc98e8e29e67ac3cde2692272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76511820a87ca8806514d065f32f2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575641c5de4a3517e03b9cd026caf35674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98415756c87893717066fbf9d84ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8bf8b3bbaf6e7323e9bc7c94f833c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17656ecabb228e0a49cc7d582e61e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7310c3370f40e2ae47d0f730ec196478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822772f051e59d6c95d87768c1183f1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d832481ce650c6a45376dd041abf7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6e4353969d81bc3cf2736620031081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951afbf7a7205434c85af66ce3764a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271231c94e9205a816c3b9c5061d35783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be101824612387359159ecbfceb1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f295c17d01b7109049bbd38e51369085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb81cfb3927fe32181e959cd203ab1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24e101698ae500d6cfabd111a06c9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95000ad60670a728e58cc17ad814f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec783b05f7e12d70981106058f16ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a43d76ee62ce7ee10eda611e0fc9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b0687e82f4806adb3337ba598cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb28b7b45efc5951198ee70504b7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a4d3ebdaff54fdb6b44b8004f55093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc2dc3cbba2bb80214763414f49ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c52c7ff2702405e56f19c46c685cdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de308ce0c65cd94c8bcbc0c85fdae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f64daedb54241c7feb0aa4b067352497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377eca777907c34965fedde982c71bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500188ab9ce0f86eb3078f62ed9f26999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ddab1fb9f25b6e11e8200a5c7fff8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f3e1f2f7910eba147015da7969ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f17e517d2ecc47555b152f3e0014af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8186e3f52be16ff9df409ada2d7634103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e955ca49eec844860b608ab966b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4fe85346f4c0bb6e35b6c5f4fc933105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404206d6c920ef0265dbbbbb7fc52e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8cab810fc21a9f4c6bd752ca2f7e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9852077832aefc70d16c61590c7e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e34350d203df29ab0dfa68f5de6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fba085d02ef705cf4173c497b4cfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87106bc987c3565042239af490e18dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111231a3b038f2d5b4615e74f2d18bb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048b80a54e7e31c965811023be253e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b010c4b89aed9eab2b82cebf5e0593114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017886fead63068fda4bd52f2381d75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f7827f306c093abe20e6f1415636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86a3789ac12eed453b8b7dd5d699c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cbcc95a8eb6ba7a8a446c80840e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf783a9b9a92541c255d240a509db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80063da72e4f6b85249a12c59bd86c4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc80ee286fcf2c75c866703e54f81c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f1eae242679c3c4bec5e679611330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a43450d970b5cee54a4d17be809e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551196fd64be0fd45a6ce907813f488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efc5867f7bc5cd369c85a4bf5c013d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e996b3cbd4ab47a89a56f510fa1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d288805ea536d1a35a580180231b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550db5361d7bde01c53cac233744955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fecbe4c887fc91ec6f2b52844bea7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b2b63234ce607cbf98f15de30db4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f550ab94ec7e2d9e80c85a0ec117dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669232e4d98970ba1eb347d889cfa475132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd3448902bca90dd59b8fe73a26542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea456b288e31c5e5682bcc79a6503edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7cfc909755e14f1db8b37ceb5d5c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc109f4440018fad1ff66350ceff43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3fa46134436ba250df8a5f50e186137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ff33943f86d0011fe4b384c208a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8146e1a653035c7a5a3aaf202eef2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cfaf193885148646d3696a1eed0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef9ac4e83d11275a61260aa6b9851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9d2c06a3c3ae13cdaef6108374ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5dbf393da0b9cbe78d26d565b745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e1d60d0481668a53c61982c81abb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a503e4dfa786f8f62482f3c084f882145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057f33e05a71d7996588198df1105e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1101bf7c573959f8f917fe96f5d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a19dddad0388f7e04d9485541f1b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61565ede0e5e60135cf09dcd4e53d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69539f7d1b37003e64e9d53480b04135150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3533a9d1d82f732d6da0f7cce8186151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca17c849d00d42be575df069836693152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ad76e30e92e2079396c936c97d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d55e6a3e4cd4d4056034435213d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc1e5aecc43af8cf4f7a84cefaf16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6593a7e7460322eec05848d70fecd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc1563f8e2f62e24a1874022f6a180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc534c31db7a561d23c28e125d2fb48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd97773211d2c964a77811a56589b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9585798c87c7b88e27a0f09848f400160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc76e5b617f07edf22fe0e4c214762161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82256582876514d36d191068b7e307162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2036a998b735ab3cf79fff98463ee33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194a0f1e64e1e7745baf27e59c138d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d805ec9cdcd371eb5ccd164391c7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0df3c40e3f2a3c67ddaae348fc76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f2cd098e3453ba03e77ca51c307f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487688dde3c05c6999ebfc69f923ec12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec641f21af7184785f4850549ce599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b7d4017ea9e1a8f2f95d86e38ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb00704cad4f0465348128a7e88788171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2115b86b2685d53b1a34a95745bdb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e0c3db69fefea3062aee93bfe7e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72462625bd4f7712fcd84367ee6b80d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662be41212e1eeb4dbd5ce5e2a033c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da7ba9892776726b79dbeac3b1722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb30853a1abffab784caf5619f5f8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf0b16ee1b376079ed1075c2cb7ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9c78135745bb5d98f80ca7f94acf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95718ffe1f46750756a13ac108bad0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716c73faa2830df8f5b06b12543f370181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f128c5d48f60e429e9ee96d9a4955182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd616e7a4469591c5dfb353b1ee87f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bac74ab20df22ca23ee9d655f10e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf90e18f84ffcc9c0f78e315eaf56d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31102aae42e64f7edb72b1f2900ff43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9959ef99e7383482c173235d9991ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e71ac461d505c68aef9b799c74d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac7bbb21312af00d7d58cb3f61582189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b624f3fbc49393113894097ebd3e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226855077a9624873e9bd803c8fd72c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500742bfcdda776a730b1f1d171fc175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7395aed6231256353e4ab44ce66f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321c9afe9f5ea970e3860256ea8fcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584429184adff980c04ec999f809916195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e978f44321c0f11eb5a699529b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8cc7c7fd4c7c19e6dc6dbb555f1b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19024f34cc1a0f8f62232fa5816456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa669d8bc9047bea27ceba78cdbba87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e933b4a933bfaee425cc2d2f503ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556fc892a4f3644de9929a715c6e72e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaad67986db7e3523c02f03feee248202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8d19cd4fc03d5defc51e617b5bed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64fb810e99238740383ba8301272ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38bf975bd04b76d2a7feebf803082205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820314596ec7acb3b37be4883b5c98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3795d2aa2504873eb4664f824fae77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b0f856b9ce0004f82f00af42c6fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fc4baaab6176de5a6a43fd197a4cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110db1c58548f2ae3324fdcdef597804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6f6961d11abdb4bb1d7e938ae851211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385ef4437454eeaaa951b12338fed4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7433039ed63781594d63fad1e74bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d3df46dccb86304fc23cfc4c8be0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119bd44a101140362c5f295fed321e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac71485220f7c2b0670a8ce5600fde4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766b6d3fad0a5e99c4400e5573881f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e4a176394b122c3bd79c04975c8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8ecb9caa1bf75edc6ca457b97069219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc48f1027c344a557b672bc7fc0cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a66998ca1ec34028c260f09e8b7b44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb47995274d002ad96591640f32b6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb39c727c388fe1f93265edc7f10f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579340dda6ca5b1b3f1bb5b2c20a18af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5102d168d2f6dce4853a5b5d5daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6e1ed14a608a429a9231722c9a942226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e11f211680f9a6519e58f96af9f5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44046aa227866caaf707a6f79797bb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e2e66d1fe64720644454841928ae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7de15c52a8c3234643f2124d526e7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d5915d35ae15b62c90374b2daf86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f1fb47d43f74d877975adbc1f22da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812721166f323ce9cf81801e6407e0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7f99f40b199a0e652bc4ed92108d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ce49e5d8b79791e5795e7049c76d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd3c1e314a835e7147453a4baf6e48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c05cb9f779963607d5e94228f5a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc4a5f13edcf43ed9aaac1d5f9a4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87141b1a67bf8bcddb55b5187cf20b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d798a00533464da137cac7fadb7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba416a4370aa2e0767d43759daa9d68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1630d89e9aa10c344bb561580a2fc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0e54e0ca515a21f060882e79347d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01514949c29348fdc18d842240b740a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460768a2c6dec7d93b10bb24c9c0543e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067274ea1766142c73c71158cbed6020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b6ec30438a2eba12ba847b702b92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678333553924b02640be290d4b9ea9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83729c040d4ee4abae4185228991cdcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756400790e10676bd5c19c61e81fbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6103b5f357639c7dd32f5ded59c2930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb35beafd8105f8eb8456be9b9aa347252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830793b7647d3da76b6573f608ee78d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b33ffac531f0d426f9d57aed99ff4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463707fde8716969ca68d90e698e36b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef58d7c924a15a243a21ae3b57112256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee9873af98c5cfb23005774c32869257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693afda1bc136b3b6327801b3e4066f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54529882239663ca5561da57cd4ccea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976409b10b12ab4ad755204f921b86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ffb716a1b75bb833548ae8fc6b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96279a341e14f43b5ce1ff33f3a3e69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb38539ac36f0ba884ab2462bd6c9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d847ae4cec6a0ef2ae33ccb84353a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2d6135f62542d9e98112c448e5870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc97b4c8a92534adb513ccbc553c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fcfd1eb86ca9c103db11cde887dd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69193464e24ee752cf8722cac1c68056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22f2a49366c7e2d4897dbca0b27f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42021ef7d16cc5103a13f3117b4718270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635289f515f07983f3db70d91a167e57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b2aa670ca975b93b58adbdcef7d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22525f7dac82fb6bcfa0990b5baad12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be5538c71071192705679b6ad44cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2282a95abf46417026336be72caf24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005732413cec0863ada8d62097b2ba0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e34de58c85c1767524cbc636430ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32437fec0dafb08c8fda6e4231a87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e4d1ff5836139846cb9a06690091279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b080fe384c50d74e7f796e71b6295280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a83891d2cc0b79c92e4d846cb7b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b5541e16f8785f5c0912c865dbc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec71700ac4b2fdc9416f80913d91176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f6843cee5233e0de0934654401c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516988d8ed427b849c752b310dfacea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa3d6db63e58676698553181258de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956578faa25cdc28d5dadbd8109ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b9f25713e8843d7072da4a6012734288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790677fb6e081e95720410317026ffc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5142d79f044a6a6935843d83e3836290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9ffd60f3dddf2a77a4a3ca0006f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67792879262522b41a0a07226541ad24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637d2ecdbd83603a1cd85baa07b567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fa20cce48fc0aa080a6686a160dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46444a59e3751c39ed88df0fa9cdea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae5010bd717762df48f59047aef8a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565510afad1c574a5541c6402c1f3e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bc6355302b23a4f2cda1b2a502584298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41726f83998bf51a772fac22d4f83909299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a52c6c547f22def2154a5826a15d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d3ad9d387e0572ee2a7ffa2a28e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d799d0eda4204e121c123f8174332b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fed52a9106a710ec664d50284717b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294297b895d31ffdd7e2384f028575d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd4ff48f7610f1388cb81af1ba804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab051888e1fd4d96a0e0e24d956b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770fc52cfe66065658febeef4745174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347bd19988268cd2623f885a02c3fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd97b63b3f348131383c52fdb6c9bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0af5c9f05389d7d191d4f7e9a8a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e22223d753e9c7222c6b1d48ff28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f832a458ebad91df80f313ffb57a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2344650262dd966be64fbe659a2201a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec10b302097eec2c106dd14c011c372314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c02d095e8b4358b2fcfdf404c0f70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c282e846353a76cd3e762fd100ede4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec5a3ea3aac15db721043c9822d0f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726429be84751574d211eba94e4946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87c04e3305875ff6c0aaad9c7831d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5511a2f66230b09b423833359f9ddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c969da2e1551750d87b4ee6b32fd40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baee1090386a49653930240ff73a90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d0bae255150ab0c67cef8649e64a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043eb70820c0fb3567e4a1c00cc18eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3737829a12459712f0cd1f5e1e2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ac2cf8ecc1618ced1dc6c0d25494326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7cd7f875c943e94b9f434e29736d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fe9dd311075f46963207d9602c56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc1e3cf8f5c7d68b0feb488a83c173329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a3d1b17e9f958e1968a8bac394b68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc9046206497673b3cdb31fa310a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456547162beb069e03819fe356d1b64d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1234f68b61cbcc3b935995503ebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c4ba85aa1ef940943c880e47ee04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b9624dc918b1e580fb779e4b70fa9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d041162b7f0358cd341dc941952f5d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a15014364b1f1dd2fd9aaf143a50b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14df5a02f3ae724c2bfd18f99011d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b5ef91873b113f600e7c9115b90e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca3bf1400a70d344fefc4c9ce23ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3026dc24443da8ae2331bca6c7c19a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e938e2876c6d552ae36c3116991910342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2415c9e7c8a209b21f5ad4f1a2c72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a77c56f95e5b6fa7dccb399e145c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195685a018d583b7387d3eb73a83ab20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f083f99551ae68941d196e904b1524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cca25510b4b6dd37167d99e5862a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f776a841ca4e9d6b9edc4a2580bab30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace517734486cdcf7f9c6a824b2d2ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034227aef8e93a064fe728e7fa16199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9775c965c0ff63c417856196449e809351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3afab730ab6d8c157874ae121aa71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2dcb78634ff528323685957cc26b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbcd196cd53d44d9da27efa55cbc33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7681143e50015cb20b5b5c86224a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a74d46b60a8300be234b35e373fe0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803b139fa0f1c469fdae1c02f997f07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed34f91474b3805561cdf02803456a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20bdffbd018522430124f3831e984d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206af5cff68c0f01f93d796b60c265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2773066e44b57ab44268bbcb734b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead69ad9322de6e487eb96372e86e46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224cf7da6bb4e5e7d95bc271c1f6e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f025b4511f62bdc3d1d972f80ec4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b6dec520e55272f8d219d912d547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cce981f17b4c3c175035689be690366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc499c9bde32ff45abb1d2e28bae56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eee9a956ac580bb0a04ad05bf97c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f003c332571726114fbe8a6432dee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e666d91810811ce0adc8284ecb69f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9084e42bd969a3efa1f03f3d202b62b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e15e2a8418d2297719a5fbab7311b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379de5b0a3348feabd3f7d51d65c23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a3ed846572b9bf883f0f26e7384ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2accfc32a027529a7dbb98f8745de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15906efdc36dd9da412d0a8aed80c82f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deff1405065a3cebf577e7e7f72aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc1aa05355d13dabc74185e6b04387378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a0bd8b54b4349acd8fd6456f9388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f938055862e271a7925137b3a38e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be2b0fc96d99962a12bbb411c05d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b4726e06bd7977ee9a9654ebe5b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649608afb137fefe748d0e84822ef8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e27a285a7793c9a3057e7d021fa4c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69469d802a03326706fe2736156a3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108834cf40cfd4070249dff90e1c1eed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2215c5c97976c78c3103395b836b6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09c1326601f352355df952e21f5b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b2fed6dc491742bb297af892f84b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78f11c431f19a357118b265c34fb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb834fae0661066be04066449aa6dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334fdb28392af59f7c6a8b6e7d8408392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db90ab76383e7a59da467fd46b6b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7c59b89b1bf7971bc045dabcfa22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795477cbc123d03e7e5cc85f16051a27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e85c965cf963aee6d9b42fb1e5cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35548d367f084a8b6888ec65abdf5efc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0203edf1fbd16c21e30aa7e71da45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3c1b4fe2f32e81e526b03271b7f19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28bbc6d3d3209083bd6ae27f76f15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43195d613d43ea20f24acac186115401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa98fef30d1d86a7dd84ee9c405e51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a0feb7c6621e7c2b34b73d8e2444a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7edd555498ff8beafef942315936c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b6599c3b7a6e8d903400cb5edf15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de178edc1895e2e7dcd80961c7d27ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd442a199e089e06bb90585abe1e76a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2a8395d9ee5b8af1e836cc39275a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697d541318d6b5c75964927d105879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648542cef3ec72b1a2e68512af086d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832e63e1a7fa793a876742b96be993411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f313e5dcd72e9c22cb86c70067b5557412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22abeb3ecdecfdbc109df46781f80e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ae02a1bf41f2470bba4efcf80e08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2b3e844b3515f7a6184e30a818a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92cf85c8a5ce4a32322f71f29df57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ce8de660ff809fa3bd1214212414417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c091e1d48bc7bfe39f1a8fb9025b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfab6d6e9a5d5e6225451e29aeb44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae721e64b74f53347696b45d64343420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326724511ba24fb634fa3acfd26371421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21db220bdb9666894a457130de4557422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9be885212f3d0c96bd64a3d947644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97c0f45ca13bb2aaaa67208f90ab7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98be5f2c839748bbf80567a980752425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48c77b114df89aec8f3ad2da43faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd27a56d6c98504dd1bfe00d70ae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b60bac2f566ec77b229d7b767d54b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6fe75482db6beaa1d24ced983546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7118fbf4eae1881dff93313f4c770430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68747fbfa53d70e30807cd61c56d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175177018491d854b7a0ab673e5e61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b795c67ae28ffcdbf834e27cd874433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c7612944b88b50bf91ac6c052e4d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0de7af236ec674366967d3d443d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cff2e28427a74573333d19a16f611436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c87fda1bac33b10f792138277bc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95af4c33f1f346b02a70c5b8d4f4f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3995e3a77140cd561ab7804cdba20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff4b4d0e235c23870c890815ff651440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd820cbc266b5707b5a81a1926157441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f22b2112fd1571c489e9af74ee1396442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1f8feda7e51284aacd446bb8cd10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3529efe91f0c63f8826695c9e083a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d21d2282de76211268a6dd4169add445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905963a69dbdac279c400ddcbc020b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923b62fdae3937bf4ef6698d3f3fbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d33331a0a53deb98422428ccc7b3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d123699e4f53c3a655fba8f6eeed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aabcd07f0e3acd23f7cf21424a3b98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023c63e3e1153567356fe7cbc9a289451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8b47b885e7a45e23f47c9dcce7bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7ebace8c7a6d5703293a75f678ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962cf02f776420748177c2feb4f4ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa7e94431e14585745ebc9a24b3ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ce44156b323d28ecd3a268806bd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227f9e669750630376032d5c477a14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333377601365981efe4889ce32493fea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36632026646746d5831eca616a6be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97450476943da674e27090614bfeda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606788933e7d0663941e6dde3d15727461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944550d29d042334d05bf2cf14711ef6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81896b6233a199c094c74e38961d0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc178a87e4569b42adceccdec49166464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f1f86f2a83ab2fe14272b3a51926465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ee19172b292304f2670fef48374d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ca10e1b902eb819cf6ba127607b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd708ff4353d64bdb7e42dafba7d1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe200a9019983c0ecc92544ba4bb55e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a76d6b91284ff3ffc4384cdf956e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418151417ae7a2f39f7b2a765109a94d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c881e6f3c6117732ec97f7f57931472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815c3e4cd25b7eaa29a7d308a7ffd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46028f9e477f4caa94b7dc107591d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4ef42a2a8fab072599b9de8bb04c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a9848a5ab363520822a3be3bad31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec9093d9e20545ad43fdcf83b0056c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a4f96c0450f70a91bf20c587b3d61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba488921e97510326e6877689ef566479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6919670f84833a6491b60b3840e20ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db61c65842725dc485c75ae33c6a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684b90097784990b31f3533f8307a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91958ff9dbddc55a751f9fd33db74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb673b514689f8813e804d281c0437484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1abdbb22c171130b998ea40c5af0b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a562cebbd09e0efe06108fdf0bfdd8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf5ca701b1118ff8a193db9cff27e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee44f78b3208d0d76d326170cf9fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f2d99131d12a00bd1059932bad25b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e7cdc83c5bedb6fd879cfb19e33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe81fe527bfc8e0d93268db02540a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eae56eda809b72a0acc521d1091b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a145e1bfa7829a19e50311964a474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da4df3ea3d665ee2a33b16ff9729a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d641f3daa5de9370e90997d93618e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38a33d1ae5cdbd7c217266254df5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f68c3f38be716d76f99307bab8f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07817e15afc5e43b7c5791335c77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9845221e0345a9e756e6af9d8a94b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f58a43bbeff550f0ea956149c8864711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a48b324cd42f532a6d9e086cfd949512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44626287222a88bbf50335be46cf9c7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea01576d10bef45eae58e27593efd4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feb147afa63d8804b3ef42a846dc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd06cc18fd586134145e76acf1c697716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc8c13d07d4f1297d90ec91f75adf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d977e5d3f898a73f75faef063c2e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c145d5e16224fd3d3772f04dd5227919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835db8726131f58835b8a8b0ad642a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6cb61e907a78919412936fdea9ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ae46cea9942606507e36b3927ca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741f765bfd667989daa545c5c3352023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c32050f479fd0f7a88b672f6e41fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac245dd15576a5c578f4b3b264afb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979584528d1a4fda75e195c3a1ca4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542940ed06899552aadd045c8f59be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f7f664b577bbef0065774b140fe2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d691add9f4e632e1d204905190c1ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b6f63f05ffe36eb2443a8673938c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479ae6aee1bab63f9c49853c1e2662031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f02caa48328d4c4d9b05c201fa7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787baa455c5e408dbf1d278114d1dd3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089125e24880255473117a4ac056c6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab9190086b2fd819b4a41fdbb498f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f1e40ed0eb8c0711db84d5185d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0c000d1c0b3ccca9d16f99cae67537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812d003cc265e85af93dcbd290b0f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe988ab6a5ac397b54ab63d6748bd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4de78c4b0d89dc4d42f8580621ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4f6c8821e181078ae51636895c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28448bd85809585d522d4f6a6a3578242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f136855e3156ad3a37e17741b77643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d74b71595a2d87c43dd07e8813f4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a9d9cd605854ec51881e66ec8cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a23502aa4a8f56134e4b3468f69e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a581dd7e649181dcfacf04fb298fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3321f9964be73e05dd1d6c6f36ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65569b5a3dd5cbefa60cc3e22f56ccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d19f2ad2b0facecc7174dbd4cc06e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54f57958f0fdb9a297037ebc19f06351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95f380e4eccfcf4e9585aa1b8bb2a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300221e48742aef83422e2dd751c9a9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ec394c247cc08235d2f6d80bb700254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3738879a6f9096d469ab934a17f0f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa2440ff70e4f36d1f5a4165a8f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c454d9fffa0de6cd187b80a6bbc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73612d8acc31dabc4dff909954b780c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e4649596475151a5c40bc8279799159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a84dce8172fcc19a49a946d386611e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89cfe7c7ddbcd1a2f609a8c996aefb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab81380591492978159865eb0e0b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99d87b245830d22ed881b4254fb8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d6fbc7574458edc7c7a4eab5731c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda404259c8ab5f8a630f4d4a05796f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc20b71ac47c5fc651464ee5346d7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670d6bb826cdc609d4f0c11852e30e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf45db0826e7c4dc60d7ef9562359e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb442d3500584f73aaa9775b43da6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b2785643a1bfb81c1174718b1c09570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9b46addb402ce205ffaef875456471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbff03862ec1a096e97878adf746c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff419080fa3ec8cd2bb714918495ad8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875afa726893c0f7c3775acf707ad474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe51835a4478e6c09a0522744040775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db62bde8f5859edb57ae543cedf84176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5828e6abc0680e8159dc6f888e3f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939550d7fee1379fa1703ae73e7686178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9887e0820b8be9bd830f82fa3e68279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5570d8c51ae607ea034a3e5d738380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db7e61b1bbcc562442d6919e221fb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7151bfa84e1b7a2060d04df6f4076f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9eacc87d7499436bab9f4a2ba492783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d22d2676a8f2ffbed9f64ff742762884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bd6e4358c3c76177ba53101ade21085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b52c359067e9e2cb13f5543be4f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f4bbdda3c47e5f0540d653f229e3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04435365e12d376662f67029b311088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dd139bf42f21839d94c9131a135b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9377ffe2fc345953e903fd96ee1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece3833355393c9b1cbeda1e5a0c3e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579a28cccbd8ba0548b47ed367616092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcce98b5a1bd1a42a9ca58be3c1bad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc4383caabaa69274071535120a1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa7052596a676157c5987a24761f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e648d25e89bb63629fa62206d329096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bfe15bad115646fca29e70b8f9dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6571aa7487708b655a65271c6b87d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9153e4c356d51c2bcb88106e935899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fed8454d4f17bf7ccd4f53e96f75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a8de7c7e7153fee536c864c355bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a1415e12173c6f11386cc10fd01a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da659a2ffe6c6cf70b65389edb9364103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b300fb4ba8723f1eaa1b854446beca0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae4a80212480a3a15d31078ade45c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7088a1944577afa7075a50dcb5863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371086e1fd507d88760b1da37ea87ecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db769012f4d31b3dc1d5c7a16d5f64f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea95124ad1fcfa2d2b0533d0a597ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6bf4d484877123383b253af8a511110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf36914acfd1c31298853bdf01073b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1449a3e9d303b0990e2070270035f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970d2f39da4f79c72a1fc1406a0708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b067038625396dfa31199c5749df8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720b1de1cbf916420a260594bddb2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d0bf65097f2a4496dd722b91481c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025113134625feb8a032054a06a052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a67c122c9bbe4d1c80bf0f88d0184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec38b3df607c4cc77c3b6a2977eabf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e741a0055593ef9f6328ac6fb973f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627102d6f148a91e0aa87326679cf05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5914af61b8f8e9d21a996d14e3a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256018a9db64af71f18d01afb4b36ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f9afb7943f6e1392257fd8a196b87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872454a0acc3f9d505a70d27d8d05d80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5979b4f8b6e799d7929c763ad2d1a05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d6871324105e9b2de769cd8c01a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b259085351173ba014fc1c2697e95f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe82ea858967c76e7627cb6231e563d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252d82edd451f88ac58110cbcd0224130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216abe8723e6a1e1cdbeda55c911864c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5173e779bb8d582b4e8c87e8311553132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e171bbc447cd8c4d2ff52faf151ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343e4ad1f38a7bc6c719944cac9814134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3fceafa12c5fe240297f26f480aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30190efbad05a92b44d2d7fbd4be209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8436c5fcd0168c1743b33360f677c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e700007d39516bf2b4129b4daaafd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3567b55cadf725694e60bd51b0cb65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec465a1394f70282243b3a6bbeb79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa282140572f3fbb31a326f3110a13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf614e5e1f29fd7c08135edafa664142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03136269ba51fe70aa7a0e9759671602143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e039633664fe68554291ca645fbd780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de81d0b7ecd57ffaec4764eb4300e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ee2b563b38edc5c4976560b26877146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155343e04b87097c4d42d14c8784ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff070c5ab2fc79d2f5c834d0a56035148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c280069e13ce2e42178a1b1fd395b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632165810ae1dc2617c283f2b8929a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b64368582946b20bc6bffea969c872151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d5482a5f9b17eaf534359392e6a11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cfba8b509e6a1ef7d4faf32827372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b6c7ec773505474d90e3d8c753a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f41909ae5f4a7f66a3b24f85163e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741c690b42ea61fa9fd3ce85a45cc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f325f3a01d50e622daaa57dd3a583157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d968c81d578372c53d6c4c02f8e228158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa00a39c05ce1ef5216cf2adcde02e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db289a0f3e96dc1f0fa36d6d1a2db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463659fa23ef2dd1965692b86395c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fa772698babc2cb9011d976f85fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07795809ea1205b1de66262a03f31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc8d6092bb36d8b2c1fe68dde25ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bcc403c967a8a4fbe283086478107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfdcd4aeeec0959920d2080341ea30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2e5add0200c0c6768bab394c80eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5bee667612290d46191defc6dfd4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358d4089da0dc694e9e16e4eeacc28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45cc3a13659eb33c2484c07b4c0d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aace51d77f49677c92195af4cf702171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d539cfbcb8e32024c1cd02132db9fcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369147e47acc770733dd568cc7a78679173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7afcc2bd0c9d1f1368a99d39b5eba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a541eb770d01d6da998e6dd603691175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092536b41b0c10e67efed921567644c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e715501da665ed5f672f86d68bfca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ead0134d722143b96a1b7a31ec727178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf17ef3542c4fd887fe1ad6f0ddf94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee0ec5111e642a873ffdf9ff1184f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc764105989b767076cfbe9193094181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bcf9f3f974ae418b454c3cb271094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f37da8afd681bb8b1adc9c574c653c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de2982c8fdb5d9e6edc4a7599408d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd271e267c80883a6493e84e1de854c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa788bd3dd86c21b8e1c78fcdd75052186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646c61a037964f74bcf77a3c6391e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d3c2f8df3cdaf98779312333388f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2d5554bfa746b8a5cfc902c1a8fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f15e4fdeb624ba2b8a44be18511fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bab3ff605a68bd1d9a21acfd36785191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b03c33d94ab1f4de4620979f97445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93cffb9346b2f25dbc8e60cf92a90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ae1b755eae810f1bdfb080414de4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9122c8b0531d8640e41295479c1e465195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565829d792fc7c8b8ee4c075452558f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19178892315a11342f6375a02159deb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e884bdec6d37ae497ca807c8fba6f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16587d014c659c6fdb7545e732603318199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fcf6469a6b7af6f16303d2db83fc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8accf8051e92aa1e058dd206cc7a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d63e228ed0b892231e10ce3455b6fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a33882352d408649511d1656cf21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61760e0ea7a961c41db1f4fb29d54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da02da1bf85414aa81736d93b88077205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c381b7de559cd0cda06b3bf3ed71c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0980517c7145574643c4cd8d960a98d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831dd8d489da4534e2db7802eb47c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0349dcaa2bf64335d03498b8461e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b32fb50809a77f818d6f82e22adc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981223f3d80e8404ce40a184a5e3b5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb5ba74c5d57b16f870185f60954b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d0626b60271983cb75a57c03a080f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865baf87460cefbd41da39a5a2e57899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7323c3eebbc23fefe9800c783c53f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fab045a3eef5b73ccdf5228c7b5d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8e39776f0751f8c9cdcf7eba516e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f2ccadbdea507250711c3338c69c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f2279ba2ea046af7e4e11a597616219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea17c10e38eacc271104e672539d15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707354a06d0fcb281f7b7ac01714b3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3f9cda7dd9bcf14e60e170916c5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab26caf6a18ebf1ceb577809f2ad2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec87e95d7c4de9455130d3b3e9803e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a77ff4260f4683ce4eb0fd4c59b4ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757e7d9dc7407aba2ed48e9b55e0ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceff25055e6f417c35b1330568c2798227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4128d8c5a8c5799f45060367ef45f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361e31933a677b2b9785fbb632dc50c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fb4f2cef8256e67eb5d6124cd502c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a184782540f034848a06652958b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf805e7cda2393cfc1b3e6fddcf8161232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca9e5060bda7c5c0dc87da5c5ed3bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ef51ac8504546ed35e9813cc3cc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c2f7dc12234d0a84415b848f9760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f003dfe1bda6cafa6b35e92b663a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993860a023774818f69b01286dab76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3b53d2e2ec05369083bae0d31369238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdffc679593fc48edd9f8c76de36292239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c9b9a5c757a7770615a2606fdc3e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a9ee5ce8bb30eaf8a3a161c8e74f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4bb8408f2ee817d86a802adbafc4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe83cdcd58446842870eb05fd0458f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d565eacde5d2684a8ef7cfb016e22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffa0571822287382164932af4ff0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914386ef21d33418b0087687f68d1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b6087ed697dcd62125844079f531247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d2bb918a0f8aae36e2743cf1d692248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b2bd88c574da95fb813c81fdb660249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c91c78961110a417e6fe1ffafb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcadbb9aa12631aa62f76fb9259db66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86cac1cfa2f401fea6e8c1accd395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810cc0409912b067aa4294842459e2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f9412579b8b46f8224e7bed1c094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38859eb85d2879cdfa29e51b7d4a8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f7e0515444d184220900c46521aa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de4d3acf48072a0eddbd49621ae0e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a910dccceeeb9feff488f044ae1eea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d737d48370091c57a50dbb3772689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc152d3e5609192578c0508a7ccc5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c8033e40e44972daf2c941bcc498261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277619c4a6866bc89223d39d2aca3508262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfef79aaa25053891c4d40cf52aeaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a736c0b84567786617e46577909e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11749b6d12eb6404428235a1e519ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87fcc261243219dede48206db38dfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58808754046df7e19121e534c36786267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa51e8b928029e7455c6533893464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79e67ee8e45f66fbb91d6c0817552e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ff7bd836144a4b21e79673796113270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86adee27c135f9ee47ae5a6e32fb44f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247926df0f4cdaeb808211699d6e05c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d62d8729dff54b75bf8641b303ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0935ece5c0d7de0bf2411ec487b14c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f8df1dcd7de1a20c42a861b602909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3508980ddb59edbf97594eb36e332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559bbc8b87b3f24746242792cbed56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b42a4be1d003a6ff784b3fc040672278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d67f141302ff2dfde2c397ca0e40e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e5b1144e1d4c91d90bbc95577852280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e49d1f4322dfeccf81b47e0e45c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c28a13da433dac520ccf53b401adb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e583de3584e0d5d9fa2944af2176ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95025a98adcaeb250b9a3872a7fb38cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deca33c857044ecd1d718400b27b8d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c7c98c47bf3d2e1672c9b62693351286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310da76b321fc67b9e40584f1a424c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d81264978648783eaba7572cc3386288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a3c3b930ee060d4a89d3227c9023289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0b5e4342bd2a8a2f4c2a5c17f374290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912af5ab6f27c36342506787c69051a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449eca2e92ace6e6eb5030c8b6c853c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4715ec5d16b9c98367e64cebfac68a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18c6351671b3a25956537563e15f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e1ff8938aeaf6e201cc90705e5484295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9323546ce4a8e442fa6f70b38674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc58542dc2fcc77cba735cc9f1371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec6a83cd1511b8b05c3844d79f803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a2a110638745dcc7153197bd856a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5f3a0038e383c4774feb05e91173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06965f808718182901544659365ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7c820daa1a87d32b6b4817a5e051302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468fd15f9710f8e976ca1f126e04e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125708a95075ee02380bd5a5aa9c83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ec068c15ad3366d9b78367421558305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab58e16b6ccb836aaf06ab5e7409e94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a079037f1d3e89be286803662771c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e1498657c381f173c9a932ede2cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0479f52ff477b04d2e5ecf7e54a33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec93979ad761fd4d266a56d740921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f16ee4a70de2360c6d764d6160f6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325d3729d889aabcf9108becf176e81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553968eab9db0ce79604a374a4cc911313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1fcfb2f529e89f8f741a0a202797314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c0a0c747efe40ecc077496405cf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817d2ce53e385231cf81b84aca3bb6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc1a27d4caae0dca8f6a916a47425317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3e1c17b00da4d9c6983b0851214a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c91c2946c48ba22d5f5deb631ab90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab5ba84f0a56f248c3476389e68d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74e588e54468b2c1324986b08eaea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9cad480bd804f126336f86cace88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33c0821c2d3e671cefef9dd098ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e4d6afd1c9bce944997b0162ba87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940cede0e570900f5c5ab7fe183be0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0b3b1717a1587e7fac8319ee608d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efadcdc92535583440b9ba105cc466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf1b8b876c5d22ca951d2fd29d438a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1265c73b6c1064f40e939d723bd007329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d425372c497cbe92babc81b15085f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2494bcd6d786108e2f7eeb43e53561331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b1ed8b12d214298f37692af76c1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84319b62170dec14c1b1636b605195333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddfdf1b897a8cafdf7af0524e8cbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48b00fd99274617b3533f4bdc81445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027d143fa56708a0094d419bc08b31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bef1aa77f903ccbf73039890b0e16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0d9cf6e00c11d00226695f1c0a4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601b6a699ee0ae9f24f649c1a2c228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41bc30e4e2da8ad8225d59fb28e43d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9518e095bbf9beb3c15191421faff1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8db199d639b4ecdef4d8b897b1159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697e053cf1ae59836036abb36dd891f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a7e52bbadc2582802e277607bcdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78930efabc915296c654cc0a836933345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c80a92786782f3943f17327ac1c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec04c0e208e1543992b575d2502770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6ae01db90ae1b1441116c074be034348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25eda70032d84c605be749e6a89419349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996e7665130b35afb20ee829536ba4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a47886f08dbfd61fc2e1c1a7f44aaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d960b2437740a0641d48986ac4f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221648d77534ed2ad25d4c355040efda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c337b635d5d84f3bcc7fda54de1dfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e2f5921241028c09128fe22599ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c4204069c11b476486c86cf4c0aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b84d3c63c8c9338dfcc087b7365c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9d05a6a14242b2a0a4f832118dcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62452e5e4927e1eaea64e9a5bf3aa91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dcc1c760de8992151c0366292a74e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b938681638ab6c4565adce69a8e13a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85549de06df53184bb200c9c0d21930362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390071a6b42b1db4653cfbe045021903363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2658d476c6253a2728660aa00ebfdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd6be77e9f10463ac31dc5b084298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94ae862710d8bf08beb23e94e9ff5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98d9e539d507faf964e77239e6137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1927ef92ccbe24e027539bccdead24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b492733c8bf20a2a653031f359a3ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc1efc1fdd90a9f51d148de60edc8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237700c1f8d34f0634ee09c507ea9c79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c67b0e761c969a87652c9f585efe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e6d2abf5397bb3913ecd495bebc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d998638e68af8215d038b9f59400995374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d82068a28f9a2ded79cce11263187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417331bcd967b769f60b263a7c5778376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9efa116e64f26d54e8a42eda724536377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74770979185f5fb5628acec9061349d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cebdd6f7ba3bf00b5df850600b2601379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30188aa74ac6856ee64012db3ad3b0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5281456d582873d0b2f2868983124381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e07b7be30775337eba10e6002a69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471c0a83084ee082e8667bcc15ac51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2539376713dcf0b69c655f85ad044384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6dd908dd78d024d8fab090869d8a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb0ab3190bbc629c25d164d63cc42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6126ca7ba32c4934ebc13a5576979387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7b09757a8cfad9048eb236fded84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26d71566b4f8f533b4261f83d3866d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12aec75bc36bf51df0b7b6247b199390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d7852b129e0226422e6ddfc3816b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe3c9e33ee3014c12454d0660f332392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084354232b48a1c3edcbf029ca0c72d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111525b4b1a82efe8ed871702fb171fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ad5ce278b9e90d4c8b3c23049578395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c730b1e61f4c994534938a72b8f889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67580f147077dc352412249364560eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf66b896713c2a490d12b03231b7a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d322f9bf98016460fd795e83a6ee5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e9a20bb7e89550dce71b6c9a7adc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b495b2be1e578694994afb2271d3775401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b20cf5017e4a052ef595cf108f4751402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab34341b726d10ba1c7365623502f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49717076423e0c7a88390776cd7a5d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4a771970f632b1c8db87ade0b1a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874189c3c250fe47e937df9f3ca640a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a15ee43e8ab6e8b4538a88544b6f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf3199601d41ba8fd2a6a2d38e74f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9503e87c59d8e4d68b74f18c2ed1d14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad0031f59bfdafc7abd0084dbc0891410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b22756187c8b54f4841363724f15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d322599fa1a3a3be18d6e8c33d2b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53f3228aa2217a6b263ba415eaa9aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad836633049274573d766c6ac287a4f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d33c72b4eaf9aacb05cae84417f1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d4cf51a666b53fa220621339f862f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e88b114568a577ae08f15ca068836417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd93b1db87415d7cfcdc287086af947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397a419842f7f7d10a74b14b7faa078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c7705ff5d26fda838ba04cc6d8a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4a74c9fdfe4e820c3e2330feab3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce307419f5b18dc6056f4728724f3b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998746f4681f1c78b3f5601cecc7fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41789affae7e5d4683c518a81d18c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1636096e59cc52dab785a038a3fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f7f1cce997037853937d81bb8f1e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43e4c6c6bcd1ce1b0a4909453f8cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ab6c51c4a1b9a653138f0543ac81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946fac555ae1d1a0687e95f7e1dbac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bf665552426a90bea0f076a9cd186430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4426d9bc84233ae3d79945415c3c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595bce6137d17d96daf23e390a9d94f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf6382e5a545ce2099343a9743e66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf982ad8537ff2a26d339333c6604434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d3e4f94ffb726f525d7719d44228435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8a57fa4a08876dafba7dd799133b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa6011ad2ab7ecb77422878ad70c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b456a2f2281b3afe3b1a17d66995438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d6947038558863a4fd7ab3d625cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974331a1486f15b1519e355c0be5bc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39069726333f787a56a85b15a411a57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c89ec38cbabb9c97de39f3f03be7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4771aeb4925170622dfbf38ea2873c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d1ffb10453548eb9935aad6aba6d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186aa7cdfeaf9dfecb3830a12a0a44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a825d54446e5807746a9ae10ff23c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714a73536e94afe1c5731b78dfafbce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f245508e84269496ffa3bf7c4f9843448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fedbf5a2eca66ac5c0a627ed45469449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08547cbba68b3020dce738bbe9e71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6a7afd13a0a6fa5eef1a271d222e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cedd6fba3409471996fa0fac0654452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be81f47f81b8735cf68247e8161193453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717107648be7d2e6a21d92f98600f80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77273472079550bd73e97a176b2490455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6f6b8fcb56c5043f8738399b61ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b3ecfaa5483e6b04a903f4dcc9152457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6721941a0650edbe2fe75d9aeddd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76882c10332958d699cc790abf52584459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acbf85b3f77e30dbd940ad5bf82ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de37033780a7fa6fbd0039fb3bb2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4effb64f6f68a7f7293b768b1a4e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4852f3294a80d5f2f7b4e4a5a9eabb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf73365a88e3467c7f858ee0e3d5a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df580ae5f1f2d3df4f759935ffbbfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871c0202e73b72e4ca593601bee634466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b43ca6aaf6ac6c450105607b9041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313aebeb023fe6be359b574ea08817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea03b43ddd9befa0409920cf06613c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c313b971135e9d2152bf9cd3f196d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9cf10490e48a6978aea9ef1db358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dded99290878977956eacaf1542fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec83168aab6d1615eb073a3de1a2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1866dcda521b39246a1b5e0e82dba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecae849e4c51305727a3c989943141475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c43582a20d39a20a5e002e6e4735a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a04d7da7fb668ab33f3ed214f3c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142735a1a5e411e6dd45be26a3189ed1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983aad46948f6e7393b6c63368afa9479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>