--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6fa4f5a84abdca10e72de1fb02931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bffb58c81d2cfd600013dd99d7f392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f10d398711490027a7aafa6a28f79d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a502e927e7909d681e0221db40104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace9d55fa1eafd63c5ddeed72ad7e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea046fefaea98c4ef71341439e7177e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73379dea5ffcf8357ab22649eea177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db02572fb700b047b40af6fd5375518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d9ca0d6cc431903ef8895c241678b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3166640523ff212f3cc173fec21110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c76a762b0815b93b3a29c6386d15911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cb5db5af0958dd4cbf8dd70fcd19d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29485ea352f059a1667661257ef3bdd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d22565e7662c98bfdab4e28e7d5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a68d49b156e8872aece81539bb2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb41374a2a5f10f728672c42af947816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43a5b2b05c6320f8beb2222ce8adba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a6ed19ec59816d34d3b6a779ec4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0765d57dac7468b9e9eab56fec1a7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625addd4a586a287ad8b5e5b91405f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0263c7ea9e0549419246d3b48a29b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2e4a8080546bd0e63f96235a0e21c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f2b4f5602250f44f8c887c1515ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62cf0e681676cc95873464d33a90024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30980fd93cda8f26179b8bdf7e72db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0242894d655c250f32cffb66be43a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb722b0554eb1a67cd02faf6acd8fce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4ae1619bc6dd0f800411aed39b6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d926b2933cc8b8223f9dae36288e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074dd88ec397fdf78410bfb749535ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089e9241e77be0c0bc4fe949e37756d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f465c7db2c5cc3d4e7014ba540d54232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bdc35320724078f017e33ef79b4ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f627bf6f7f43dfea57862318bbba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f325f89b5aab903c73029d495493c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074459e89da9c0eb749a8268553dbd5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5763aa4f26f32f794e640ed7e55a0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc653726959c4e0a1079ba42afb4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ece3421fa19cfe7823d649656b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505080f11971d9d76d781850f17511940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306a32c3c838a7f65a9174c5359f6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb954bbc3ce81f09df8b17482e8f8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a377d676da553ce6c3047155bfba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa86b80cde33d00c63b177d196f88244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac32493d8afc242009c2d2e51cb94545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c846c3d68011235edd5ff928c94eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b33b87a5719763bdb1dcce7592937b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe5ac5226a417f1ed2e0cbc5c95a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d5578c68a663c2798f5463a63caf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3c0e40af3ab5db0cff2ed943acd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649079489b864d83a1d3bccdb969a88f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e3c11cd1e0f8c151531ad99b9f3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1b3123f0ef05b3217c7dd7b9990753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b42c1c0282085e7de31e0eca89885954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399104351763dac6a25de5a92b12d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6390abe139770518fdbf04005639856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143276af7c2aa1f22e3b6151c4a53a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23f8d6a8e09b0422c2e39ed2f9dbee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b0b4e59bf6d11a65f07e2c0235b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c0d68c97fbf5abc6ece51c63467b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c696cee37fd115fa4e84c80e5960161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0595259175fc08334d62642da5272f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417d49c6404c2c5cdd7d8b7211807f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6560cba47abd029e43e0d2dc54c9d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce8d50e433789544315fd7752d24ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4952923432076e1f0a5e747489523e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a55b17365e32dea6d1ab0ca1ea6e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4a0e9adf8ce76140afdce74ff34068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef32960760177d842b09a3ea3300e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f703b6b31058a740cade2ae6fd29b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6bcabcc412aad600e4b858748333571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb7396b13bd22728fb5c8532e7b79072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8dada435a0a8bb284186af696b12873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603810b5c7570a481a73e57c6cd359774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a27302a3fe79518aa60b460a871475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f679f2b97e25b68cac5532360125176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f9f50165ee6cade0e5a0a7c9b2cdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb199fefbc111cc06372d73192415778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7acc1d3614826ccbe7f3f0a3cf01e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950446929531ac904ee32c8e97356b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66cba26241154374a9a65df9c9f72981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8ea5d41623dfa00b2b97021e1e8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a034449495fa073db58f19ed6d7ce2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef76fd919201375bef149836e636e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fb5ca754590578e0b7098404cc7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0351245b0407e13615b345dc0b39b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a81b758272812f2208442b9a547887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ccf9d4e81c868002850626db9501488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7c5b2ead806e614ab95ea051c52789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5757beac2beaa7074aaf82457b44b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe076dda8602e629c77ade2fc0c07f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00d6fb3af3867a5b82eaf0acdb19b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b5c650a45f2a6b433610f26e760e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37aa0e0564f8d4c6acc9765867e9d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80091019c0f5f276a3d18a7ad529cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07dc9c889a1eb088fa53a0d5314cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c12774bf3c14ed75885ca6b675cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cdd3bb1492146cc5c9acbff4175d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717b9c20cd498f7a907d1a52bf2fba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39177dde49c1321778a21a7e0530c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19262878ed06b50944146cf68d9ecf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c3c298d6ccbb77cb961f36ced498102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219efecae5cb7c8562d51cb790f94d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99db4c4e9f754c93d5a14128891374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725a07c2f4e6fab07fdae6158ebd55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19acec2d8946daa703d67011a6ab3bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fee4880b107c0a811674c3e6e67de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbab3d60474475604e8fc40e4f464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f4a84d2850f363b6f11f249c14410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a953eaa249c92e9a6deaed9104a24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d80bc7c91ba42d65c5bf35d04c9c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da153da83cf3b61b0743c558dcaea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb23267cd5e403968ee2ffb7b00d1db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcda95bdd96dc554c16674db3f286b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427ab69198304a430c11e59ecfb9b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d1e0f2c31b5ad5ecd0d3d3867801116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d2aa24e03ae93cb509e10a48d131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfab93ee4d5f9dc1cbd8215cef6224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae281ec3f4ceeac0d5b93b6c363f473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1103624c7620daceb66cf5df906b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc430299cc5b2f653e4ea7ccc1a8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0fbc72a187a5fa8cbabac2b39e945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ecc203e5341e7ac4924c5c9a0cef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e36c37a695fdd5512a31c295435f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868088a1051f5b21cb02e193d06d880125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d8a5de18dd448895f83016c914b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73294e0ac66876ca85f9a7de77a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21810026b239559b35828aa3f08cd58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed727b9e8de51b0e257bd242f18ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19995f93b72c008d785f5007a5708130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d9ea24b03ff608afb055c1184b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008dbaeede269a163fb69cc249b021d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face5876c0ed0cb82e70841657a3b38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4dee54f27286450c27b1ec9ddf74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5f907f70106f582315cedf880a0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3f76d672d052f4d83533e4e2ccc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346c1432e751518c8fe60bb1892de0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fa7c835803b7aced3221b2731af7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b12e7ed76c13a05756e323cda793139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254cd187da2fdd181cf678a4d367fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bae6d318f37329947dba3e1ff989141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0fab735b808b49bf6630aa719a837142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d9c74cb93a9052e03b9c1107ada5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2913e76701c052b6ddad8ee332d918144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50835c520da8e426b63b942f61abcd23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1f0bfcbb59625011f608757a35710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a860b93bc2b89697b9a1f6e1530ffb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060798aa18f1b89546c034b7a63ff0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3199b42b0d7c01489e5fedb9381e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69c9d3de48478601cf3829a8a128b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6981517be3e0404818ae2cb97cddcb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a62f086ad133b63380ee6fc62e08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff4545ecab3d20f6ca81a4d496c48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab081cf04138415f2a56bedeff418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a9f9eceb7cdf6e653413f06ac9a19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7dbc75cc4df70fdf36b029d432391156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328221db1c3620d19e5983670d6640ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07186bedfa4d1e8f2cfad8f5dc07bbcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4c46f1e0cd93f119bdf7d52e8433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a073e896476f798803b3894e97463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49ed76abb4c5f40ad32a63b6e8a94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222901b7c4345f110e9169031f2307f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36bbd2158e7eefb2f64187899210a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebd9e77c01d68fb802f8f316ecf1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b476a19c20cb9078b1d928a5d03d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f601654ad59238080cb90e04a3e92c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6390653c23b6bfa32ac0abcf0d5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8467caecffc87c9dc5cd797ac00db8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28783801be1c28c6e7fecb918498a8af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2ad1ef7cd40b08a276ce9ad0f03a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c81c10e16d88538ad8f16177b4f184171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc456998deb2865a4003936960c0d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca4287fdd4cc496c899977958328b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905b4ed9d4cd98b2959d702e80e4345174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5dccb58fc94b4959fa880aecd7dd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc4984c7e59d0f795b97d2c5a941f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5e12ef344a290ea7d18df301534e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb970c0d741dcad57bc1d571e3f7ad6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1405f156cfeeb59ba6ce626e8154b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94a600a6cfe00b8e1c0f5b227eef5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56fd8fb2aeee86815dd61aef0045d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456f2374b9ffd180b5a7f32bf402f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee083cc3a6df81f374af517dc1cc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf0da96a7f87aad008bfba9383019184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d300c1d7c4e55ece3f081fdeeeaac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e134b31ead8e538a08d023d58308e09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322b5368519edaef50d90c8d8a6b0c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0484b9fb0f1b793c0b44ab116181b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66e305c2835053f6d5bfa1d0bc608189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d7c13aabc51b6b559aadb6453fed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6737093909b786b6c46ecd99e3c27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da85668c5c228b2bbade73a90c4c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860a59090d6dacc02c2793478c60a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31bf2068cbf0c1a574b44130126ae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21517a5e47e67f0b00c78aa03648946e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46483c049d61ea807e1788a31cbc4ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e8a79ffeb18114b26bf09f213215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be4ffe64f3460dedde812212fb7b1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c0efb7477b158a3982ca33441d7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129534ff003ca2bc0f5808408405a8b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69609307d9d26f45a056dad88e01dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd919e79cb623be20f9ec9c8fa2773202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa9722b03d378ff017f99daab903b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341fec5ef9eb6f8ce9155c72f20ff67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f0186415ddd1e214814379a914ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b894f2a64d98dc584edab4f5b8793206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623f2bafe7d6848171280d0507a8716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b83e6f4b1e4ea411cc7dd253a365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202361eb0641acc9ea067438e17505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960c3e11be3668ff5e9b3000868c66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67bb8ab3674dc3b8dc9bddb07feb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c9c791d4ae4547b56977d7398691212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f54967b75d04a1ff24463d3f8c5406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651cfb9cb8c24717388ad7f76ab2add214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88093c23f5c00d054b0887386c8b82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fe2c102fbafaaab89cdeefa1f6762216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4c78cdf8febaec4245293ab11ec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f92d7fa4d8753d59f741299fb5122218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045278b0e15e224298f6519d67bd9a86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e7e78e5422989715a432048d1dce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609b99efa844115e25c43647a6d638221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac09a45e60ad7808b5f57d9ec6dcc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f23c7e9d5d7b2f6288fc4ddba4ad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185e0b3e90e479ef154d5f9cd1aae06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcc5d00f9f84e456cdcc25c335e6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe4cdcc94e40fba0e6f6d520dddeec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f163d87a36c48c2f0b3d556160a02b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bf37e3582518a106265ab30f6632f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689838efd4fba7277e8e8c8783ba0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf442d4955b6097af70397fb6e74e73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73901839a994775e179a44eef7b4d8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edcf2c8e72f39d6f3846371017d8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac28bc3ce329f7e5f56d30a7788ff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a0559abb33e242c1be0f9076b4c57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1864d598cbb12c30940ca04c87801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a07025fa590020b379e8aee5a96f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf17af58b54cb88aa65ce0af2843bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be2f560ba8e2974c8caf305e99679c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f969394056b8cad32a45d5f964bdc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2847f5cf76992df520f10f6b66ae058240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9eb6fdc433c04948c2f0076196a7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d25eaa8a2d5e585de7c0c74595c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908400d26d9fd201b19db99dd9905f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb8e6967f918abd30f35bab3e7075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a233310233ca760a67c3b889d499ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d252be60e9e143684e96d344d187c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064a849bce503931014ac935c060123247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe38f038c26a790f05626351171ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754a54fbfc935edc3af342ff1ec9932249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0c663f37f2f68611c119c60bb993250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ac97f813f2384025f51da5edf822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b9dabd211dd937ccdc1713caf547252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06d542555be894ebdc392f846593c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bfb3341f5fa7c115a7cfa3bbfcd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8cf48dc029ea7afa12f5884a9c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b583b27efd4546566c72035f6a812b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966405b788798d8163bd4fe3646dc8e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41098542eb1023bc8498acd6a79da7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ce92db3022ad3acb6a0db7378f8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3661c5f502ccb5be00485e274f47a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc6a8b6f6e9e195290ec5bdc794ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ab48fd6f309107484a89f318386d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d905ee9806807a1b63eaddb7fafc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e2b3def5de9c3e29e3ebd2328dae4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0d7c92391a89a18e2414341faa36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07dd873835a4a649ec77330e8099d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aecd27203b3942112fde928eeb7bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b69c2e57092774284617ef5e2b52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a083711d0c36743c79e2342ca24ecfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a52f65d04f2ebf8753547b13ad67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411c1353f38978611a64348da8e54a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a017a53730e924933d5701c350cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bda75ecacc70f631e1e96e08e214e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267828f288fa7846182ea932bb83684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd6cf4f39a7cbf19ae7b2d9510562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba04440ec6e45600aeaac9dc9891f21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0729a948b943541bcb8a049f331fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac264cf98f119024aadaa8a00d0200e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd32b80ad73ed5de420f5a6196a4982279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca2ace6d545627140be8b223b572c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca9e2fda4acc7111f7229e10bb096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1dc41d86a96bb23665959fb7c79ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0390c84c79ceab94fba189f1c0e5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8570d8a92d9e34230e665687cefa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e2e33b7077d1c6da6bb7a8b8f913285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f22d19cc21ebf5563bbe8f74642b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86f8582d3a01264ee1c0c228f6eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a501d3beec494224a3b3706836e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1d69e1af9702752f6c8a45132a94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd18509309f4da7b55d57e9f348e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e2ad4fea8218f8ba7ca1d574f588291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e26c17c73fd970dd63c024de8017d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102afa16a98b549f0c95da1f824025f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd894c215ca1d1dae70f14fee9fc50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c6266644d516a15d9d94143d3943a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14900db6613b4d57e78276c268bfe619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c0ec3465a61b442feffae6b6553f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8856917cde2b3523c0227d2065e4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7925e0629f9c311b4abc24ba0c197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833f58a62b90eb53d67cf5db65e302300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab6982015c57d460536a7e90fe14d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96361c0adf9c16c8a2bccbb71183d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e601c8fe9e297d53ea8a02979a16c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3f744f0a5e94050e46ea0f3e403a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe72a31cd1bca7513cd8699c131e3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a4f638fdc093b0c51303c56a31a03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf2a8a851de4e165b7a776f974b4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3557440026891bc2e30cb456d2569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891cf83c505447363e22974ee34ef7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee1f08e47c4a7f91ce6f57a2ecc28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf4ed5c08503c12fa2ad915fab207311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbba4f781973a646d5d5088f2f4edb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeabc8784bb525f74eb053c038c660313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848be5387baa741c09a74608514da43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08570cbbfaa341e42aa10288513620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb67172e36afdf1ffff66315fb901e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6104dedc9e70e019b13a815530d3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a86c431c81ea6e206f12557c388c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dbee5cf95dda70c70cd800401d36d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0be24246c23b475c66fbd8b2d74c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45234bcaf3f54fb6e3d13493e4d43ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5e75ead906c1ca4d2962ec107ce0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d013b915d5fa1d13016c8ccc9f4152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f13053e8d643332e8af2f2ec914ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd46b0fedc6dea8d5fbf7afb6a833b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4ed2d1976857ef3e03f7e2ee6c906326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28f942b67d3b3e661c5d663df5851327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c23135ba34f000fbcd2d1dcc0baf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a11154ca73cf77d6d8c11fed82eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96044d3aa2ef552d1d85201047242d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c9d3bca9a4a5af2186d1b0e7dce5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cfc2f34fa2aad25df26e4748944b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a11c41e7b43f5e8a079b2739b0dae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49c1585041d1adf85378c5a0861747334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810b608caf7b4ad9e0592fd30dbd66a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab431f1a3586c9f6101845f2467b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755841f1cbfeac85970722f75a5c60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274db5a33fc4302e44b4cada0fde2d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d12a2700cafbd690500b5d90ccb0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e015ff4d32d7b455cf1eac32e613cc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714ce0bc5d08b2f6827b78da99d6e3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3583f6bfd5b63211f8a599bb4938a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c5eaca269955c80e243d8481d559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4047d0c97737c11cc7fb7cecac17718344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc0b7b6c6670058591978b5e7b0fc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c00ba778ecf3894589e281586f6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bae921afd7f989fc78249e43baefc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c985734ed9bd3519950d596bebcfe56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52c48f7febf2334ed1931bc4eb986349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2674fe997fc864c33c54d973ecaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23310d83ae1e1fd6885c38105cc746c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec9f77a923f82a7e6841ca2dfbea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9f473ba1707ef08a6929fed6ff96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3cb3cc97c619b289927a41e09c8f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51eff38e40db95bc6a55fbb20d9792355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a609e4330b8d11ddc0c0a6583dc7bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857c0d496875cf5afdbee014fdc2e68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee542c99211c614caa618ed703e8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c3409bd08616ce88c02f415f1af6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974686a582dcf90136e55c864fbd8cb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d445653f0feec3a156c8b84de7558a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4602fb3c4d8dd21a14407a61f4f2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab466b86c0188b20ed7d71c8fe31aeba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072f020cc14a23dc1003802e1d43e3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79053a86513064aa672f06a7ca1676365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec32664f820d53594c34d423cae69d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d41d5946ca99c47cba848ff2de07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbe9f50f8ab65a5d38ce944d39727368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023286717cab87b16923e5814b6ebe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73258c16c411748cff6944beeda247e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0422419e5566185947a6c787365df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce450e67e315423092a4d792bffbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ffda4d525a3a02d9a61576965d90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22f58d6f6d13d8b7fa1e8da472987374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b87c4557e15b4a7c338f49442efd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d28c35f122d8946bd4ce6087b012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f2ceb060c844016360a815432309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c2738c44d031c7ce1fb29db01338a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfaef858fc68644cc0658bb921026d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a5d6c5bf6933058c5fc145141250380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31062efcac175a08cc1e609343b52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e083e97cf6acac0e648ea230ee2b43a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd66efaae2b5d1d6ddc14a0664a4678383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448047a1dcecea187467f45babcf2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83657c7cd9ae0f500c2a0f218d95977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91cf71b1aaedee7495a29eb2e870c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afae5abb1f578e2e18fa4cc71cbfeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bca90aa13615df76a5c800ac5fec6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbbfd4de0b43f8346c981c71310f48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11483bd767b5b4c133fabd53d1e38d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd054a1c8e13fda7eefd1f46aa4395b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f7fb656b4b9ba080ac78d1e5ade5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88136119d1a35287bffefd0672edbbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a707b358d41fa89c564203d2259391394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed25b84ab42332380282dd9b9638aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21dc65dfef1211b740d90fbb00a1a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695172c8326a24c6cebdeaf4443a32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78972cdfc914c5ca07a5a2b66c7895da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6085c0d3872d54362b115de29bb2d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75af8c28da8f579862fd9e371f2d228400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7765de542d0e19ff215ce2b79026fd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5df5f140630bbbdae17afa331612d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a063f43f89dc22d27f8103db8de18e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09cb5d4ce997decc8c5b3f08c3ad6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522ea64cabf206fa944ac13a753024405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8d95c48e7e40de40cea2f6484d80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc559e129e35b3ff23b542d2d7631d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad72665e3753d0f2b4e309625d866408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d9169c8da5152be79b722938c3324409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54c70beab1111551dcb0aca38267a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4adf2a154caf732e8c9caf5c432415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042f54e0a958b996809db4148ff93f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f891acb17a0063828f2608d7b9e535413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0468ff738c0f8508a408a6e2c2750414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d498b0fb19f8ecec2429ae7b6de69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c55661c3aa5b501fed9ca146c58257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb2f1bfa5102bc404b0be13edecf8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095c858ed9981c62170f09ff926ba1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376903a40e7a1c8d3e22add748ab2da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc60f8913359e1b230a075b053611f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0bdf185e076d8673b7853d6a56f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ffa0fe683f281d6548c21fe66b754422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b558140eb464ad145e69f73ec9539d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3fb94498a22ea7f6bebc7cc1ce1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a51ed0eb9fd63a38057712ff84023425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a8d2b2b5cafe554af10e9f048848e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf2a1cdf25de23f693b63b352de91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451b56e97cf4f7fcec64e789942f47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585a33bad4bfaa4b78c9ff357f25df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369b9393a4053fb032b16c7f6b9f56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a476da9fb42469c20a7ed8c46b0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c79fb7362444c2e306d076bd6062a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f798d697e52c5a70c2cecb06fd0cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bfa84c98cbfb6edd7717eacb713a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279eaee13d520fe33424e5f697aea3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60ecaf4484353be14de665606407b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7532d53e4bf3a21323b7eb55fa0d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ed93ecb6928ac0f1fea353fe654b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c763c3b39365acea4a180cf3a156439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960434c02441ec4cfc31017db97bf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a0f4475be1a16d73793adf621ebc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530db257b3b728d02105176ebcc61ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f6c8c2f2cc9f082a4001befe86c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49a785d027fc8209affea8504864a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4df462fc8d1cd28ffb1737b045ee5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a63228f36b1c756c0681299177877446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7462e4cec028f6fc0031e516999ada447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc507f11f0413d8c02be5dcc1e70e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd01a4ef31e0346c53ecff7efb9d2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549971aca7cc903f7aa81aacb3cf133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8352843c07320352da0e9dfb92ab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc637b7abd5c8d8a64e9fadb0ed5c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ceabb4871bca6fd411910a44f3a28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a829b5b5d91136e6208933eed7694a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110942ab6757fc52a2ae25095baef07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872661628f1fe08159dd7480d7f8b8dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb16ca24d080f4684047b6a567255457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454fec6d41398b1ace59e592cdb9d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548dc4ff3d1c0b295ff6e1df74d2333459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a8298db274dbaefcc042675f6eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b3c802b3d1013e27ddb737e1d5e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41d1ecb9f9d3f277122f0dddf62a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16390c679b18f5faf24583ed334a5e94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be772c6aebfbfd2605b454617fe64d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a462dd52ba1735f304d408306b070465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c983f4525b736370bfd35478cb3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b8db2ee2a1b26ae1ea3481d082b34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e556725928286ff381a7fe5a3fc32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c474cceed44e6f779762ab25d21d0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52de9b8e9c224ac6938c5824b93328470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22279e01d4ca551feb3589e314083b8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4eb99729bec6f61f3095f4aca4e84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9875434724b1b7672041590ce0ab6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a878a628bbd2e4db1af4054a0673c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4a3560a13160098114ffec9438cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4332f28ed672769293a5a5235d170476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50b364ddeabd859c5c56b9b0bb8f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387d4f58f2178f2dd8dab423a88493478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3dc46c59adb2249432a1025b5a7d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ca0b3e39e82556353b758abca7cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307032b8f1a87691344038e536577e17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a13326b06b298d1b7b6b0267cae0a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443d7d79de9b3b204a494205ea27d6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820d19d80d90595f53eea00b0574ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc67e2e37412c76168103c4417c42f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab244e19fcdc24103e661751d6814486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354888638cf01c1a65d07d2cfa2bcfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c1a126c9ccc6aeaef6ac19986474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ff7c3c49b7c9e094bae290da82b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e3c8195a401647b3fb699d8a76c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7806aed4b1eb559aa86ac2747adfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c3689fe55cf3f06f6a2eba5f95a74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3058ee26bf5075a3a62984829707493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673fb1bc4cb4cec83dda5dfb2d404ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb72509f5d9daa1988a3338b1c7946495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072b418331473da2d116d13798dfcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdba4b2234d2ea3d84221b728ef7ee497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec3dca275a1966ec24dc8b59574a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281c4a317f6acf936810a43db2b5182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7e59da840c50e9bd6c76be6d766c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b19550e51cd0cf52997b5b3096e3294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b8782be7fcd66e85281675c38bacf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f966c7d71f6fde4decb2fc115df0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7f95caf58ea22477c5af8618d1b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ba7789b39c1868682bc99c21b78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e9e71117ce9a6ad133afa3c4c9f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d817261a0ba39594354b2bc2b7b3f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edb3b3c3907bfbabb11169902e32a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d845391ba34b0bdd7e5ff5d88f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ce09fa5e7b73818366648b37131f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873f8ca4cd629f7683cac0469ba4aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3325150ef7da5ba6f65c74c77d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878ac107694a82ba1afd4acbdf999a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8eb2ebc9b3593c939740c7bf1e2ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1b7c63bc6f194c2f527dbde955cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67830c2eb2a3ff8adad87fdd3f6c990b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f69e055818183d6498abf2bc31cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79543a082ada7b567ae32ad88cb907521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefceb242680445d0c4f3357d672651822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e68c6437ff088ae8e113b458387d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d9a3040ded29798bbda58f40c0ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8e85530ec1a8f46715a7f68c7f9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b5f030cb795e9b8bee40b9c7759726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52831c3fff11e5df510501cb58951727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ffbf732ea4751bc466df272c3e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2a114c0cc12dc5bec42d3e4c9f1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264cff3524ea80667d3833f4393cf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c48cc08a74ef73d926265343d01b9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c0e74a282bd9d7b8d30f09bcf23e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d267d596ce2d56b462a7643538a58d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ecc109bcb79f1e456c5d13116f30a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86ff556c81c0d2c78b28dcb5b431135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83d1eb7fb243716a4322b9c5b91ce036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5981c13390027ba60d05c306114fd0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ccf59b9939856a7fca0d26879455238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06de8f8da23e63bbde5a2a6383f4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb649b42ec41b682280b77257fe5f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192817c4d723c5f411650bb0c27f7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf038335ffc8b637addf3e9a832732742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9704d764ce0863defd48aa08156843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ce7c3254cf4fb0bd6497ee51d6aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7596c96256ec8b7756de104c770a7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc011cd0c6f284d346c83030cffa4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ca4f4588ea57266c81642fcfbea847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ac4a69c9dea174f9fc276689536c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875bf72b587c859870530954af8cd6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421f0b0aeaf58476fd85e126df2a55f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb91272d23cfcc2c06de6fa114e955451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870e429dca416bf72935dd6966106252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfed17a0c14b629e3d1f1f255cd0b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aacf4a01ca6fb4d9ec4fe4a95d936754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791477686a450d6944b7ad95d094d51555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078e2d578fff3ef945a308550baaa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36440841875ec0b40cb49ba5632ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d340c211a07256cc1ef77a8afa5dd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46573fc93737e44f2e299358ddf15eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9725b22835520a22df313e63b70060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822b5c73cd1b94fc7c67d09330a7f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc831888cd545b724ff6552ac8485762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759cacd132b394117df33385d1b35e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577a44d6cfc7d5cab237116707d42fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193f554728b2368d3320296541732865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356ca7aa7f4cbe1f8de7ccc6bd57e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f32bfc2dc417c5f7d772523bf3f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ab9a74ea8144fb986233e3e8707a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82bf6617204ced670394791b71587a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dfe583d4ed91c1d327779d30f098970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc15af77323301abe5903d1780e44c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8bd0ef75abcf10f426a2414711ec372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2135fbd8c6e6650b5d23c207020fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a18b9318f4e77f476d1d52bf28e2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a83269a8c2a262a52e7d63a65fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25001e11c0d3b87626081b97d100e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2eeba230347321e007b7f391ad7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82624bd16f931efc5e4313cec274a7c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a757d96f4d0e8e44385a57afa8abc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b8bdb0b2255a51d7d5a6d263f1dd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70e4d35c54ceaacc1bdf3070aff0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383af2b76a26edd294a811c351e05fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3604a95516543bfbdee808becec5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38549dbb1a588ac5fb65afaff3826b9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cd2b63ebd938851f0e1425a6b36485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8913c65abf4f82e5414a47d303ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c49899bdb88c272173369ce8670fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b2567b7d0920852ee0436a9a34a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077702edc27ecd8db63082af747d0b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e719466f9b190377a3423298042375590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63333ecd4d67fa82c907b4371c60ed5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f27438f2d1f3c0addcf8a47ffd60292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eac4c80bae912063fd7fb94338dfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc913a8beacd06e001ae733b85e4fceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75164bc59ec48ada126bac433645d36895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c026ef69eb2a3f3436be0c036656096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45dc0b8af0c2ee6f6b3d400f93995d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13360b8ea0103de698dc21c58bf2b2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57188aec9f7db30030c5cb3fff12c6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e8c0b2fde88a0cdf0e233b507884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27dc23a9f13ebbe642a2a755623217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf135e8595c078b2f8a30e762f7d4358102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e2330ab51cfac92377e6432e9bcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688c932766f1afc550cdb1e6b8e954104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd710d914b69d553d5d5b46fe291f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cdab22ee02a1ae113a45d1f572b63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f107ed75cbd08e71073b6f2e6567107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a64735ab877dc1e1c500bdd962713d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05e37be70cb291fef4c0496cfb075109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe79bde9aeaba03e979a5d2aa3a15c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f4efc8d76ee3aefda2f9a31bfb54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49033f0cf9f328b3833d9ec8f642aa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d09bd2e64265536e48195a816f5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca03a82ef340b03fba12c50002657114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6d8ae2c63f377e4dc74b5cc21b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c1263baaed593c193a2d0e6cf880116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e24e81519aba1eb9b375beec39807117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1b1b15e1cbff39c17e1284d260724118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284fc07bdf0b15981386d48e344839119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52f8546d1d4b4d1957f4b87a93bfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94082d7da6b22a8793939a68a165b8bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256ed73313d116eb95ded69f4b9fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcd8bc678439707629743a575cef9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce2e493af1f9dd326459aa26a63c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011497d4adb152f778665f6eca4d3952125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa099c0ff9ceadfe1879ff25cfd1f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd485912c7d38390f113e78ae0bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b90b16fd161981d2ef4f6478bef6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cdda0fccbee76a122def5e66fb1e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69363336c43108d9fab212b7b36231130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf7f472816c8c027fb7f4f3f98365e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4628d3baa08c0016067f0e3576d7c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9e9f5889938a11954351c76a5fad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce1b00ba6dd86f2b9770ff6c4f209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fd9ae4fee454c9a0748306d0b5782135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933790ce0ee81797fdde946a1dadee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e69c65924250a7c83ef3599a49a7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef50aa195b8737e786497ad96da2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5300daeb021c0a1c92ae5d5ffb56d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b14effa8bb1958204f09186bb00d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5049d42b024f6d2dd2d0c3ffb6ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323f5d46924859904f7d5b46360908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b1b13830888aa3412e6308166c3e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fe8fb3b71b1d6e00ae6e3b34624a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edebd6626c688feac6526be1cded569145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269efe965a896cc4ea53e11b4ad2cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f70ad3700fdc87e8d87a00e3220ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c380567b008d816a64e46f46c10e27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52320432ae7d883339c973b0152c8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f47b7b5553a30f7cd488d82a19fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac2afe066a7fc7156ceeced8b1036151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a81424250c86922b3a8d25a69b091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba7a4e15d653ccca803df614b9b99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953800cb9bb61df1ff9f3ecba13acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035348572b3ab35d6661d7c0560628a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eeee27dd63f62c1507161e59b44d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7582368e0786d2d110ef5b72a045157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eadce22062e886f912b98d074bbe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ac336038e1306ce78a95f74e67885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a6db6ad6991fd1e4af72d193ff21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00642954f0382506c434904ec6c4f47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cbf9c18a3c9c663a5dfa528ff7fa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb520fbb37db8d9cd1e1c2c8ef699b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5808437d1b4a573ab6176a528d7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd4d26d72f3c1d46a0507bcb96417165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e0fc039d2e14ffc5ff73b246c750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3b648d5448b25e40a18e4c87f501167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489bb5ceeb8a3cc812d25d01608089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0354aa1b1ae407aca936a6ad280b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700685376ca422034c99ac63a4beb7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2221eab5edae64efda00840c6e6b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f329986dba54a2af80c99ed621000d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e8482105e9df53aceea0df7ec673173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d91908720cca3e5343f34ac579dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa28333be6e1ea9ab618cfc8f6e39db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bf54d25801cfea101b7b0b4b8b276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769220789446d28d0a72aa3e38b33bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455d0086af72a6f31b0b8d1a094e48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde174394b464a4159c33b4caa6d111f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed77b49465ba9e175c06d0b500afe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8120ab68cb7a96f5db3f8bea270ee3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf2010c4ce3f20fe51953be53a2cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ee10ef72723df85c31c92a1c0fcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366099e79b823a201de51a812849ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a03b970de261fc9e4965b78f32764185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b0eab7fe0ac9e04b9e5e1c45cf81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8fadc253c8e7467c86d3628cc03b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c97c779d334a658aa966dc3207d41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb94a2aa0c134c55459e1be7751c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce09e6fcbe8837010ca201389ab9f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9caaa9899bbccfaab1b9a3c33f631a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509309198075906be5322546c67e794192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c13c7b090ec6ae687e7409fc84219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36d8c3b58feac2bfda9d3fb0958a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf543459adf15a435d6a9c923987fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97796cef43978bf96afdfbe4eba3131196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fe28b125c9ed5c606d665d2b235c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141176d8d1a353163228b667e4b983a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa1502ab1082f2852a863217a53c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d748c8b851b787c1341eaf14f6df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76978e065d8ef82d9b5dc94feb079a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f43354f16bf63f925c707bd376aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527b7eea46026849014ea896e0dcb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449f1b0fa765db5cd905dda75846ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1616ae9bcdd6ed46815f2a107e1da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25ca3a2051a57d68fdba814e920d48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122854fdff46ac2a99045f222b64ad7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04224a048bda3e75629307ae2c2c2fa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541611ff19c3aac1076b31177a5b34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28867a298acbd34be9ae004b2fc7a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533851609c26200d5b61f816b54ad560211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c0a6daa279d45aebd5e472256867212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c42561da9536306c0b1d5342d5fe2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095cda5b373cb0d97d2fc8195e54ba4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1a4b398c78f31a14c1fdc22056ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929bfa3656ccce86e8d801e6e48829d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0da905f1532e88a9592184fa42f43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128589bb625b928c1ce483414f905d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b24e6bcb10d838528e9b48d227ae0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e260b117141d169758d0b031d61cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033222469df546a7fce33e0e3cb98660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d6b08ce058822c4b594cc4ea504e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c5405b20c8d85226d6d24384cb58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c5c1646f668bd3f9819481773d3f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0513ed63108492cc058c913cc3810225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b20c7099831804d9e04d6a2755ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11964dca6d4a4b510666ba823d488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343389f22c4894a0d04ea145ab47883d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6784f3fbfeb9f34c6ab3f7030379ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40a4144f4ab74d67a39a78a85eee1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e933c5ab55f45fca79a7b86b64db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ca5f904a0a889f0652b614378089232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41cb0ba30fc6b948559c4d997c24f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a3c4e3293eed73084922a37c25d56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689ba08681c03e16e4825900d76db1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae7143101383995cf72f8d7305bd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b1783a31d728a1722cc9cdbaf554237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679aaec1131f3fa3d9a4f2bc48f579e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef36282775bafd861444dc51e44bfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50957ed15b4c14b8aca431424f093a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe64da9c708f6bb52311b86de6d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cada8e96843de21cc602a0eb97fc68e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807c1d5c1551780e8342a84bfb9dc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1934d13ee06730fd4e7aec149a3c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d682161bff2b785b44d00a9096e36cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200584e19228c1cef42e569394071f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f52861f26901be79fa592a52a7edb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90b0ba7af2424eb92140835dbfa02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566bab1d5ab4d4adc289077303acb40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc271b77abbfb90cb4bc0b89621947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d21e43f6d694dbea42ff3a6b6c17bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c14048956d8c126484c71839a508e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94b5f0abb0ed581433d5cd23af9b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5000b37e469b2b3860c80719b940c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6f53500fc8397ff50c4420e36b2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42168aa7dc70c0b921e693d06e727da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2997dfe3376034bbc01e230574fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c66567867d24e3436c44d520f5ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239822dce7ca7558ae50451757dfabbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5cb6a8703123b72715cc92270e8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9a51539fab182d2550385c909381261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c585ecb76a151e7d1a5e41aafd10b06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69173246810308470f0f7b43bf9a82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101c6439168f13f367075598908077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eda3792fd5302ab16e55429c1154f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dff92c4b6aef6a4a53e4ec716c42e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cc5f66424b3743192849a67e219a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e859ee40374bf929bdc5596f8eb3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37f7fb8bd304d7c290c7f3c71e9b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde4df6f92de5a00a7aadda78409d96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163e7639fa197809c6105f5c7ce031271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc405591f60fe6d2bd54fc6079e7834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ab65f21047af02eb489619f6f40f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53c3bc6f355bb55b0f94cabd711d89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef4c4010bb908e456c96a3f7c8bc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6f5da8228cb54b31b191916d7696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7258df29811f394bef6ddc96d346f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655a1e31cbb8cdf27e0e3916202142278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d328fc886bcb87c6ee55881ca9e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a9d6ed1c4b37501a3dd7ac78d2ab3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423b5dddbc84b351788c32061ac5a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3de2c64bc530c05f419363d65c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f60e07b0f1201b186c9f7aa88bf571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72728da1b8c7846b7e16ce5b60ca3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fa33c3d0006ed96301b5b3b83e6ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c324bdf8a95eab82d613d33fafb908286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea291e4554589dbbd687a16b1a951c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac771d0e4eb71dc803646749d39a42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2a16f0eace3ed23527d0a3e91b41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c58cdcd6df11464d055db6c0c60d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d4da255b4476fcac634ca32926b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3b03e5f66d679ba07a524fbda0c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e174209b716b746148d1f115826de23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f06b1c93025f8cd14096daf1d7f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816cf357676af23b7d5e48aaef21cb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bdadf30d3d19b5f85a7d9136ad450296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5f8a3f4ff0a801bfdef8119a56d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6435aa3c65c09047e5a0265f0c320298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93d9361d331360cad1f55d2096856299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f2be5be647751afcdbcbb0000668300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec5c0e8acdb16d12dd523a3168b85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb209a0dfc8a63d43670d28d3961ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78ed263324ac7d2d6126b48ff3e1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378928e5e61a513256117cad0690a42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1e6a85a96800f0ceccd1c68398fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c849acb226212f19a1a54a308c71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec344113c15df384741a4d6c796be6dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d3f33e7dc49a23b732dbe29c72c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e46c19db81eba6f359506baeeaf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd299b439f1f7a5f8f152ec1d8b6b4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacde332422efa5b6c9065145479ef4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f7b32212f393b557b2f9bfb8aeb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c899b08125da3efae811b40a1db8234313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6723d2eb48a081abf1f9c05062f2229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274946ab2a53eaebf151a6d669f91a96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3f954e582d0d4b03e192150c90a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7416957558561a0494ad50b8354f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da8d7b180f8fd3f3d2455c7508de2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892f868c7280a67886ecc98515173d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484d12d96e6eef0b0c9eb1c5da19437320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faede28960ba835709a272e7a18a1be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a06f09f78ce1da9abf8ba2811ef793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff472eb1ff17959ad76667ae9654ff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443db62b23299de78c99894dbc408d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb70625ebb1ed167c171925bdce609a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e647a175070d0183436ffa75ef5b1f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce0e1030ed9915467cd6db8a8b27f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b67f2c04b231579b2db9b995c8bd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee6781715fcf76c92c57c77d7fb391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573576f8f34d2b043ea132db06c1ff70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ce550bb05bd099aebe6a4fb2e557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265944e67654a0e67993e7f1d52faa1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae42a0847364e05c778dadfe8cb86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f14ee866dca4b04abcddf0dd8ce65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547552309eec6c2b68ee6ac698eac6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c203107a64c868e153b7e22a385de7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e2534669c128ce10049f8c821be5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc6270d8dc7dd167ce6c1a4001a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1887999f1e13c93c0ca7d5d68c824339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b3987763f471acf4a544e64057da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bbacd989f4e4908df817b24fb3a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1fa69e6cd25c7d8e4ac2a8961caf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eafd977451118737e3a1f9d231494b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80504831d8b93b2467361f9250b0c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86757c4e96a35eb652d125679e3752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570639b91fb2a9a4102b5a47358d076d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3eddbee45f680fcb837ab8193ee5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbefbc9d41e2bc386c890d9cb01954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087d296c528929725955d43abcab38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47249b805d53e86854208cd14c8276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27d900ee9ac8962efe7191dd39805351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119f376be2a3bbb9c0e6ad87dd145a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c88499a704c726bcddafcb0f0e56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b29cb6af73ce0852f9391996e866354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988172f0b621412d59fd75de1fa4bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f3083683156e67b5df9891f4efd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0784a5ef6afa16ae2add2a85f55a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c4623c29ea9f2c75dffc1e72f8bf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9cc3999fce1d25c350a6e20979d8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e1b5bc6c86f9705bf5f83edbbf9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32d78eb6f7b80ca6e2273924d97a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9a992f4a176def869b0b39517582d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897293020a94a68ea3df4467c429e4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db4fbd464ca0ec1564b8973f67915364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32645dfc6a2d9ac064c1d7983a95c5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb2592b4e3edcab756837deb5a7a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edaea3382dc8fa3397033167ffee4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16004444cfcb8258bbfe24281e0d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa048d9a518d02e0a3070cec12bc6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff0f16f7d2380f2966f9724160637370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e0924d941a5eb1e4ba122ff2a543371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02921e428f28cdfb9a3edd15e8421bf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2627d417dddcc20cdda0a3f29ebb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10bed301d186da67c9c96840e97412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe884367b0ecdb18159f02df4ee792375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997d62e881b9203be774f0bf427fd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a5fd8630559f15b99c184d5829302377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eab985e9d342772dcd53418e55e7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0f36fe48125861a369f7547338d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af945266d217180cc643f059ba631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c3fd8106b3e36681cb0053b0bf2e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64356ea248e167e653377c3671536e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224fa30171fc74f55fb16bc518d09b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0933ef3ba7764350e95e02a0c9a8d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d224bb7feb8f1e91cc7a6e24c2c943385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10a50fec9a84f3811b92a2e98e3d95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d1cad6e95639c069a23fc567863fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf90e7610eb81a7b9a9e47370c527388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbcc201d940f72f56d927ec47e8813389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b0bcb18dd456b67920436e7d1df2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a519823cf29f092ce737979edf1e9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138579b784d148f79ea5b386c321b23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc1b7d41bb099c9ae0cc6d82653c6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d72389e09b6c86a7fd179d3fc94b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea65c0bf389c35566963acc3c27a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714abb756346e1d5f90c6d1ae44b52e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828799c64c3d8e7034282c6c6dbe068397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e63afd1699e02ef80f6a061f6f199f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4942690dff96ecc24a355536896e22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e4adee6c43f7f63f6ea7498bc71b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4348bbf873da72f33bcdcea9cdb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f945a8e79178d11551d16ed4163c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b4a168720db7f67c3ead206b739f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813841d80decc740acb7c8a5c2125a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c886bed6388b33e729986a2f6f896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b10ffe4feb6453bd582fb6b90f8d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6421b872193e79ae8ba1b21132f9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260910a32f2209c05e01b675c0728b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265b8884184a79b19cfd95e26e5ee8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530cc31b9609eae708354b54e066052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158eab75ab2e02f34d5bc686c85e8a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeebd273b97d2da0840892903fa7b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c9b91486138428a21106acd2d147413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17115f082f6cc1aeef9c7dd4f6d264414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8830b798e4922dba99725cd2832ff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36190fbca3d4610b5883eba0f76ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa3f9f16e942974db8f13a9c9cd1fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5a8df6d5477c399ba77c405d3821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c69a89d24929daa3288a76df1b56d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee107a4e1c7ddda1e52339c1a7c702e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c1dbf0f45de0540482e84ab1836d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c70c33faa61c30cd8385b70c8775422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2deb8dd2e3eac98d005818657e8c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c71ec097a5aecd540a0de5d8faf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b58b176cb0c998c14a06d98cf39573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe77987c8f6c2f1e69ccab6b432e1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d498824589037e432e605d9bb17ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc313afda01ca314f9ea1eb8c31af99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc7d68b27758edd97b3fd17f4b2a51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19266b99ce92ad55ccf45d3b2666faaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe05032f9ca19ceb655ebe97bcf27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256a8de114b378f5b3c4ea174876752432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac2e505341c27817b9200d2d66455433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081202ada3895ab2d677f2f001afa74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665b81fff8b4f5fe74e78bebe12485435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2684c0d637ebf1c1ffd34a480996436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459818410887b91b54340cc6656d421437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68814d04393e1df3c1cfeae2c60f0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a095457dc0b5da831298244b119e03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675531ba91915333e7a318b10bd8ac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5224ebcb5631b50abd4035829e75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9963a72489a43c7619dc64823bf37c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a717350dad9475c43dbb0b01f80b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015d8da8f8dbfe648a1d7f2db57d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bec20a74d25783c4fd4a5af23f4d49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713a0b9e63ec8f34deeb1f4a56239b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f84ab84fd2f63da0153fc1c978bb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e48f3393bf5a25111b7a6a0dedec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfbae87d1091689874a84368f2dddd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766834f7d580aaa29adee1a83e59b7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4be2c9db3b6dee856db8f1ad43f6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c6462f352fac64f5135de3956be8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a077a2c1e29afd800a53b3a6d30c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd5e4b46cf41197bfaea074caf7f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61548297142c06bf78696c53f5411a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae819f5f53b7940a88b56ab251f14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceae82165bc73c8894bffa6f63bf8cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2f601e1ba670f4d4dd97f67abcd38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e729db77170b6fe203a7cf35df6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05470007495e3f6896f8f744346d455460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009fb577b09fd5c118c1bcb75f5e5c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7013f6e66b3a64bedf6551b0582dfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b264ad59a17232fa3fb41909f15081463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35a0a6c74b1f43f9df801c5c312cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72cbb7b1478f43eefda3eb0809eb60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e2908909763c5e009e8a8a7c676a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b66f0f42ba20800d3f964035db9f43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d855561622da2a4ce4c17844fcc4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8a37503d1737614844eee207f789469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21bc92e270d34dab182c8500e62a8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d87667b1dcd0bfff8500fb551f9c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1589f1026f52c2e84ed19ecdfefcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3994d988e3b16b5fad9bbc8aed9619473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1ce631e10e3b683fb1f447fc0dbb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fb5b8a86266052b74673b5196c9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dfa8ce58f168021025ecf1d5479d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bccfe7578ab9960842e7d2c7fa1c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748ddba03838f9fb6f14c63bb91141478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa05e27c6cf227902c82602969662479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>