--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c817fe70de64b72e29069b36b42f111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab41e19e40ddb7cfa928ef229c840a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5662e0d2ab3c69a522499182f6b67c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c3ba0629585f9c90984666ef34084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0f50c4911e91ab3152579b89bba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9941a143d2e0cb3243324f0757606e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e233def790e4a196a633dc2572263b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c588a5f3efde47946b1feb280b89948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5029e6420eaf82e7b7075a0bd2b5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c90ef4d6c4dc303c8e3700f668bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201297161599fce671450a3ab507027a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ffc3177d3325fde81a48b6913c1be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe9f3cfc307c64e458d847ae7954313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe2c3add110e86a00a59ebafede55614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc51393828db481046fc74c2a825015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68675ca4aea46f1e45e6381f0b4a60c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568bac7e5bc81320dbd6a90cae1bbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cefc2f21d02ca03edbc4a38ccb0f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fe4ff434e1b8b0cbc0d5b379761f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4cfd8d81e9032b60d5020679b779c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6589b32d13a195bc57d54ad7e0b870221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f5c4fcc102bd0f8c02e7975bf20822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171a8e1770f8d307fb7142f332dea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b674b94847d391b1e4c705f0ea8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8107642da45870013d51934576bff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96abacfb6eff9e9f1bb089336c3b9b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a120e05384629d6f6d0acf0b03ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794669873b27b9e0413685146eb00928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab11373c844b766a95dfbb38fd0b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3ed53d8277fa339f7a42b0ffe86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb11841678ed4908e83704b88e35831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7caabef0a77466fe9aa0b5047eb4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed74b5f9f98c1283cd25359a49492533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccbc37b1b86eb9e2d7964367d82db434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87094267a367989e77890d2c33637d7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08405ef2125aa1a50b87ebdea12e3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ac8c596c3f8835c84ea95069155e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b036d53aab031984d4e90e253d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dedcc63253c206c0a3230b085bbb6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54077dcb400d922dee88c0188c34f7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3621408d886fe7834128704adf3e9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeaab8899431c5cefd04e78de1978942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba973d96ae6d26d080f894ae6e244043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301bb1d238ba45cbd93df1fb17ae5fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83103266740140257a079c60c7cf74145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c13998c7cd9d8b7395e9eec13b58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683184810a5a64e4eb733c8417d4ff947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f4be04070288f61a810c42af7190d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0bbe362a94baf419c90d66bdb270c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe787dc3c19fafc2668194460e13b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211ea94a7a96265c0d1a570d22f9c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801d000cc5c81a5c1bf4988534894952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5eb90abfb561e2a91f3b104357f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0490b6193ce241982e5d30983e6f10754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa86ab2dc6abac961ca7733e84f4e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cb88d029c8f6896ec01b244390a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099c62165bd5bc34ba1f809d12680c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900740730f2739d17d172ed313e8a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df57e1fb318ae3edb529b0b387310b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004c1281077f81c02be4627567ae9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7034c7dcbe87cd682ced0e3a7df2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d63cc6a79b376b0fc47eb76b93a2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca024f2f3dba5893177e864ee6c57e6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f51d8b85788702413efb81e4d5d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783622b467b21bb50d326fb363da7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044e0d2bbe3ca718dea3714fe9ca9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb780bf5d8fed6915d3c22077e6607967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407fa945e246c6f6dd1046f521f50c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb5aa6961f068cf7d855f28fcfef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e221a79d8ea045306ef806ecaadab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce7d03376b1bd609f6f7ae23f2857471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbf79c0e51fb725872f6d1f778d43b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d272332b210e5a2bbec67ba31ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3eaf7e32c5dd2514463edb9d2fd8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668a57a834b47aaf11074722519f1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5cef445b4251184a9c596662a5a7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5783e8fe01a73e3dae51cd146e5ba1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe547e47d72af467050fb911b2c4cf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18fdbfbabf57491bfacfcc7c3330c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831db2c27486c83e267f1844e4acd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb60fe0d8942084161ff3e81b3469181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ca5788a49adc72fb01a457b735ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981493f3a93c2ceaaf0999038b1621383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57754a51f7f8d0f7a26360d2286c5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cb176f4b83a9964658e72d11529685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f733ed9d62ffa693b3df2c6e8b5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799eb5accb96c7b7587627dadee9a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82c9cfaad39e0b7c3719f37f679fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028dfc821e511688e6837d83d91cf6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40dee64dbe4660aa6a2f7bbed53e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6c65a551b1ee4dac2508ca9da0da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239dc1c7335b1af9c96719cd1a9159492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e174961f3aca0eeed2980189a762de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b449e4db5fadcc3ddf1b0d8cdce4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6cdf198e8efa3981f6ae2ea2048795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2ff8da514987c730f3002509d1bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575baec52b6676610b2b8b6c3e64a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80e67bf81ff33db4cec32873cf2d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0fa10806592ee7fb1b2be5f9739799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4b7f3e3688b632b59812139512a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea559814ae5e21c75d2afd838e0410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530458100205554c1267fac63203965e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5465af93a4aeb9bce2f0b211fcfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd3d802d3fa7c56d5f16b57ba3c66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f336461a270f310cfb104370e200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e626061e2e6346c4095af259c06523d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706ee400e82b3f4b7188aaad587e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e259ccb14050d71ad584cdbe44331108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ae63f1fdeb82997b1efd4dd7ae8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e33a562ea4f59149ebfbcf76d7b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283c48156a9501ce316081a303c7388111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c4d0e7cd6b991e8df8b7f9d65c34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743531be14c06245a347ffaeff3e61e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af850697b673ce1d05f4c5b426cf4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f666e3b9a5ca62ac03c685a639a1a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d433024f3bd5566fb939a8f104153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d446e4ac11f519f3613bedb1f6a4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc3b846362fdca26837721c397dc9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314711fe93c1f6506cc102ff36568de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00790bd406211f3bb6f651a1a88ed7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5d0333555a14851acb474747ab0df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474ae3d35ea2a11cebcd008f35c84b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa823fd0b7312af1108f438c98335a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027895a38493e8ed9d8ff0aa83144187124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46951959c36c4a7277e88020c7652f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4515d21f467cc390244edabc193e55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad458fce6342bab0c633e4258ea54f8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd35ad86e7af1496fadf92dc92f8ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583b56d315fbad5269f7cc15671947e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcbf524fe410da109eb485fb9ee0dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449376bfa4e5c63dae17a8c402677acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9618f30b300730e5d4d11acda83561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a2929ef30462a60969074570dad40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bea143bbccbbaadf603c3030cd55e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad0c858168f890c732425ee9cf06d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4027d263b9c0e205446a6e40e61cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf648e1ddfe3fa8541b1c1c1b37e42b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99f619fff55bbb3313ddd97ec5297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd023d27d680fa75037485c31006a01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5500d7625f0122e9c61082ebd1182140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935bd0880e0bc47facf056b770af55f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c60a438001707e1902dc027bfc7cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8107453d3ff512f3992d01c78ed36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe52d57e5d7b2b95ffa729594ac7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0919fb5e6dfee700aa91def1c5730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9d5a8c19c46b787df476cd6abb5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0bf875e524d56b0b695811e25879c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294de76486073d1414daf4e8d4f581148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c9f5537fcbb56107b0abeb1e6c346149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef71e0ae362ba3c431b68749ca082b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d2d15d68535deaf14e8fe3b44fd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0689c5f3e010e90b18c50c24bc6760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385197515c195c30df38493b6319b7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac4c4ef88cc19b469e47b96aeeb45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f33c16b3725cf0a1a65fc965a328155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18521cd7c006b2b93b401605a2e692156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9bce38a6750e5166be4faa34e515157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70fef960ddba7b44d9fef2d41b9bd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bfb18ed195dd6423b03491cea6f78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a104e6560cb7b3d6be639f47256b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2563d1745102d9ae4a4790da7bee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf979a5a66dd2e0ed8443a670d3c6f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26740e8b44e7bae1ab14f7deb56fd5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bddd342a395d00531b81b2b01f90b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa21402bf91961fc945b3403e285e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc5d7251298491117c04958825b25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342952459470690aa5fb71978973b5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f461015f786b935c898a3fd0dfee4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8061baf021e7eaf01608aa5788f6a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9acda5c5ab1542d2426a863f1d8b98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c691fa41d2bf1c5f4a0695368899f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a39e0c0677476b3062bb9bc44b49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed6f6c1901ed6e28b43ededc63ea9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b163e674d7b065d7bed95f8a3827e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e47c5205cac46192d567a2ac87ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1a6dc09060c5b00aad0df648a312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86140f1f19b8afc9cc4823e69b23c89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bea64b9155ad033a06654431161a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e642e35416dc5bcdbaa0c936b9793179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234e0ed310c758d03eac4f62f5806b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1d80d53fbeb1c773b0fa13d2ea19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f361dcfba2f6182f2d5981011a5276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbf80ca310673e52c041925a0f3a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a85156786540821207e41078ab1ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d566dae0a5cc7d2cbafae922f2fde80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0845c9502dffd61d79aa2207c8d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b286f5fe6bad32fa67b394d3fc75b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce558a1900e6a40cb28325770d8e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f15e97ac2d3500114b24bc5805abf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedf1d51544508d3d015b56847dd29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848238328f074771d6c1865f45fb1f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94d0ad710bf33367e768be1c75e90b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50107369d3a1be09b00e00714ab2e8de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ac972887f30eb42d7b2097a6b06db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c7362d36cf01407c6ffa511f10ef7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af803dd796bd6de417a0e848bd3f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5877174474bb33a0e45a771a452e21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab532ed159a4722aeae19610a576b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9881ac7d8f556db83865c3a5b2b7dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44888e33d80c1fa0da05d86fad2f0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5698f3df394f2f5c70dbd49ca53b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c656f2734bcb10ed18a5f25011ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b0ba6c1a29d2fa8a52d2ccee28f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9256eabc53c268cb6095a0caf9124204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291314be52c36adcf1022a0233b7a30a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f2c4cc1a7374e5b02ff05238d07e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad40b4364c2d814cdb71f6baa078be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27798c12bde1c1c185312dbee03826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1371a1b9e3be622d56c99f4f0419c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab7aba1a2a51e1f073c789b007261f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303406b14f33c900c1d7b2a6d68e752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6491ade4c40cb2fa193505842137a3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364d41488d35b0244368081c777acf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8f29589e424ead6c43779588e1da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35e4a5abe6d3c3ef992baaa973020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58927760a98e1640153dd58fb49d28b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d7acf71ee158cd0dc680e503a774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e0e297ea810ea6c9392e67bb78b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ef603b6bfba8e298859cb9b8ed3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ede15851c9a5a4382887c7827ccb77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2ded08a9abceb8691756c8df1a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c7d69d4e79389823df3209256a463222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408529143d1582c1435201adea30db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405cfe26eaff7f520524af281eacc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1958b363783a215915d2948b464df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b64bc815d2c84bf090f206f65a80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282a388d53c4c94f566977f5473166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50ff4a5d68bd20fb7792a1ec6b0d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027549a2e1470f2acd82c4a6db1ac795229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5520d48c0f74fcd65ec12a5c2eeb90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ccdf0c42bfd24dad5634c08f23c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a84ae25c0e95dbb2a32071c34017e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a554ad911ee4a56146c5b39ea874d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2166b7fc3234afdf2c624d5973550e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70aea5a6fd5c270d6fef02bfd52524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e679ec3d687b3f008492d38ec14ac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf999e9179ee21381b1a1492b8feb7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4b0c9712cb0dd448cd5552767517238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec366c68be2f7748a0b5fc7c90f15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8738dc91caf109069d904069fee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649f0600b99003839ec3924b3b97e4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580bb3bb747bbe49a279e4be3533ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29cad7a8e81c48e03b501205f5f81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619b66cdbced2e61d952ca2c19329f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a92b869739b3a0acb207a4025350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91d8a5ef1d2aef00730e5f4012212246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09938595a20f1637720453a1e8d750d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc1c6d071a291a28973f7dd9b4d5d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1fa8f1e6a88e1e3b7a226a2164a55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609079ca47ef4afc6caa333dd20f3a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64623c0418e786d6dc5dcb11ba4af5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f78e13a0c087e9b715c9722a73e3d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed1ea7fb353949d72b69827104d4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db02373bcc1bbff2ac291d402ca0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68851d1649729347539b39d5ca582c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d74e522ac84bfb8eb2a57bb46ed9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a3e955daf88c1f7275553bbf841a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847605d3ec8883b8d8cea33508db8e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8110f63fa2ed8d2266aeae59f59d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95ea0ff0d3c00f214d881a09ee3689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e904f9d1a47d8d6f24b5a9c502b225261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df62eaa99e22c709b22e01f323c09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee4372b714bdeb01d71a6361dfc815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75c9b21f19a6fc4f41e6fa523bac74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78277ef66b4e1ac95da21fffc6a96c3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab29d72ce5369a304d06be5b3317c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70856d07e172bf311a3cd3b4401d7e5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c3d74e8ceb1d900299dbfff0ba14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9af2750b8d40ecb18e5cfef309b55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e23e30299f3a7337bb8a24ba7ffa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dc1b99b31921a840f51a50bd776c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c0a896612928af482b634449de03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579449d629c055c713a8e85ff6a42280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e395af69609d97c29e5cb75154fcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c85ae09dce30ba800f671aa1998c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4dec3f623ee9f358ec386462487d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08c6b3cfa510ddc9b3b1527b447906277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f5369c0b6abbd15df8f8d77f3f7fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7045e5acdc735e83042e6622b87e7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14bc18a177c1d4eee0566d0e5bce0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5875d6d643a4a952820af77e77c68e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac78edbcd23672f495b8c769684f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4c4adaa8f9f756a9dfd5456071b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed4da28a3848cde315bfc0b00e860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7824d77cdf21c88e6f07e4c6344e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e475bc64b05e6019d4079abcc72f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed56abfa091b3be077a831b734c118287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec45891626f979e265db90d688e8eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeba460d0b6cac27a34c3806a991fc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577df14bc2f63f14f9a41a193e4b42e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb55bef442ed89dd37953b63733aa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67189385fccf2f383690781d527f16cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cc820f05b85aed270c2fa4915794f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eec3c43611e618135fb4c71c206b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5242bb67b25f10c80577789496be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26642299d89238a2ab9c2ae6965bd4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b238317efc70ee3dce0e86a84e334b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce15e07255806cf8613d075db277ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20750c4562878d3ea02817449451b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e81a53cb3a58c299c40150b79747e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47c1ddc794f8e1f4f04ec9f0aa48b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645761f5af39e65dfb1e8cb0f956d7d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef834d25511abe9666261da3f213fcd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89151ae079710847588eda7f0c59601c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcde3ab4928499ce767480b5e91509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1d9f7279aeb747fbbca3d8f67722306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df255d021ef6e55a4858d394d4202e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7aa21d3e157318cac7ae3152fc3be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437bc33ba81ed01f343955c5b8ab49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3eda133d1423f355a29cb5ae9b9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2220ea926d24c7bf0a59a5859a0301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64cacf21824a5d3c4b87cfcc04e958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ebf45402fa2990120f83b52a07da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4d463a4426abfea53c37c3318faa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b1bc94ef8e238affa83a83d2030de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661ade4d432521aecd37e28bff0da4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e9a7449fb42e06bc2d1c31103ee5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a920fcee22bc6ca795b4370ecf8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554206d7a68e851358dc6872e3841365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef61ed315bd2868c52640d19feb19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818f0cd46b819120d300d751f95e22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2193628e503298f40d5c08a33a810b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16b507b7c69519d03ebecfefaf367323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0fc03aaa11ce25a14fac1946712e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e53d8c3b4f76f629ab030b385663d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3337bd7c3a6da63fc5982c6c1c2f36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08bf5652ef7b894623605c87fd52a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed3b5b2955d723aaf9585714f9b4c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff33de6ac73231f08cb490815cfba0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57669283307c07554d3425bb96c24d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca80bc0b1a8d77ce0f3c721d1e214331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d7b9ba56d1216310b6c86d16b3ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1c237b71ee431b4ab62f565e041a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a14f2c5c40fd8b674061a4779e40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c047c87ab733a9f92a5919c616f299335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a98645d817dd3ea64f526103b0a4a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b3803a3337cf4ffbda062c018723337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2e584f7adf740de77069bea55216f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470b213a2ee612c2d12ce34688a321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4dddc53989517035f568f33867a5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e00e12c71f5ed12a67e3a8988861fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9921afa13e1c7114e408a8c106b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869948e9493ad3fc8321e5ae25db4b45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed605250208bf513df5aeaf2e749b49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1bd591385d1c685fd153226f36355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1836394aa41591150f6dc5272701346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc8fd35c36bfc11136d47eaf31e926347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881d75c685cb0e071db51cd84429d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f506a4e4fbaf981269583e1ca5ae72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9db80263efb7a2cd929d09df2399350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95780558cbadd77046978ca641f396b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82691490cf0bf2f16ecee69899f5b9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a7694a1f4399258956e81b6da2ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f73999b40a7ed4a5b5645822aec04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ffd11722216b2451a9374e0d993e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d427c253d7caabf19ffadb55d82d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76f11ebc246ecc280a17c4daa172b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838b0a061305acd0e2442ef4e0ed8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5356fc9a7d153b97ed3e8b9c1b03c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721355789b1c2881e31c3a6512d897360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead3a6777820ad63e094712186e33bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544faf7beb65f587803a1756525ec8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85115efb1d32dd597b9d1221d448c2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e9c76b70c7a4c9f7d409a426ba39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae606737c19b9241ecda87e01e991c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff70f9457aa1a5ff7806791b388ed2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13a0a17e88963aa83de8949a39961367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399479bc428791f5d189739e081dab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6de6bc683edfe4e6dd77352b5339369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89013a9adf5ce4adfdf8fb66163ae669370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fee34923951b00e71f25f40ef946371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713271d415f7737446ba758a99b047b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ddd9fab3f4364bac4bd2b6011802373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a68d4919d98887472caa72fcda643374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b416050baabc12fc495dd7feea850375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed77a006cb71385aeef71152f9a8be7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d77f62dc684969ebca8f01565ac0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a394c8701070612a3acb1fb036b719378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0bbf4ccdafe13bbc255f046af991d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a398f1873adb99765265caf8711de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ec9e1b4cd9ef074e8630e779a88c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711d189e21e4413246420f8849b499382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5fca5b8ad4cb2c2880397dcd94c86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f768b78f03b34fc366c771f8fe1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c35dcd84d0eafeb62bf9e74299b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744592fe9e09b7df3c6bfa65332108d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a31dbdaf3be5a7f4d70fad6b7afd7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad60263d198d01da7e7fd554d0bb61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa74c3fecb76ce44fcf61c402b6947a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4e7ba46f8793d64b639805e77f2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f16ae77c608560d13342f46c2e518391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cebab2b19ac8569156d947a9ac7e68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e415c1b9f82c1f4ad2abf8726b19b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c942db6ba1475fb57ddcef9dbb42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b87b9b3bd6c63b22f62dc34c4cad0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315a8d6b626c4f6065001dede0e116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a30d67af916ab4b8d7548e511b80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362f4bcfe525fcb5deb0cb759b0341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b94a9d0e8f4e9d299a939a29c746d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f203ffa0d2572560ac4c1ec0554ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b8bba6caa6e415ae981bd7dde3dab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47581c8557460cd1b7161e81bb6c8bbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97b41447d6bd98738048352b09a55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf03e3f7923c077a4ce066e1e677fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca2c5b45e05b8ebd5ec60d813c959405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567463d8bd4ea44f9be06347c01d56e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab1644c75db0570c2490bb9a9ddf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f874d37b00a3826e9545b72b32f22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699654636c62deb2f4a6f6f509f75d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db00d612aa493ee8750755a36e5cbfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ecf4ae312d918fc248e9c0e16243411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bea56abe063b1832bd78d1ae41a33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d71a49674fbd8752568acdcf3954e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a542fbedfda196674bd1974e00fadb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8883e99a4f4fbd1f4e5253abb462c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f67739d36de7bbc00a3c7812231d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228133e4552ca4a4f9d00f7363d577bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42dce69251e14c6a6557ab8bacf7c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55568ea8efd531c1dc47ce659175e3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c58db976707c0f07f589f04593eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd83aef77b20089a9056e842e6376421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd5b54b105e82f429bee9b4cfb1afd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a29d7f7e92bdf492a1c87c173aa0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e963b7e2876d7834c32de07d44df2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c6a3ae92551d0fe152f2fcf9fab2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5267a5012f4e3c94e0711351ffc7a9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c670a952f97c5e1149d904f37b55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47b701a30226e8b18c2e005e063f15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad86902b390064e879d0fdaac2c71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc57c3d684cb7156fe503b0767ee1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab0ed58cc553ba8380b5a61db58bd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c7969fd87968efaed9539e156f3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d0cb1f26281404c988f58acdd5ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b9c6e12644706827552b2c0cc370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a3726074840bdd2533c772913dc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddf90ff8464b396644ddf2e7a04540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62311ad09640d6573b49eda405dca36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9a511d2ee544132cd47986b4bfd25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c878278d4274fdd53172c8bb944d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bfc9391927895da2e82f505405efe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c762d0453e817e46f202ec1a8429a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee09468b200b9bc500d75ed4dd4d66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c3b5f3dcede06581f6519fd153264443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a521ef0f83f09a71debe0930daab6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b2ffaff9d472d1778da4699a47bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a61ece66ebb9407c19d951265dbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95a9d8fd5ddd67c2518ce1d85ad01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd585078788ad2bf3026661128d50d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fe123d5f404abedeae7556489520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae54175aa4029f36a2d8479408cc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718321cf585d63663e521e7b7fe07bbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a465ccde371aa7456764a538a24994c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be510fc37b6741daa082585226d41f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c22a33aeb1c94f0737864346b6689454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc3bf47e4a50238cd527687e57008455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc76ffd90e1388f2d6682fe51af92e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d59200e93a8c66b68348a600a698d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0c72c7c5095c2aedf5f82b455166458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a84518c96cef52feda691567db295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a67d6848b8d8a019596fe9eb71c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cada123a8b76564590e567c11267a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e85193a014a92bf541aaee24efd03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf28b5440b793ca61a1c16e1578125463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b123ff85a6e9520f8277ee04d079a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddea97e2d2ffb0175718baee5a468f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641809f28da237a148741273da53a73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169e38b8b7dc8b3383e96fba293526467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee741d3ebf01853dd05beca3a44a9ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365b5f97addcd5c2b2351c6782fe62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3756a071206f323d94bd09ee4792470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d711efcb7426b51961130dfe979b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127b6c94dc03d9b7188d1a9258f290e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa3ff067a411878e64e199c3daf934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4fe40806c36b98f242865ad9712e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a73c6170968e298fb6ea6bc51c57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85e09cbc99ea389592307a8f5c72f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b78f4250fb233338aec7c0b1179de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d834e06603a488a61a29fd62f0f212b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d35ce336ea5d3f4d5f04c8829c4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89f3d551de26668d71b4349398521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81870174951f23a0c641b9cf5688af9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd3d5ca8a2ca285dba465124fd56c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5877c666edc9d98ed0e23dcb632d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9608f7c556c076055e63e9fd25b13e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f930b4e4b381ffd956d0caf29da4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195b6f2219f323beb27c99640dde26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051fb07f9c3decc4b6eaa117093c2d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c349e8d48e5915151a75a2851a59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0119752999407903f8e6b0f20d10e7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76f35dfa5a177aac110d57b0abab31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293de8e4f2c7aac1e192c4ae9347f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2166149dbfff42b53f92d48c0b183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8723d13112f2a563433c08456a46d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d709858c8f4c262d531451664db45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd71c70d0bf2c52745d4a6879e4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28938fdb0c759d7e8ae06243c8772977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cd2f85dbe0490dc8e064c74df83298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0c8b02546e5f79db0c31c6b5d1da59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6a7c4d448f2524710ffc62d045c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a854d84b9333a952051a5c96e53a31f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb3910423ae5cad4d2fa31379117f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15204aafb35610f28e7bd329ab0077d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c833d71d0c7b4f2f4ac0a07af46ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5b0a8da992de41dd4688e5f149c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752718ada56bfa1ba241d927573dbf6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052adfec412c73240de3ebc5522b93b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b576b731b372a4fcbadbaba4cc420f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0332b06d5edb7e9b7f3722a42c356419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78fa6cf14721cd48eaea8e1a01bb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3de341858975ba87e2df15551acd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069bcd582606bb58f2dbcc74b6355022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d1b0669dc2639781ce50e9b2994fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ff5294aa4b17434a8b0df45212db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56385eb1589b4f4c9cdc29ac08d106925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64eb3a1f3958292b9bdc4e2eadb15526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1ec0ca04fc08419f5a836db51f2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c34b1bc9396b6b23956a2d34a75128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e67500e380c7b52a29f7dfef0725129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2905ff4b8717e7c4cbf846bff9e916c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0a62376cf0630dd4e2d6d4664f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e05f7252e20ea6ee183958b4c7cd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c011f23bf2095b3929436c3a3a581933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6469c42c37ec7f3c37a03fc714e5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b0aedd10cf6b4186687e829241c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed68f897258034f3ffe57ad8d83d04636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969cf4143ddf96d8295c945ea623ae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3552f55dcc9ed864baa404a3f9c8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84285f900a3d02d1c132f0010fb03d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cffacb01a103aff5591c1d3d5f97940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f282bfac7d86afeebeb719d7890041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888da704cd4174f1a5b1f3c539410942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c82c287fc2c876138adfad19261ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d404147d50832b9ea21072a89810e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf64db5d51e4a5b57194e8c215f5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dbe67459f093cfa7ec591309a86af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7242af473fa969cdc898eec4e41aea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140408ffb82b666a3d6c2a77ea8a30a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a097cd414344165b101965d81177ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324d14bfca2c684513f93797cc039550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67920d4c005daa7fa2ce089689303e3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb9cf6eee048f5af47ec1cec9169c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d725b96b6d3351fa2f06615c6c7d4b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be840c3bacc87cb0d038a15a9d90954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebbf2d01995790b6a97c9b843dc2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6886b72e3b0074055f40b0dddf62a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865aef6c00f866f115325dbcf79c2bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aaf621e17454916aa7da6793f784a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69130a686308f90767900eab118e22c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe540ab2454b9aa9ede5a8f8dd758d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c96190b2e0b81e2ae42cb2c5986c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f643dc8f805713d126febc083a7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb8bee5c5e90463c4f4db5ffeb30363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fcb430dcb53a142d15347dccfdc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e49575c2ffe28fe472e399f97a1da665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe3fa517c117301963816e466ab95966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ef67c9f66fa94d31969f215d2f9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bb12233b9a6417f86df4c192e9d3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774579d48e2ad1569329cdf7e09a323b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4051a83f2af93dcc4b58b584e18db370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b6a8fa7643fbcdf93c2e4ce87aca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428fd02f72261f4208d02804126ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0429fa1673af1a83fc31533e9143d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b6920f5c63606c3fdb266397fcb6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f4dfcb15b7ac5debc7a85d3c475775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0985de57e12dcf2eba2bbe82f71776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b92c2ee1a60f13be4b6a91598bf8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b55a4201be0bf0c4896555c19cb68378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f53bd9a625823032e768ebe784a3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a88c1571e79309867721a8dcdf62b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df65c8d3fa0d1542a3e3a394d025d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b79d6767b25b73e89c153fde495ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a71d62d39138302ef69de2c228b78483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827963b372d9194306e3df5a1f761ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e13663138117fca34a1e43e84b694f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df46e9c003c5baf42aeedc767d57f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d45523b8e84681fd0e35854151e18287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db2895b766b1492e8f9783059d48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b5748f1bbed71379e19d0889192789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe13fef4f2a3f8813c141f029075290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea2698b6f4c2c90b99ddcec2985e4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168093c76b00199ee6b7c439028d1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0574af1c4c64f9106a14f9bb0491293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a1f909e1191b802940889d907e3f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953532d7a997ba25e174c161a4b1c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05df84af101691eb3a44ffb2d8f3b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71beb7ffecc00b029d68e1f1730917997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa78da678244abd58b8fe97a29ccb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41392156f216985248dfce4cb66e985999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e6d9b059ba4ae50a6acbe80b986e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33769160cf63b348496c8579d567d84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd45b47500f0d960c4465a76ce6ac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef0ffcff0072ec367943f32ea4eb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817602685078061c05098b2c6a415c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e604d0076f544c2e577add592c80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef33cd177d53a0e91f531af592655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655389d67149d87a9d4cede76b6bb3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d688427a720dfab876d8bc998fd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a775e1952c2e173a9245950cb29e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a9f43a0b71cc3213a3415d43079f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e2021072aab28895e3816b3699e09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c644ef5e0415f827f878543195db2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43540214d170f9abaff178b6279b88da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed7fa6559033cec6f5a4f22e6c8dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc69db98e720c103c8b7aea15007de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f8fe5e748d4ff6578db4e12798796116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f49ec89ade0437b3f324c1faa8bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a9a70a0f18d5b45738bd03f590c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614776bf0b96c3325e236d2638f39624119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe98d1e512be571adcfad799efd63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bedc0c2346219c269de4aacd14a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddfa900792bb0bc189ac36fcb1fa2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d771b3f110fc9521fbd60d4be0f1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd284b902dda563a44f1a5a82adf67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3412b9d74bd551488bcabc002ca3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2420681b4a841dd3b9fe5cfa0a63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7d5792d2bd6cf52c0cc38d5e9a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff82ebea1e9835d65f4af95ce7052a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a6f828f15048d629c48c99bd07f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a129bf24bdbe471d6ce57e539cc2d8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23213285770ab86af67605ae61f36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc4757d890c8b249268f3063c30ef3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1edb2c95a4b719d3e87f030338471133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b205f47e0fd16ea392f503653c29b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e06f0dcbb9da6d151bdcdbe13f485a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a37fdbfb58ff82bc72e2710daf7dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109a5f6db535e2e38196ee37be4bf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421013f68c851b1c834b8a17bbbbdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ab050bc2779d5c172b5798abb8a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707fe2c95b5d7f66b935f3f638c210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f344d2c8de5527985e14206f188d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c28368b00c9e3c9b8af0bc58633b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee2a5825b2718f46947afd3af66a41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f582897f17bcc6494475993f6394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb72d70efdc3969ba07ba0cd13aa3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efe5eac11ed2852eab2a42cc5c6769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196192c63e05892ff3ce8949030f44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56480907894fe5b077542c7d68b0f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89239c82329860aade5c705c0940ce7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6156cfb4f4f839582fecd45456b5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897920b78e512b328b741a8345199098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1dddee53707bbdabf541a9150607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a54d3a24a1265d0bdd3195caa0e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc362f9cc8b765c8908dec8e070a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0bd79d9cbb4c03dfee911be85f2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad35f5a81457bd92d82191e71f3f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d896049a958584fea442be2f28b8df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cd0a06ef1b78f9bb61189a4d6c689158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1c965bb51dcd81d7ffefe7220126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bf9680f090644388a77a447a61849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e80237f5071790c04a8075f8f69d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba23dcb37fe80af438aeaee63a3c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e68a6dc074f114aba4675fbbf9257163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4aab0147193b97f3c77e854d017d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d74e71898795c75f1bb856a2586de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400639e63ff804ea331a8ab569c27bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ae7c884281343cf27301abfe5a96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad691164bfc9eb2ad87a32699cd578b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a463e545332e041aa67e66cba164f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992169664a874e8da90475bf78ed047170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a5cd598e78ebed699dca842fee89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf6cf31fb83087157927ebcceb68d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d73fd18ffda6bb623dedcd39bb5aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0891d7a772b68303b4b883abac53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d33040302154f748aa4a1d054dc62d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fee33843b65819206b8ada0ceeb52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5819320cf14dee17266fe4230ef52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e60bff4100300b3cfaa7f140527c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19c5842e31d51f1215b992f56f3aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690d3720421dcf521973687d252fc81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef8a9291decf675185f9d7cc46e71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b75f86f80d8b289c86913e4fbdc51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844214f726ce62087622ad7e69c83a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcfcd3d6706d8c8e3356ca583fd9de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27306e5642a92ccf3ffaaf332cdff11d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41575d75f45264d9549216e81d68959b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566675f283785951de8cd4e5b48ed21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf670bf1d84cdb053128d70f044e9d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50401d96e26d4ec458235f02eaf6f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be137827effec6b4a26c689786c2588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5405b664615235648443f97563ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e383f7a74c3af4a781aeeeb673339192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef7c9180b8b3b828d8dd3dc9c8b7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3225e6789e5addd6ee71cab7c05dae3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2576b6e20d24e2b63b319371d4a89e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8001f7965c4ddf985358453df0384ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b73533ede230d5bce3f8fa3dee398197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7abd129512750359c87117e91def15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931e55f36094bded1a4037a10aa161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aa56b64665d48ac174ed9783995c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af130c4dcb6380a13fff1c743f0de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd889ff76e36e57afc6bd7eca208c5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54faf906a7d49604e766351a24011f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b74097593cc748df45891dc2cbbca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab15b80e9148ad974873c9cedf863f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da434121078fc323c9c39775e3dab2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddcb3d46b1d8276a36b19dc3372cec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a25a3eb78d4911369ad840443fa1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852718a3da45c3457d826b30bfda8737209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dcd560778bf04298edc69e8759de5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8bed46ae949de63e5b9b8e7c1c00e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106c3fbc84b2406a6c941ed01ca0410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8cf5aea38db1a855cad0d16bbcc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca57b881c45f2c906c703da345f8f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb857e09dedd4de52a8269c0e5379014215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a3179fedda44dc5c7df8e44cd5d3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5fb43b80da46e750e1b0ba94a16c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e1e3556051678ad96a70759ed649218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ed50360bd1d5136b5671f34db6e6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7daa033fc63e295cd34a7d2d90ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a7a48cd6a4f1ea2521b42521a902c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f224abaaa38c277c2107340598ae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94716133f89164b95a8c5d29c93ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2cc9bbb563b6a33ff3b4c016f1ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57787bcf4d4f5b6250d80d271f251225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d659aa6e73dad1c6989df86884fcc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6af8df1c0f615350a5ee3e51185ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8984e837593de4508955ec385e3fa6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b64a8b6c139d12eb91d13049dbe702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f5b23a84bf764cebd85649e1fbb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f9689e9f002c8fb10649d46e7325231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95e0b65de2bf8e0e1c5e430a69357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865136b79d634c0a70f08e48f725da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e337bfb13864f23b38254c1f58610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d306a6ee64af2b4dc90e133eb000174235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322c4f55467a3ae192fd8598f65a1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f21f0a2c3137b29ca83c84d4ed51b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ce82a3ab2e6e388f46ac573fe96a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d0b8eb696f5862462770ebdabf2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2c4466dbf01c74ae44868b323adbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77655729c025725c214c99ffba2bae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58f93a2655b9845bbd2ca77288593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08921a43f5dfe67572f944242f7336ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7a48cc5b2e790afa782df95719e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991656bc37b59baa834213beb41084b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad17ad7ab4fbbb8bf29b3e3fbe0887246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e557505ff5f7c8c6dc9c3b8e8af8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e1d8756159edf5be40a527ea04e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d338b709ba741f3a42cc90f69878b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622aec3ae32db8f4c06830e554973f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fce693ab7f3aa76149745fcf05570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf6edd09d400f491dcee323c1ec377252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd6a8aeba78d16a5ed48d7702d5bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35186f98d5febc4cd0ad7e487768987254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c682909b0e94fffa3549d3e7cacae6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f355b513bd43a1977990cf4a504f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf7b055b92cad22db1b557819b3ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8a0bedd502b71eae1d0288df635d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d5dc85cc339c5aee5ee9cfd38294259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b485667d9bc3f58b61dd48f712fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254a31c6c6bb7da50b5e596fdc02635261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9a5c24f60beb23598ed6d8c96c6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c984c70b155fd9b6bda5465bc5329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7be16ef728aeb2fc8dfb442d6a042264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff94a4e528db837226ddfcd553176265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4485692f1fe0b5624ad3b19224d88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de4a5bf25d50ee9707f4c0ae0f49e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae672060936021c6ba3afc5fe5b0295268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501955598df11387d222e689028a8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb531cbeb6fcda649c00289235109270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b60c0ee131d4a17b691b677e12f26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bea9e368cb5defc490f53f4d8cf14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97ac75533996c8132ee5b3c095847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c023e11b6c41fc75f80eff4eb143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9efb2487cb3f587667f6b03865dea4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3185574ad913d4f8d31b9a75e85af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e0fe457c8614dae956a74cd3ae09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e27dfdcf37c8e4ed924a6567929ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a25069fa140b234e34805c604c66f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48738530ed0daa37dcd41af1983954280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64146aa7350ecafc2829b52b7f7c7e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabb9265fae7fe9010e0bb9dff6a697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348284211cdb61b4d917c13326e263283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7ca4504666a65e8a3a1cdc0dc04d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c849af5db2005abd5b663de3e7aefb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0bcd158cd393ab760d7b58645247e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad17f44327c286a0b69a5286924c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d9dad7bd2a08e8d1b15dfc0da9e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f119bb353e7c9759e548c13c2d76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf3a1e706579b77bbfc1ae97e7c5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f3fa4c66bfd49eb5159198a16dff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb09825f193f23f5cd386acf669aff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869c2f236fbd327a2309e9a3ea9124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0df9e95b10ffb9395e2b61e8a2e75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c29a975b8e33e3f1d23d477453c74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554c7f7d34d160aac33f7fa04c5c6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d6e03a0270337ec180b0b2110c0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ebdb2b3249e0af0a850713c7654c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c68e95e139c1f885597ddf5bab87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34a158fdb2b25b84dd28d8d5e451f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e16fc4b1517f0dc1552cb809f3ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df67ace2247f54676bd63096de2e378302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5088917d92588fd7f1caa4888c0ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b35807cc4e98686b2100db37465c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da12a8e65a86f08966581b3e6524a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc154efba4d4955e301859f8120f90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fe990742be53ab8b80d926f3df75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c979f252ddbf17c965e63766c72b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6dd8182666efc56cf12c9ffb269c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff60cd63085375265896a88f0b4de1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7c5d0b0d0e52369cc94a5a12fd58e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257027b45ab063f832025bf6f9be677c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa107fef648477df2204787663e63a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8564a7cce8fa98faa160a1f979a937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92d3d6d74fa0636bd7793055632f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aafbbe3ba8ff4c8e267d9e72913af0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a6da56912a794b1b21d3115d8ee7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f3694743724d308a744427e35cc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839204f8ddeed98c18bea792e2a998319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f833277d4f429e50c96a9f660f95cfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb785b770cd0b525c957071c2ea590321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab94a119b0a46d366d10aed0cab53b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f066825a3a87589cabf63ab192f0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66080017bc0c57d7ca977ada68be02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c2d2ebcf06591ff27a692a846d40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b069a844fc0abc4d084d3764d295a88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0331b307b3ec496826774b014ca0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8415eb1151ac281c477619999f4a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405eef9e881efa41a3748d37b25c877329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6e3e3097f335a4f1a3331f0ee187330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402c89b30693d92d725a6a03294f0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7dc1bdb38a8c5e16a2a6f0b95690332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74baf08897b9035e5048f01aed4729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d5f40f0ac26615b988ec36cef193334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a221645598671216c3dd1533e1c0fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd6b7d04f88a737082d4cfd5f763b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73cbfe5850a10bfaea6783341daa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5440a527479891076a2617dd6459db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d487f25c3add6a0e742191d65d05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906ca61e996fb978ac19d9aeae7a88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072217f446069905d23c0d0820b23e69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b1829bc8116776fa99189495d2d21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a529b0bc079d900a070adccd62be87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008bc589b310367b4d1eebd6e6b203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae65dcd1f8e2f7bb333203b5ba3915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c7c7399e8552ebf4a7c20f54ea089346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61aa4d9d04670d3264cbdd7a59f99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f43984f6eb16e0420bee93240f5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af376c3c72d5e6fcf7867eee30eb2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a720e9b5cc4391326eefd35b7c057350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339e263046fabde65af78dea488ead351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2cdaa89b6b21ab1f806dc470aca04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb37d86fd4333f5ed1b8718a0e1c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2d02c9aee1f449c5481393cb27c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da20330e68f364a68116343ffffca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af8b71a97a3ca09e67a52841ac42f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e629ca020f50f667f75ac62a4d0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbcd0874e8bf766ae573fb625be20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8efd3c4c9c262a45e50b574bf777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a07a8e4e4393a1b2925b2c83f6830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a081f2fbae6178c497fc133601b73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9f1ed8a59484ab5f4d401cb2ecb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600292ba3edde89d28cfe9d47d42dfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438035fcf15da687b27c967476bf4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebb0608772acddc7652692bef45325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985792f16d003708ceb3a97552d7871366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e64a77c911199105b5c281d590601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3035cceb49856dcc7a6a6ceed181368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac1445dd10d67af6f471aa9993689369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7c37ec9af5d3dfe580e6be83a819370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c678100f0f297ca9f70d2a4ef0659371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6be361aab855add9f76feee265d32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480646baf01b48210ea9cbca47c877e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b8d9a540e29da3b39db185398487e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fedbeafc040b107c51c1bb3c7dc7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82167a472ca6a8fdf7b98d66fd0b63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf50494afbbf3c4b99c89ed5c2e82a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec552b452ec42713112c62102fcb076378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0502be5b4a9bf56d00bfce51ef73a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1edbfb1d33efb93a7fa1f5b70a88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f64e4f15fa08e8e58e1a4b201377c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ecc1a1f78abe86d6abbd09e7a371382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed9e3614b6e15b081e76054e70b50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fac92f13773da91dd662380ab73ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5a31aab0d6239bfdff68a2253e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bd75d1fb0f4d18c84936d675bd9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69dfa5cc8639d8a55329fa82492332387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917684def42b8917c3543ba7b7af100f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c379b4b811bddf6a42f24648d541bbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafcc9bf596b45b1bbe31c05a11a3f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc1d3f3979b4a421eb98687def03c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52fdcc60b1fd0a46ce12783ea4e5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ae2dd48374c34dcdb6aac58e77b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4723ed57f58f85f8c60b67dbfd9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc10a4e6d163d2901dec96159b341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0acca6a5ac5a09e750c74e55fd68e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c890ca455eb5ebf1b7e572cd2dab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd763b6311ee6295f373117ce11c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4f718ac0823fd98258a3802d255e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ddb4feb1fbedb893b6ca91a80a7c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ff9065d06430d742f6d98c01c419401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb34b70982c00cfa60ea66cae17a38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500bc6b43f68f0183888da7e7e8aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d6f5464aceca13d8eb8b82b4a96b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801062ec260913730cbcc39c0a75581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e037c6c59388d368c75219c643c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9828f9cee3f3e7f813263d9eb94f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3499640843827a4c29e702375132f4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c3a1f617ba928869f775f1fc937d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217069661ad716dabe816b09a5a3b8a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7395b6290612225f66cfe3fc675e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85458df4e185c1237a267e28b32c9784412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799d73e02327a94f8acece24bf46d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d61e33e59c4ca92f8b95da179a93c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2598533edfe352509388b882a4ed0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970a88e3f40ec2eba9a4aafc933c054416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0a11764fc34bf97df40ff2de52bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be165649b780b52f1222cfea61026eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9643110eec267e893a5bac5952e00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a546ba5adcefef5813168794a3a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc502ef39075fb2a84ff2922c1ab4632421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94723f39d421b7caf24bf6e304000a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeea9a46670a0df8fd184bdd1d932e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71ff43c15fe7418399138505f823d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f67c4d74bfa7a53c1df6312eb0bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b5f36fb9246aebf51f5181cea4be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f552f984f003156dce5d91a532d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933e3154bb2fb0f7e90308de2d88cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b22fd7431c0a21d4b1185a643eb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c69d24b5daf4607b0800f1a86b2ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7d95cd690d6d7c8c65f1a47e7090431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af94db0cfe98eda98eb6062b573284432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e3609a25fd67d653ce28556750b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555854545bb0c083a49d79528d49f1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8730cf3581540d4592888554cceb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9408c811d2ef0505f48e033af8943436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5ce612274cfead7cd5a64eb2a9d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09be39d4d220c64756020029fad245438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58fbaa05b723dbcdedb42d71806e97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc258e79518518e547fe03734f4cf3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b263947c9d9978e3d2a933b4623e66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8f918e10401873fb05cd1c40145b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0a90885eacc6c9e197ff1fc8a0b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96bb16d4819e7d3b19c75656598fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b1bc55692106a7c92178271cca09f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4901b2499f86ce021d77f2bd30cc64a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda717966bd28361a937e1d5a2ce1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47747665aedc8e2cc167902b2698bed1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fd05c9c99c3c01daaffdb3151ae33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb706ee73741be3a44eacb5910c55f88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe8717d7e51e8f982ccd1a8806a70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b1c18e10dc3fb7224689823a7102452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7b15e24818510eac96ceffa0c5b22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500717d3460db63171478107d0d5c5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d795e3a7c10b01c0737fd7652887ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f5bf10e4b0308b1d5c5be787cee3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0cb1cfdabfd8bab25a88d68d612d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d6ab35310aafad8e597b087a757c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ba2cc0674aa2a115f113c1c219f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7b3083616996f156b8c1fe0c9e4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4ceae3c589ff4bc1792636320131461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d2b73f45d992be2b5dafd79a4099462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae1faaf0d357fd3b4888a6103db6db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e0c1267c329fdb5e6419ce1e1280a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b460e3d7cc603799334fadff47f3fa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e571d3589c05ce7afcb558513baf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33da78a5dafc6b86658ad1f8cccb949467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe411a13ec00b62f194f3bf3856fc38b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd769ebd8da0595171c18b2f27fea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a0b1b7678da8e5a521919008a3cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4eed7e23a67a9e218fbbf7fdef2dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347319788f0c2be145a144d65ca60702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4243811929bc837e4dab32a315ecd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56250adf442c9cfa3ebcc8d5d60e7c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6184a8b2dcfac9686c02420c8998475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86054221d05b57b2e6ebba12c5a560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0e4eda75cc185b516a2fb41dfa41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315e106f1aafae7c3cc6eb6b1e29ad8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a83d206ec6e5a0c0c0f45390c4b671479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>