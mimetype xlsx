--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ef7ca87196d0a8646cebf87c00e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd8e4de2967c9b5969500806d842c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e0a469fa80b674e3c31587b6d5163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b07066061a84e41313f0694115ab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065171ab1bd23ce7aa052b335f86400f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee932f4429cb0dd247d282da10a70716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0554c391f1ec13b8332e313d79e287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44519b767c77e6e363d1b70d890be68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191906e0a22a90fa8ac910d7131864e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086c368626a4c82cb1f9386bc0e9b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad293e6b52d8e352475f26e5fa6e951f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d5f1f5c84fba1554fa67e755463512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c9542100ba4ae6e50ed393dd2d62713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6732c0d7378bc8c2be65e5bb549a3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ea334e2026b8e0cb537a5a84204715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809402c0e8cb024bdf54f462f85b44316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89c06bea6259c3ed266fa0285bf0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3360062a841c06a7c04ede2f162ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212953231d067467c13ea985db0a0a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575a5e1725c55619c5c742f78959c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d155f9f5fdf87d0e932b1942172621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79970b4f6b6f19c2bf43d93b8224d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba51ad04e6d5dbbc1a929da527336023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e7b2576f10bc6a40d5014199087524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380dddde32105cb3c7ababc0dd8ab325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d4d3f97e727c144d11873826137a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ebd6daf2bc8b70f71c8950a3980f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028444b0d620c3809007e35899579c2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7957b387646caa469a50cdbd519429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642174ea9d2b4681a47024ddd1a13cb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c604a47e93745cbac47542ee4c9bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f02aaf4074f2e1c02118681844ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7bb3e6ead3ad6fd22a82cde6497933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba8ce6903806b77790d5982a27e0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ef3f95e49097fb2d68a1150beb8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eaa014eef3f66e2bbf79bfcb13c9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407e614e01dd6b03443b264b6478f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950e1a6523e20b9dbd5636713dbaa8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05e66681a449710685a6e85c7e33539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e9d7aa43f94bae7da83a1dd003f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7448cb28367698595c47a9405502f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a2db9e2caacc0c57730e24395a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9110f7e63f6e037a5e16687381167a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd9f6b43b3190d40a6f9036eacc3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462440729845f7187260ccdc47e0fe5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e18b1ae572ab73d0cdf77670242e4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18c2b01487ccd5793753a5d30af1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f14324e9f9260a872cf6624666cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bcd374e3f06f217a307d5c7a18b7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e773d0b35672e2d0acb305b6e783750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a69dc88fbd4f24d584492971503051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2958dc0aa5c61edf7e96383cfa83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7449b6a7aef09d4deec5c3842a965f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a770d1d04335780fb4582c9e4f17154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c80be7d59e1b5fff77a763554cafa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c62d6b2cd496f00b7a85e7b0096956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7cb78cc65359ca0f81a2567e3d7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a9df262460ce9b2f87cf62b1af8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3c7a6872f3e319da9eddec936d0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e53b42978ee11be1e805c1b7d0ca360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69deb2701282bc2612cef394812be861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f211402da73b236008f87d3f27aa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b57c77e2e99ed43f986aa235982e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e6c56bd1fd9a74974c588fd04ac5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac81bf427cd7dc722353ed4168f8f2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e4a8dc828fc0fed578f0eeb1bbd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f4af1cc41ae6259c98cd9ad56c20b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798822982954c14097facd9a84f70b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24fa95b4a284f147b8a71ad868b3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351a670f655598426a587cd4221ae270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316ab31831de6b6a1ff7429503996071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a8e5a6f136567d8b434cc357301472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669e202af937c65e147d93bd544f6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0379beefebfe517506187569106c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0478c9ee27b6c7bac3334da2704c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d3ad07998d2741767758f1c48a2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b674aff292c445be3ddbee0d431b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f9c7e21db218afb51c4815a4e05c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290d1fafbdbe439f7a2eb8a70647a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9666e1e1544ff3156922b985f8950f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd903a7e9d3bc2b530792735fdb0d6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162b25fcf8be7c3507656c2e7627f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90232d4e764743e53255895a8ab06a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd9b283814dd75e4a25676bf91d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57baee823dd04837b4a2c17d595ff585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d7443a6c544afdc1c64b082f1fca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a980826d3f1aa4c87791d3dd070f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499280f8b36f5dd53b0e5b28bc6866088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667307901f205accd369ebced38aa28389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb3aea57066a182276f66682294ee690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992717878627e8f51c09e6364bfff5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc4f749ff84e75e3bb701c47d9b55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf9fb190d4c02799817fca53e960993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92490f3850b52ee7d65d1f2a16104b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb4bc02b1e200eaa2c3b6aae66b4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70fced91331d3fbd16a1b8666273696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce903e73f025dba21bb9201f3699f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c802ea459252359eee8e9442f1fc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e12a56977e23dae82f4c69fc976d9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9c08f8f0762e07cc0e24cf67e423100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720eb7da8f42f54e748492a18908553101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1b2bccc89d32172fb68fdb60378a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d660e5e2b1a55ff52403c715f795b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c993e316d01c934014e4a2b41bfe92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b60e34b5332dfdb1effc2af182d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784709f0d2aaafe9fe3ad8eb7e32937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143855f5b1f7dbf79ef56681115dd6e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea83d827a4be2e4dd55ef581aa0bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b347063d6c42074264a048df967ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcb7f844584caf7044427bc43917ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d0903d653786dae7bd65545647c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008a7f9a05e2c0dddcaab9bb4c7ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8753f0366d0af3e66eb5ad5c2d49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d9b77c09f9c6b380697892a27f39a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713658f14ae0c0625192a89f54cf2d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6232aa61b94d74a27b13c078c3d4d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e5b3bc872c2ccac1b05b7e7409ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1677137c250e1e849850e6d47f7c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfda7812549e931e996df16651497c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b77dd643258ea6e57b5f2097ef6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753583822c8172284fb1bfb97af8509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8360c00b60e6a1d3762ee17fe47a37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658da9a611759238b0f570f3643318a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ddec0756ca362259ecfe785e3c0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7174b1437ea4009ee63336cd2c56b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263676a34bd904fdebe2e00b77c0ac2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df109162272c2d640885c2d34b0c5b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77fd8eb7cfef7817aef0515b23370c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f63417aa25124261f138a1c7fed4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b7e35b0e67f13f7e70bd83aeaa3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ed3cac2a37b770ef411456a72059d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811803d70421460fff311db4fb933f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79931afccd3f7c4befceecd2abff35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707205bcc345847153add70b839e6bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c2eaa5c4696e0b33baa7f5b9af05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538e17e489ec474fb865ae84f2a4db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea3ed057ba522b9cb1d89fef1f81a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07d04e7311a4def78ba706af1d656138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cd5916b12795ba8e63b5dbb12a79a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce29c931dad03c611ac7813d7d4b25e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56da238215cdd217d14cc0be1b0e927141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314351cec2ba401910a1859fe4e21523142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53426f6ae23eabf5a910656b0c7a8767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932e791d34ba255ef383d7d2af8edc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a8ec9e97830967afc78f2525d0c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da4d512000abd59177afea4b2fb3fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d02b81079d8a6c10d1a74af00b5b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51478c59d6ade691581e5b164aee79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b6a8e560e5759f898b9dd1ac1528149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d95541e1c5bf7c1edcf4a38f3af17d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d656686fade1e0f1638e66aec1e3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b6feef3dd3fb5511168b19c5b098152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8cdb46f804b525e84d713c43c08c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26271e8b14bad5c382ee8e960ef95a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835640d8ee60dd5345aa7ac8add0c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e2ab12403fb04f4fcd7b5a3e131e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55228cce5ad2854433716a5030a89db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b8b1d48b54e47321715962049cd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f31f3539daa1a580593544ffe661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973219e83050fcad2feeef6477e33b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed80259589692a9c0707d8694caa90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963491fc3bad80135c8a5f3b423fc4bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa6984916f2d5054cb135a6fcf68a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa630b359e7d3dd8975a24951954792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248e6c9eb3f7a0defed75c4153a9cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c23025c1aecf1e6caafc5b0f534b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34985dbbdff9b8d6918027162ecf09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e212b6bc6f2657fb05043721b99babe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa69f30772547afbd6003802052c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553c7d44b4e38354d2536520453166170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a72a879250146e8ccdf067092684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0f5d03a03702355abafbab5b39806172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805dd7f71c575a9025ee57063a59f47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205ae26caaf511685531d27a7a5f09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aff4505eeb0ff7025ff753dc4d32b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db526a98f97edcfac73c0c7a305dad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7cef8a2f3fad719e526505631e400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0e27365b6e2bc669cfe0c1d35384178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27705733bb74c8ec1c76d1e8ccfe93d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede41392c39bb63d73c9ba0b08ea1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad7d7480ea2d39747338693419263181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153bcb81f5b1bfafcb8c281990f2c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8527b6b6735171abfa5a9f68167b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f24e8f537a095fbab1fbe9da2a6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb52b8646b043bdaf0b8d21d54e0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0bdbc1c1ec0b33ed6018b19d2669a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c9cb49d273e50f5932db0ba205020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21e81e6681ca688adb9329fc8337f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318cdf4aa431e39050971a783ffe59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4642bd19c9bfd420884d4819b11cc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa09ff0d7ababa16a609de51def9eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183ba26e27a10416afdeffa97dbd0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff9edb50c54bf7b06958398f449bda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b44fb8eecdeb9e04fd1dadbb7470194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac80c48850dca12d80938aa4608078b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947fc34eceda168a5dec9df90ea1f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c09ce64694256076aa6d6e22950a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9330c290349758a367307e7ff1bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22ae2e652b583fa63bde066dbc9b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ce239594f1d61a642860fa792c60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e0560e3997874c1637cfcc0780906201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56d16a34685f8aa46e39378cfabfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f64a74d36c2804dd4028e4ed112646203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6ab4c7fd8d29418a5de33260a2ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567aa63b5fde1bffc45aefe95380386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eb238a130828b401097e8e4cf462e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a280da11f2c924e75c5e6fe6275e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd71db6c4ee8a66cc9f3716ad898df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc959a491c8bb2c152c81d1a2ea557b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5840e7641e97563e50b46de312a6612210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c401f8c4bd6ab51eb691a5279dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a122c59fb0ec66fd7276cc855ef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c9dccd494f324398e734e1a2f3780213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f7925a2ccf83f7846ae1f2e92bb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b499ec0736dc2269a29ecd9c951250215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246bf2ba4167fc195e027b15a57c9ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16dfb614cb7c7597faafb2e1130ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df923ddc6fd4c645127976f51c72b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3fb8ca3a371ecc9c06132f4cac2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26321bad4740df69accd5dfd9f5d58c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd8924585d210c9c9450a53ca85e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0058785dc49d0cb9386a567d426c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603105685b02927d1e633631c43c31a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70d9078ef27370ab53887f80140f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede3d85c67b08e4c37fe4c13634d2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6a127cc616b271bd27bf0714c488226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a018247aa3eb9a772f61d2b7488376227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6dc85946b336c492f1213b89bcbdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a8ac9ff8bcac4be8e284dd257f13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5a1797116a16834883c18973e0fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72d5996a2c5548fab6af39b06f5aaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef34683c3d2791355c1f0d55638018232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cd8c204b0049caed863de69c93809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9376d8e6bf8d488af99cea3d41ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a254a72417f3d567806a1c0f911c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b77f3765ab83b724d337ff2e94904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c75784f7132769681582c250d5cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df095307656b251a0ce65512fa5aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5de5bee008963c1248d2c7e4242f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7f6b148a287dcfaf9d239bd7d2588240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dcf392c57a8fc7a531353ca02ffcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73ecfa018ccf3d9d7dcc04f91a959242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db44d9d2a42a1e3b11cc4ffd438926243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf04e0083cc7b2d14eae4ada32c44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0b6a06c751a791967ab71444c9adb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec0d4d7ba3f078bd02eae29d27b50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185de6cdbc19631d9d779a3a21d33d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48618bb929addc499525c95c29ae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a06f0243838b364908efa2d19fcaac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea18389503228e92cf9c09181cdfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb86a7e175dd9a67df048c21e4a12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2033790c19d50d048c2ded1fe20dfef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5edee7387b80e21c1e0830ed87674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619d1dba8db388687e4fa841a043c43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ee11c6edc9015f7da94f03c21079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e5ad7450d95f515092fb9ace9a33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d2345717c8fe015ed4ac082b89ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844deae5ed9617a8e031140da6c94303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b26130e18b8fa871438f8d1b10ce89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfb555357ab7ba53d5ce1e359fc08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb80fb14f4bd4247e546458a6bf3e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b84fba4a6ac6f2013aed300d7588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb01f1e83076c2f51f5d959829ffb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00720847a4063236fab7f2125c9e857264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f0828c7fafc80e704af2680a45c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f13eaa1199106328deb21375ca2ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2002bcc62b703816eaac52ffeae962267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe89bba722046aed0763d598b1520c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a30b1bd5c0588bebba6005de15b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8f311e259fb7967e1d90fefba9a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f5a0c9cda22c503a3b77cf6cfa9ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd265dbad089f22c62a99b3495054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece7a16adc74fe66aeeac625244230a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc6d6f65a08bc9ede99ea9460bcbcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bf009f70af95bdd7f34343d5ac509275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec25efc56522b60ede09615c3a6f71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba782c9f80af1f9688628a721e7b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1b4c37d022cfe61d409f5f84b25fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c57626ec5ba38932532f86d93890d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8766464b99764f9f37cdc50d882793280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3db556c5bb754a80731327b4f1ba4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5915a5ae539420803217230335993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8ed297aa462323c43e78795444c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b1913b060a6594fc54e3e53342789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e1aa3434f6199e4187a24c3ae9a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1f8c520f73b8a3f3abd0dee2bd4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452a0f15c2484c9cc8351a11f37391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a853e4a51142d87a4e44cf22d1532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11e28a470a0c3e593a40927c6a0e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2de4ac16e6e880d6da531050e2b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd560aad6e70500f475674d64081059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8330342b9bc9ec06da3e945e5d595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac774d42980964c734dbdcee7aa7a62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00560391a546d444272545667c9ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304dcf6dd6ffebcfc22665dda1d3ce4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67feb8708091e7876a0ac11499854cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21746d8ea2130f32304013e8fbeac9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82cc55d146e46877e1ad4d21ed07ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83b342d1a7091f250c34122b271da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd1dfb8504c939c2985751cb942beb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f9a02b8f73ff598e9790577674c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ca9378c8f8abddd1ba1cc4ab24a32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a60c661f06a0129483cd24ef4741c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e27440b33e87cfd1325d12e875dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802377f65f9d9bdce55751e21dca31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bef7e735e0ab333df033d9a67bc8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe52fb31b7f02f88f7d82994014039307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc1b3187f0212ff5b41eb661596909308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4e641afe934268400280ff644a02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb8cf7e3edef4a6c8a40df66e208a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df6ada7785b20ab9d9a16c3cf86a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcaadaf671ab9584b3019ae74364f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c1c8a22f548b0fcdff80bd4fd3d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e2962795d41aaa795d1a2da58318314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c4fea2050633268e450034677f33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8af812afb4ce07f37fd205881de3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2181e8d251e2db717baa20fb4f63b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431db0dea63f921083bb87bb299330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df8ae566c8617d3ebac07fdbf27f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3ff437071b8944d91d8d0f2321d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696c798dc72e65fc78c586c15dd889321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3521804a39813912fbb5b619e00f889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2a61188ebd9460c48acf6d4fb9df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83570d150f5774acd0f2cb3cc9943324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4766e7db9bc86c325ac77bb6c86e4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1026a448b2d54cb11aee4732004d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977075dc3bc1c20f63f65a1b7d63e96e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7ab5d16514814ea69ad77acec635328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7706f08d59f8a354f383cdfb990d51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2b2612c3cc1dad496435d3a8bdc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a52a44cc81e0f8b8c40d962e66ba98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d835ce4ba65b061e671affe76b3d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1ba2b4078ebc41aacccbfef0b646333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e4a2bd727fe9dbf0045a9e6d5052334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99a96c401d70d1437ba95f27d4a77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472dea6a646660c3dfa6288b9cbd33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f04d3748cb5ca5e0273a52bf9dd8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2402969a33ac74e9a30aaa94f44c7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d8bec980a679226fbac3ca0faed8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ef329e644a3dd4ecb86254a121b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafee62a0b46de7823d164c61b12de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9d60ee84e211335412f996ce4553342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c5c4de0540586683d937b10749a4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da84a973cef6909f8276b53eb0303344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede08af990464d169a7256143270819345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f92df5740810acb3ed03c18aa7d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ba1e69c18a45f8d932096e87a1af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138dd5c8f48742aef0308d5fbf8c65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808ba03fbc8c1a74dd8ae5b5052b58f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c94bde84441200c55bd1312f960a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f929494c2972dec2a84070b4f1423351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5730a787780d9e19b144c3a98edb58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11d5d04a14eb3fad168928cc6f3ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ea0cf313db01a5d11393c2e17fab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029352792c04f774192fecb15d6293c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ad539571c40a8687375f71c60fa9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da415a6fd08c23350ec54ed8883507357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385372b003bf5dd0273df3fb2e7a1c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96b93aacaec8bb2df3bf37ec4895d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9965af538fc8d21c15a7791f08a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa356e5de468fb5c278f9229901ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da97270b9965431a833df32c878ca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887a4edc04b523d7023a11934beae1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389c44c869247601c4634f9a3f0e918364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837252e5b2a1bb6dbce3800da51773d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a83f722d3fbc3d196703f87d8a5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf8adc86c8c4e50b316b9e1decd81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dff01dcd8be4082cafecbf5ac99a2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71472c341352a77e93c2d4a6a87937369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1ce2dd8fde1c2e4cbe429629851f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf93091e415c80eecaca7cc88e9755371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058148f1328ba466ad17387c013ed95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea637e33268c165cb8998a1f2b5c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab4da0a9f1caf4aa9c09eda50e829374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0488c3e9282d6d0fd0cd99cc5d01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e1715da1ab40160c3044e480fd17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1191d72adad1bf9e0c7eb91da60766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ff0532b7b671d196bb43fefcdffe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db4793a82c57f2546ee0ea1d51423379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ebcf4c9891c1bc60a3ad7d2b4431380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b58b0fc5d822c3936a26f5bbd289381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e55e86816731e460bbd275aedefa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96816daea980d32fedae3a5d858b7d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4560d27f1757c7cf7b953aafd33d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ccd2592266bf19c25070f4fc7d0b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5424b742e30dce0cd96c2b1f59ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03aa91b0a35e127ece89013eda5e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1905b1e6cff8b56ceebc1e3de0e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae394bae54cb24dc710bcdb6bc0984c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b8d195b73c1a813f0f54b48343f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73dd07e90c191df8ba8602a3eb55c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358fa92aa644e3280489d344907b2c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05adc503ef3df989c8c1ba4130dc45e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7095b2f34f2ff695e396794695dcbc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30c55755242c0c6197a0a1a4f440e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a133871ea9ec6657c8dd0cba34b91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992016b004bfc198e8a1f3327649b84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58a3854219bc94d80fd2698f2e512398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6094403552c3fe1c30aee4c14e26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a4b546e689d22d9c3444ee013e67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7f435a5c60ed428451b7a3da2f8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be4c55350f6cd6fd8e1b35dce6be5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f917e9005c95c526082628e7f06718403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aaafb06952eed1602c41b2bc33274404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4003a6460a1e03eda4547685040d9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726bf2a403b386d4ce1642615fb19b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a13e924ab45f44876ee69ed102bba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda428113b9fb7e9868a6920b8a696408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca4e8cd5707b5d3574b70c46b96831409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6774ac5aafd56a3a82c33be3a411410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befabea20db40907afb63791a7e6b74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6645533ea587424af72043255c3c41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f8c4be1f09dd794d3f9f09cc7dc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3835a149cf952040ca6806abcb7da2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db56922926f9cc838844a3abed7489415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ce9a104b1fdf89dad55b57873d33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36558ac23d3488e403a56d0054facf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ef89f7c5b11a669de7fb3fd27763a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5a94bde6e82d67e2421991bcae71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323efb5b7c177e10e8ab2bad19385f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eddc5795b2570a192a9125f5ba4dcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63833143609ef217a1179d0f43badf04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec8927f9a9216bd0c148098b47518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898e88e75145141c66124931ec9e25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800815632efc83059bd1e4c5e59f03d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c0684b96948c5f9ac4108c6899346426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e293e076ac290a75fda436496d6157427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4887e8e9ba8a18689c2970f828425e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbdf8eef99bfa9ce7e3f30545e1db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7cce11acce594e36d4b4d857fc96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7dc130c66e42c14b412799afc86b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce9b3df3ee18ae1f7f9a973670cd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8230a9a0c42eaf3a27a34b56a03d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfd789579da740eb3ea0ed5c7c76b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9b5267283dbf09d76383c7720863e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957bb3a4c86c31f5c6d5440b52c191436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405bd744d3f63dc592b859956b8d052437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317f0ff73a3f5930d35ecc6f1b86bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a7be76a05b9474f8050efe9763485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c235b21dfdc0137098df3fae60300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f70a78c64dd948ed7b186164f5ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf1e32032a7655eafe520d0f80bcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d8225c609616b7f650707d8dde32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa589aeea0f4a00e43f2c5a60067878b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4493cd3213a99fe80d12c15c3c0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bfabaee2b6329fe3a48495d5ab346446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5c46cd91b955f67ac74baf21029c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdee71128234145dc76a6759618ee1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6f476e7a5fd57e9f6eae022cb6ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f961eb396ea82974ce5c89a19f67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fd4e538c749ecdeb53c6f83a470b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02fdacdded016f649c6802eedee67f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14ecbdc3c1a105e9ffd0d7259a728453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b7e273d59805599ebcf688f89b5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc9ec90004a72c39681893c7ad528455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebf3d24e516ee2a34aae64ba6c843456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc8f80691a744dd9edd38dacf2aed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c1bc00165feecb87370be25439f0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e81858b2dc0e59c33fa0d2785b99c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372abe0b5bf802408ba9c5ce21ffc8cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047738af8ff89f47afeba6028500543b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712969dcbfcc0fc1ef5b3c8a04c04c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189549565f50f00109f84516a67c051b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588143d4435b3030a56045e2f63f7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff33653eb921579891c35db5073785465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbb2f98dc3981e1db6d99031465dff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9257002831ab4f4645e94afefce6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27202bc77e76498ae1096ff0f5949468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7b54d6f037c48d4896cda2bb359c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b214bef6b0577c0791794de04848fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94da4f269b595ca38a28bb652a147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd2e12a53db54158fbe344fb19686f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b0270f3de17cb111a79741729d17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1a1f01429aee4837d352c3c050364474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed7bef0080f2fcf25657c0a9767f03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54cee8b2af971094b8614119bda9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a63bdb8db7658a6689c221afcd85d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9fd8d3c83952ed5f002fe7c3e4030478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52cbdb7fbf7f1d6470fad197283fff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbdedd29f34e7de8846f3219e396c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c4b1bb3d17464d1dad1d97e9c929e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60d82e39c3bbdfd14e5d698a8e2bda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a40e3b26473c78a7360d47c16fd91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2337738684046114a2cffda180fad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8673896c10bce4b1dcaf1128832243485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ac0d3c6fb35d419da3415bd13576486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc9c6d7b9df5209099e0aebea7983487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2e2347f1a4eb3025704bda80c503b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9589c3fd39e0d5da6eeec2ae8eba31489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eaebcbdafbf6e74cd0deda48c7d451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a577acb260b3e2a413b00ec33792a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f467152e2dab94428c94f716336f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8af7c0b6f6a8653127dc0a9d72204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38503f8bf4a25cad1815a4c58ff754f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36865c83c8269ee271d09df3a417806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298430262024159381683cbdca50f227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40369b06596de42c79062b6e4579e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101bfd5d39b12b711f4ec66dbf5bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885064d69225993bcdb4227de72c0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ac708dbac4c2c83265ff0128860511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b0721ba9e723f7cacef43a1996b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19066760d1413c3e7c6308dcea163013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe092bdea3e1e69774f415956b4ac614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957267d75f6651c3a3792370cd44c4f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e6c76260c3ee744feee963c0da8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129c8a2a1b7101a02de44112dec9cac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24686145930a35da25c14949a2d9a2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577830402aa288eeaf93a21e433f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fde24447459d37753016b2accca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694dd3baf76f8928cbfe649eeeac7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e9586564d12eda96d8fd4182042322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134fe9ee506c2acbc402c329a18d2d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922bb339366f5aecdc36ab0dd33528224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c84d46a6698c9c8ed4db94163676825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c885b6313f688b54cde5dc521e13c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bc2d238a0d432d14dd48582c01b2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696612d3cd60aa2e9f07969168d6ee9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90380c940729b0dc6f13bbad67567c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa1973e3c2c382ee273c1dd72b4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3b92e054241754efdc056fac130731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da24535ddd5e8535ed07fb7cee90fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac13689cee51aa6a07f6db85ee9378b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd2a8879e20245094c823cb9568b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b083875670291648fca11a5d9a54e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd9f4da5e45c9503e7587d0de06bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f6a97b9cd6d961c0d86f7af49630a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cd09cdef62e75b7a2b4e5961f032938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f24940413acf72a1b7bb4f4556a9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494301fd1f0b016e92b290d00606320b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3008ceeeb51f01c20e7a0701d7cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca0da520ce5c16320aaffae3ce6d8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978714926fdbb931a73f9a789a5b052943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5dbe676a10ed3d15df0086b5b1fb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249993030cba4806d0a81ca8fb90eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e4f2805a099b2b481e705d3b456b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf148d2cf76debc36c88c8be93abf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa147bba1040029864d2886db87ac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcfb503e82d5a2d5239f37ecec880749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1a46ba496534e2a49c663c7118fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ca34715078e6a9f4657f16fa7ce251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06935f9ab7d28ffb42ac02efda0ee1b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae149772f188d1e462e4350386152353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aa1f9128ebd2eef4052eec1e7c07654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13222c7f08a7d494bf2456da58cea4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e723a44bca7a4919288f19bd79f12d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7845a88426bc4a08592e42cc7f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e645df1998fcc9fc0f98dfab7644d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1077280ffac8b74d699d99d328e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed120e5be6c9c65e942c3f3d819d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c38a477eac835c2385d51a67c76561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82cddb285f4ed0ebe4baf77baa0b9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ccde8926e30ae6ea7d5761123b51263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b96005ff17a12a81e6b6c097e8023664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d4d8df562cbab42130b126b515a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5cd1ecf528d7388c0a85368841c6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2071eba67837098cecff0b74559e0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd06ad3d0d3972446e4af2e4e19c3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642971468f5a5cdfaca1c2f01e9a4ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf0599b89a50e6eebc067942aa65a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4371ab551bfcd0a962e9f77af31fc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea161bb3dd69fe6513240a6019030b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b3be04cf00091bf82cd9ab3c2c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67c810c70bf833d56ab8f6e232a5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea159af3c94b093e39a257f9c08cacc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510129103734a5e51a15bdd711bb9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532928404346fcabbd61ccab73fa21a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e7d6c6de19b8a226c3841f46756678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3abfcd9c694f12b47dfb6e89a96f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49867bcb9d9b81cc74e53f98a369b5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e4026d9f8a5cc036ff7ed229c4ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd32d34fa2d5d731d3404cdd17bdfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8fbae023a37a845a68816b85de67c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd1e54639b4eb1aea9ce2f6513324084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e471b045ae360574c709d4d6c06785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2b217623d23c99763f5980a1bbd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6d5fe179444f0a0f8d324fc3303d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde44f852b10ff7ac1f5d9d661f884488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c773703554a99600617b061bc6b2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a7ef55433e3bd9255fc4bfbdf2f6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9fa94a1afaa592b8c0350ef76c29b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dfdbed99985b79ca0045d2245467292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b5e1557db8dc9dc6eb24c9d76fb8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa915d5f1c89b0deaf1f3540e661b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2afa6b277e7f799746e675b4b53ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef4da54162827946e5fcf12947c9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61101a527f43a9dcf4b5bd27cd233597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8d7ce7bb035a42d979636c839c8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeb747dca82e43569191c901bfd42b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50381f1a7f3556feee109d82d4301f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636fcc3b3426f6226050747a94be2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bfe0d5794763c8efea89f1d376af6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655556fb1dccfd0ea68f95ee36bb6986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b890c980a32276231067a1f1f2bbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e6d28cf168c0d2cd3f50bf0227b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045306b09b414fde3f196e7d6f41091d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf51ae864e730b0ad31718834c5bd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f6eab9af2aeb5647cfb1d019ffe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f612600b4d7d15ad9fc8a2b84d707109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05cfa01b8892956011609c7ddf4bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf808a61f68471def6e57c26ea0be7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9c7a4aea85b2919d19543983ff35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306064cfc34de7d7fcc56d559e25b93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c6277d621c544947f579de61ddc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953492a3ed20e516463f9084d18720115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1ac8fa2cbd43216f0ad41fc3da9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f423fa353247b81a08bdb099f11361117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43a43b5b4b59e15a54af01d3efa77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4bd4dc75422b84eff046e3b7fffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ec6b684b80414629239a3e2a00124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba74e792dc8ad52f560fc38578be051121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6861e1b91f983e97d994ddc30c31870122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e4a084d6cd4eabd2a96e2e92e648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a042dd0af2b522354d62dfb79fc9d1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c649546f117f630900d88462ee7a09f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326b822ab96431ea22fa7fdb69996e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7491c62af5f592cd247f2aedc83ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8cab20ecdb29ae87ea9416cb73bbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9b70554285882ab4a78480749f3b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8be32db7e965c05c379b84c29b88e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b929526c4a66d961ad9227916210d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0180a18f8b1985bcee9eb8138e5f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f703ad988ac6550ce1c1102991aa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27850cdf06f1ec8275d475e616956f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5082c6c5730f289122de9e2d9b8d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc28469694be481afd4885af6c4dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b435958efd1d7f3e2209e58aa8342e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b0e1bc7792b4c541a61c7b015015f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0417d243b11a6ac4ac74ff8d5269b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af486edd2e45db159225e5e4fc660db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ca30f162337c87e20cda6a587c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb3e0e35a67264a38de14393b66b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b8eee143f2374ad23688c389788b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec9060d66d881d0a57da697e9c19b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aafedad41b8983be125c6cd38cb9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f17bdebcd601c5f0ce02e2eec29fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd4de74050b2299459a796ff6eed00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219dab73633aca21ff320c418078f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e52ab80d293440ac0f5945f5f7359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fda8c97a97aed977fd561c50be4d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f83c4ee16a43cdda59dca87af43c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c42b71005ad61be61e39544146d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f9eb139ff2b41dbfb8d5d75ba0fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd002cef6f7c67a81a15e789eff2e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8358253a54bdf14b0a35eeadedb07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a24661306ec56f0f0cf8b01c05b14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de32146f38130fb2ee19a0b40ce36b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2b3bdb3bbb6f4a093dc608e77f1c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331a2a9595f7b6ed6a25a560f7eef2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781159f98039b22c8ba9792c786e37a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63e758f7ad5572d07082afa762a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548a3fd0b07a1fd19f79a29dee5502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ff85de56431f841ee0609320bea05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b41b699b52eb92ef4e44f71ca92398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f9159cc6239af2786435da94f5ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32ff35d537207637685b732963a86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7812cd5135ae2080b3da65f757b45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345b9b26de39027ce8b5d4fe732d91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119a80391d154a2bab08b1b09d22c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749b7053d71c6fe10e682d4658174bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa303791929c4b1bf1b002ab61ea16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d46aaeef81f2efc86b5647264ea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec65212c7992bdd023fdbb576073e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e038beacd9bb409ff8ff6a37f6b13c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b55516d5c1b77248de47258934c1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58bd6a004c03006e2318645aa13e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e97db7cce09e5f6a12de14472c14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857220322a945d3d08df19632e802453178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed266d2c90486cba41bdda17803a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9868a9d4640e9dcb7702ccfb6edf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7fe421745ec5aa6d104be76548d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e98bf91152ca2a124ff28a88aa51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041192b6145b06717830fbb656f598183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6abfc46f68a80e23dafab74ef1032b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09b717cfd51b8881c92431c99ecad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d556651ef8634a0b6844668cd881c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5788518c859afa8c6bb819865aec3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b860d692c3d54c1b59556e1983321188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a8c18856f53a51ea8c7750ebbf241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9828f1a856bec55cfbb06a2caff97c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d70e2c5a1b1d0d9d214dde58411d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7fd3c10c7144f41c477d008309ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2037a24eeb9b3ff7cd7e2e1b16aa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701ed73618a84451a52836b55216f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff0b61b7763c1803f974b9f0f81881195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad191b8a25360ce0c7a4cd97dd25ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f489f5baf566b4ccba0fa9d8bae31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6d88e3aa7ae820a2b6a9f69234f1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e169bc7a589c8b4c511c77ecac5b366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b91ea416e8777ca8a4bc5638b671f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1e43404f7a8af443eb5212eaa8ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032836bd0a7dd6ec74a3f66c61470ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33763aa439447034e09f2ff696ef7b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa22e3530cbdef306b860da43c312f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60d531dae427a7b0bb7dc6317d87c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878842211d1add72d26e41e8c0bc33d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315aa5b63ee778ce66924659c900721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306243ef82fb9482989b3725f57dcb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e807ac156f60164205d2d5c71a4a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a97478da48c42115d70b73bc22ec8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216920ee28f8b403ff8e725ca2b0cd48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d760e6d18242045b407c77c8a0eb3ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ca1c644b0f35ed36c6d9d3984691213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe025915c0f335defa4b983cf20448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dff8def4315c2906da99bb08f7351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688adcf2dfd7e61793b8a466b11c514216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037241585b37d2a5c137136d266fefb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dff26bbc4630b99bb2fb0340608aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f224ac1849a601b7379c95b43e551219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebb5f80cb8750f56fcb9226361cdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17dfe54ccbcdc8e61e233120e31fef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a297b83260ffd35ecf84f69ae8b4366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda0fe0d0f2baef7c736d16f4339ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63289ef5f3c1561e9e1f898dd8dfa9d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d224f9b4e8b31505608dbdce5d1f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dab1568f5d4fd9539df10797e0bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ac0069ed5a288da28262ba92b702227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e714b4a0d60b8c4ae33f97413139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1584b72e0f2211a2b07af7420bdf06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f48025956594a250368ee80c9563230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b5cbef6c13a2d3d5b7e868644ea9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed0fd9a3ad9d5259b6bc69e075af7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c40bfc609b7f10a37e60c9e6d671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d0cafbeadbdbd59652ab16dd7614234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ebdd96043cf9a7216561ab2df096235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09efe195395f4162c5d4c337506598f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b564cfffdbe65dacd4ba7cea1f3ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c154276175ae6be8cb812a7617c1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720abe731aa1fac9d2ae285a0208155239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ea8ea08fb8fe974b8e8f74c6c78a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048290691d322a3ceb26509812f227a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255948b678e938c6dc95d2aa9d1f4c18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb75aa2e4c25b154c20a1796efd93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182dd421a700e02bbd4afb11580b3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fba40343bba5aa743065bdc2840176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe5fee98725d8288eb2a22dbf4f9dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3de7ecb2e148fe36b430381ac411247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13cf370fd9df3a1baa4d4208640a22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275d911d71ab1718518740899841c66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e41f3e5cbee7772dceeb9d378ef76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb545c4dad05c3310440733e8d4ca1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac388016198147d81939fd3eaa178252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4506e027da276a22968a1731ea0a0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8e014fb73e52972c9c214d9c3008254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04500f7052a05742361a53903a7ba9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33afe31cd71abb5ef9a3fe8d0d424256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d66bf8b9c62713424fa4a22cdfa5e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb729326e0297a1eb6609f758a92bc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea361dbd38945330c68295701c1e96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f07b8df28b493b5108c09beb12dcf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988cb3f56aaddf811db43960588c098261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0901b43a3fc351b6b675f359a9deae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87c8f28d49c6b3b1b50af7a881792b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c75659074a90918db763d0986938264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768b75d247cc5a352c13680da4dcc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4b4e10e48075143977c5c3df5e96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd0f74b4fbf2f15540652907f5f17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c178b240fa446888ae49be20b152e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b6df742891c9787037f6b1844d1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4776cc00848608935a26751846252e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc5e4dbe27f57ae0676caa8b1fe747271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5e99ae8836f9d7695f960a04ba014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11cfa00db1e26d786bcc4fc3d91126273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a24c3b4abdfb7300a5f36fb5e9bf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446859f3ed125b94ba77803541be71e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3de4b43bf0fe91ade596d9cb095ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683fe2112045503fa4ca2ca1cdb22d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97abb414398b098653114f1f38b2bd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e2c1509177a4013d6733704484a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8bb3ea4c0f85bd9539055354ea84f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7bc589990baa9bef46c1322a53014281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb28ba7f9891c45081b07571329506f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ac506f3e65e6b9a2ff1b64b48ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5160923b0520204f44154f86fe380284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ce504fadb9e73c551249ab7b8157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24b4776ee2682777a2275654e99d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b4073cf00d5adb7c84da2597ccd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e489981b4b20df235a2b214ccb69c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53e3c8b7efa60454d5ca0eaa8a8ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebb708feaddae9851d4ba7070a902290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d2624baa3920d31a38c6e56c8f5d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af6838a02b8aa7b70c86f96e91460292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09da5ce7bdd6b19e6450f5dbe9114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04010107377444c053c36d7dcb2d74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de042ec7ef7674682140fe8114b5ac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713e8c6ea653a896a8c4941e16c56b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0a5e242d5876cfa2fb1111540f58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239e684024ab7e533e9c48869e31ce4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c25f79abae4ffeb3f3821a93fce12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692c7922494aec560675069290fb74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeb7eef41970ba0d852210f9bcadaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524af791b3b361143abce176445201ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e3ff939086f802e5721832f34e4a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddfe5644e21af0ca7cab6f54acf918304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b6eb5ee2eb4ee605049459386df6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a01640b7e233c5ea5bde82df9d63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c801b57872d5ac839d131f4a61d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084eab4133cc42cb0f29f7e255ee098308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaca1915a1db84dc0e4257bd3597e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eedb4a38cd88b7fe9bd42970a8558310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471059a249ed123fc0e84a4f2835dc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcca369aeab6c399d8ed681c740dc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543296571310b16b3e00ac8d310c3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f279af4c820035dea0023040f616d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f618a781771f6232151c937472a1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59aa7fde83447678c46d8a08ccddf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f311b233404505479876208f5d2c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaabdf11c9556e13a1de93b2adfcfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f88e9085d8669e52664ec0f854d2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a0803d9efcbd01d1559d9bdb517eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de49dba6a5bfe9250347b5f1cbf8ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1c275a2ecba30f78a8346d2834c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b23016a0f8c38c54b782a06598d25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd5da473dcf0d3faa1c4b37074778324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fb83901179dd8136227a7cd33eb35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100552a65b8706e07cbffd7cb5536b8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c72278a449e20b159ffbcea5faeba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304cf721f6628d146bce87c99ccdbc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b50cd246fbc9a3046536fba0d1141329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd99c088eb49b771d7f5722de1d2973330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ec15e1c2ac6bb12f0a3cc92b44f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd769963292eb99c472fd14de96beeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d6bdbd8daab182eb2414aed81b48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc0e91f52c8d8cd08206792bbc4aae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92f60975ee1f4c1525761697ee9cb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf30a57d184e18f55dc3e6f153f9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a477f952f885dfb5b6a834f9a0eb30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e02ef145b647f0ef4685bbcff0f17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239caa5f27dfe08f8207d33e3787821339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91d9287d960713f777d753c32310d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7b8b32820e8099a1d0f5a6b7974ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b7bfb995e1df908a0c339057492a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce50f0860ffbb33c3b84d2854c5a0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37917e83b2819c40fba6d9477933c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb0d58a8364692d6133ce8e79ed95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e157f0a4a6d03c189ace0c81804eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ef62a045e3218c51d4258a5dacf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e103b4f8b83624c8175f36b9e8da10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8a61c6dbad21b75312b8180928a87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c82bf5e36b1b4844b10b5e3ec32fd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca89563d73b036e9cffd324737cc2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec8bc147df896221b7599684fb7c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892032dfa8dd3083f297ec9e70a7c6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079e5348a07aa3f67ed88dd238faed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45f00e448f92fd75b2128eeb060a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da0efae84ae8b200609278c72f811356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525122586c9b62f17a7885f59ec8e127357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c647d5c567317cca2223761903b39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43bbb6c9b41f0bc610a4ed1dcc1e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb631b867d4fae6ac174151dc7e18a87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf9c1213639477b13f98be8140362b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941bdcf54383739a258f617e38c734362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aac5880b1671fd5da920291c3c161363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76992a7e702b32f8b8279d09e28a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4f69505f053271b37ab638ed4953365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2c649ea7105e4308b09e51f7ae7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65dfa80b60d047d0f3911dc77b2521367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39cb488fa8ac6188c7c8d7bea90b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b9a1168a285e8c1e290cd1492442369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea497681a1e4e5b89d2142805c3debd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a0944143338c8947e3189fc5c62b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe27ba1d218791eaedbdb7713e32a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b046d277845e1bef9d69ca0cc46c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab13f4e1dbb431ce17363defcb035374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdac21c4b656ec6a481868662a229375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059ee19881a66917973d8073330d16c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b474d5f49c2f481756ba4c9406a6dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e95dbb109e5c0fddd932ef0d0c76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e4243ca7ffffcdcca410477ca8c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464b9f2f567907fd2c4dc4bc653dab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2322fcda07f77aa073ae0877712ed7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaab889070e45ed17ab6601a8772707382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad52cffe53db4eafb21621b7d0bbb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d7e8f3b9df2f9352cb93ac9c4967384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9cdb2cf918f0b6b46a7e0977ba20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84defc26c7f36971aad4109c190d4c77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b325a98295e5c0ddc042b92eae08be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73f6f36dadab7bbb97555e3f27c1f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf2117a745a709fcc7ec13a50407f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c28a26d05f14e1483b04c76defe4f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f209eb448f9ce73961d4833ecad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948be18373a3c747e64baf1e48cbe504392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f76433a2631b750be28e508411b4f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45b7c2d40db59eab14405137959cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fb06a0ade87bf2a4555835efa075395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f8358c67819a644bddca41a5d8d61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1fb624b96aaaf1c42b7ad5366ac5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a38767a17238e2a3c6e17ac5d2d3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d80fddd76664759c4d21a5346a8fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8b710f2df061dcd8cadae119b6ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045b332915ea99b24258a97cc74f93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60986889de4c4a705f3f8d1fe5a1f8cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624c1b0aa2fc351da21fc7910594de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05807887fa52c8cf51742194dbbb4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdbb279682e4c1ca224b3b3f13a834405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e3af2fb21eaf95ffda3f905fbb6c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7f637b139b4d0694021ffc279747407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a567c054e3ce760319e67ebfdf9f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08982391464a740e119ab76ed6a91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5751a642dcc18da3a7bf13c172441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cba6c00bec4acecc67c084a3677817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692b6ff94f4aab81410efa74b481b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d4b53451861a81fc82ec050a4e03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67adb1916f0bbc0078c3b015fded58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b536b2621ecb57ffc500dcde4272f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50605ff3ff88a02dc34f21ba09a0a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22530b1dbb4543fac798a5db28ca32e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba2f8ca5d8bf973b02d5af70ddacc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733002a1920877615b133fa6cb335a30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488615f95c645ab667e79acc48fd519420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf97af08c640013d0d8733fdb77f0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec9685149f814f6ab1c8536cbcb96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20d1ccf497359c30e8427ba05c56f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa3ff3de543ccf86becfd547dd9be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4539705e264bdcfd132cf0b40d147425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd93085e41dfd123fe8a25355f5b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b67520226794ed150280692ba813b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914912e1a719ac5ec5bdb2bd69f93691428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b3d0a24a97d2a70d42edb1639d15e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9915f97d1effcb4ca349ab33a8bc1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c304e4a7801421743f5f6809b9ac6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa3f2ca7a4c2e1870f8d63f7bbafa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005baeaf92ab7476ab92b7c6ae74ba2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f1f55f07daeba75084022252a465d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc844e91ee758a7f46a350ea0845a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85484f2f3dd2e757e4ad10320e709c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446fcebe30e94e902d9e85398e5c3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc212434b13b02496b96ccdebb57b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130defd34e5d0aa2743675f26aca2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2009da0308202c3ed1588295af172440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d289a3a4554a695995b506e31cf7068441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df95d2d25de482eff9be512cf3074442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c81482fbfa9bf51ef18d24bc47fdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94e9cdf1605bfa269d52fb12ef057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b943c0ecc62d04e663c5df0bef9f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f1ccf4aad9729b1eb3c0d727fc1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186aea058ee2aa33cfa45936dcbce0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d02958cf49c70ad06729a9a229a7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e0fb05c0037d127ef91c1fbc32ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a41ff0e89b3dea136b42cfb9aa707450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c614e85e8067d7e0cdca45c8af43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c26c469f9af9e1e09d6670cf6f0c0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2b927130c3e68c2e7a96ff5ad61d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59341844b1d1e6b31969010ff0ddf809454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171a600021f7c426f6bc527cb71f0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7571f1451a08ccea07936ed967301456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7001f265cc123791629f6dfca5cf6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703655b8230df4463a6a9f95c625a7af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5bd584a756328fa4a9d5e7f470a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502943e341550c96d8d84dc8e0e34ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d741c3c37bbb57cbdb12697af1b48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555bd30da5f60cf6d4a45ab20efca5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f37f51e926cb906e5b9bf5a2932de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02124c62382b45b3454d7f75d1dbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e44315b2fcc781b2c5866b1f09250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eca6476aa6749bd55ad7b844f88c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ede4bb3d67aa3a6b8cab6ddd2752467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6765c4666d62c7f6059633e7871ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262df7fcf39443ad6618d2fcea79036469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3924a0a00cf6f3b490943309c542a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa62e4003bdfe8a10034231451e7fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4dd7458cdbd99fd629fb5ee56a549472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac256b3e25ad9a904d1f17e9eb89fa91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534638e05bee557b8000843a7e62fe1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e8806fb6493b5f4df9605c8f64a1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e3db31d5073cbb83c841894e0eb7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e7925671d0f214748a96d55c799b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2966ca120a293a4060b7864bc438478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4460ae53b2a86ca22f6703ab3e72c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>