--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db4160a72b790c793be2748a68d0691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf77689e6639ab385aff8950161772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4bfeeffd3955be03ec16baa9ec8ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66c482d929ba5877d36d66bd3eef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce90d850b375a6f4af0aeb0a96e9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3b762f6228a6c5635e1fbd1868fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32b1603963cfbf7e8e4c044e8d5747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97559b1bee71e0b19eaaa4d7df9bbe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f4467503ac60191f3937e1263a9829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734c20f1c821c281252d6973f8a8a3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfc1f26e239445892b793cc012da011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f145ec043c2b2236544296b3006ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9692ddf4f5515193e7aa5882e3d082d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46adb778fee40c618d8b29ad2fb536414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847656273db677d88b3ad75139c658915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230aedf5f7a3b1a76077fff3bad42316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adda46c8017bcc082bfa064921ee2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111edac21840a9239f831ad0eedd1dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67b0f49da59e2b6597f3b80dd1d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83302537abafdf866a7e7ba6069ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54087fc55ee11c680ef69d3c9a61fd2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680539c88197f2b50c0f55b209f159522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759848966f12c39efd5b881af16b443d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b73aa3aacd8f7b24c8b56be9f4ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c722509585cd0f611c5010206b19825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a17cc5e0b5cd2c405924805362b4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eae13fea341a0bd374c4808366305e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513e655d4d75524610ee02b062552128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68861f4e62a6930b6059717221268ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7343d5862927af10c9430675b5a02c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ec9811fe4587f4d8f6333a9dae6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce0b03a9a9f04b8f8f7fde5b1edb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c16e94317d2a3dc0a19b94fcd0c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf791815883ace6991d20c88577a8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d567a41db8bd74130932420e5040035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561cda3d5aee6de8515e2e5c0566b5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c951825875896829b716fb4974cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9f5f6d0baf217741b0e4e28264cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55fdf3176090c9dac83cdf6f67252e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d1567ecbb416cee34c4f1635f93740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db45ae6bddaad07aed8ce30da0941441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebedd61a157671afdf7d10e4bc9ce342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f079bff93efc1e02550febdf51bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cabd205f51bc67c259f4bd3457d66644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd7e20ea1f5bdf0a395e5e6e4c65a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741c71d54490e77bf7ab0c82487c8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3102e89c759d1be42c7aa11a1d10047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363be4e945e095d0a657d57216bc2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6ca5f2d41ae6609d14481bda6e8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2d4c47ee206a1805e365926435ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91033464486de2a95ed22789afa0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aab6d49c181b3ef585cf89e1b9bc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96958bb34bc15099f717c94b09983553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f1578621be061e9d2fccc862b5ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae7d9052ae9802ac0787cf86ff02e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ffe687f295b5b95d8cf2d245be5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e888243a3368de187282155a412e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f37a136a6bd4e4d3dcfbc8ffa8ef3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e873b2b6b2defc412aacb834a68459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d8f4e8d3b4ba5d0d8c8c622354c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abe6fbc80ffcbce6e4e4f63fd102861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573084121fae881add04dca8f7af8e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179d84e07c164e06781ead3fd6cda363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a26e5542f34d47a34c41b69c991864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1488fbb253fb8b67f4cdcb203039c2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047511ff5aee5ac9ddbe4bfdc301ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a46a1e26bb6fc9771f7cae72052067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94adf2485ea3c3c552a6ccc491f1b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1bc80c07e401571b1633c57a78dbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe630dcd62950547bc73276eaafeca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23b31900341f741438752afd5b7d8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65c31651df73240185219ab0210b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26095693b5e279a5f363826d883b9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c14afa9681ced0d7e1ee7cd3f998774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0679ad178c9124b5c5a412a5dc82a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438b74703680ac7a8734fb783e9463976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24616464859280a456ae941404896f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474d15865cba4945f672083fc5814778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7533e5825a541adbf63955f53c6204d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190a026cf517f1096c3cfaea420b0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18caac4a28626d7808ff422bff58281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7a8cc21f4ab24a29b1d49cd924a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038cb4be39100db7bf60faaded7af183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138592474954bf0a5cb0dc6d96145c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df57c279eff3d4d755545550e4e6e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240fec38a43fdd3c7f71f3162ea33b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2b0b821cb4f8ec8394c4d2f5d19f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141e7f695b6b467387c039a60b0de688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34d30f99f3ce5120d2c34a7041b6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc12c7ac61e6b3aa86e418a519e92a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c71d3bda97d0545715dd8228d3c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc36311b80745d748e32d34fd54ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69733046a2a5f15e90de7e0acd9001ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3926aee6f1dae0677cc85d5c809bbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7211a008092d8553c140eb5637161695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25e40c9bbb3783ce92ebcf5571ef8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5dc7133d73e6035180540fe9c3e1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce30cbc6facae13b051ba81875367098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2ffc7c0181aea35782ba3fee368299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49929adbe67bc8273146fcdd14fd2ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae86f939fcc5edc92dd7f8fe91e28e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea92b265aa9d283cce4b31b573e1392102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7dd1a3a506e625997bd649be8dd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af932339d8cb1f6a7e6722b0f53c662104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1470be17fe65544c0afd6ee2c72d8e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68978f6b5ea9c757d7e0da96a0590106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b11eceb0c4686da62936e4d94c46a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7cbd97b2478efbd7de492c2259ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d048572e5b06502a28c761ce9ff8b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884a6340306651eb3c08844cdda94f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d6d9a1fbd17717d6ad2a176978ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a41975ae5f7e3a4cb1e5b9f62b7c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513afba2f25320cc51f57a55e009f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc2e559dbf44428b26085c76b0cdc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca20bfe96249e83908c88fa473127115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd139a9f920e3d19e14693b16e14a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5038384ea2c506690867964de161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc41090f3f8998982bdb450756312f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb5458347d0804a2ff0f36f7e51cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554545ceaf18121f69a5fe7e1096438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3735478b4b7a1a56e3bcc60d228682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a37fc5f7964871fe8ceae2f4d788122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de1cf081e01138eb18104c377d0e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e262710d01de275fd468e2f189937c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc31e48328ccc934dd852b5d317782125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacbb5388bbf30133405def0a852892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9fd59181a9439ed0ccc7deceae37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367136f348c5e9af1a8fe3311023c3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502fa6f9de963345b8d7516fb478ddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291646da3ccfb0950cfe43a2187a8355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb38addcdc270e30338fbd656e57e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d115c1dd533118b0d60aafae18d1c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c227c295acaea26fb710d9c171982133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf67dc5ee86a8b2e3ce206c8fa43f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a061d374e0f78d6f54d93e28dde71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d8920839495fdab2d25e0a508b2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5394fd8b019080b8e54b0170fd62cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924846292ebf4559bbc2c09da36cdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1f013f3befba1e756e1e88e61dc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45db1670241546e6f0f0cc1b693085140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f000c42d4faef6aa7ca5837c367955d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7eb891f7bee13382e57f1f184f0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68435ecb92dc067044b40aa6e76c301f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaad8649dfe69577c9a2e3424db94c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab349e9f7b45d8580148ca32d350f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a08e14259a8ff25121147c74b0f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601ee08e2801379dae601f20cab42b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99315efc6fe551d4becb1114f15c55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f5a60c362aaa927c5f8cc4bad5315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6155a76322016988b8a0fc6e58225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7245b3054885d08d5c4bdc2007cd68f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d867a75817aa49039afdc4c7acc2c0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc6c8f15a1b7a59815bfce1543ea0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514724c7ec534cdfb2bcc54311164e5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ff99dae51d625dbfe0c5db479510155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17cba6f8bf5b618aebbd93a60235a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45888602274d6628ad9796b43be9a1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243471c464057fc7b95dce99fc8cda1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362db0c880a5580303dd0a40bb96a2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d53592f0e47be2e99fc28be6694c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb50b1d89f40fa848b5591b9fc32cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612cd7eec62431c0a48303db05b1a22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53fdfc50316592663d99f8b8b5a4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5c3a684d75d0a48160ca23292716c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46433d8a104576db7463367c207046b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb6685e70a81f4407481478ba3f290166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680259fa1dceb03d8453cb2f4323ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c52d4399fd5a284c67a00daacd019168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd894dbdfee75d83a9b3e810e22ec2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517fa69b2514377ad42670ee4911676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47b18cfaaac8a98572caa1de954c2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5645c316a4268d5098f0d4f3e4909f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041927d64d5f846735c8854eaa301f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2adfab41b9ca4ac54338263caad0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352ea87f30d4ec970665635937eedb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ca42e1f128d0ecccc70e8ae04d90f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29e4d2d9472f1217e46587032e8be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0906b96d8430d9b4cce5848ef8cb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3fd8f588309831f3a7b6ca4046cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad638cc8dc62a6088c7ac0679c445fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcba63afbb36e946b6f6be861b64ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db7eea6bdff7184f35a25b6c6953e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8745fd648650648b26fea03362ea636183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c381bd2986cf47dc7fe27f6d8e997184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3f860ff71c08e9304fa4d60f7ee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269046d7be81013b188eb7a62f874813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7816bf9352a6d40ecfe52465f65a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff10eb5bccf8ac3c981700263603a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c6844db2895315e6e533fccfce49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a2bd338b19f94a5176f9f44cb9bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94904951f454058becf15f1f4e0a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ad4e2304f89c7c3594538edbe2b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7f977cd41f53fcf41749986801d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bee444d140487c9cbc75a1de9de78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae02c1d9e0fc7d314e3f036d3f9531195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99513ca0cfa20afcd50960be5fffe0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86349b7370eb4ed9dd293f1b719ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5486166ab85113f26aa885fc5cc34f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94fa05d6fcd0b205119826df691eb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959b89c952e619cec1e7ed2fd77e70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6911bd2b5c9d48ffa09592970a886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295e2f6fa27976483ca1036dd91b2d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c865520c64ead5668bb6b65799c1a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326596f3a5abc76af87c33b32c199fa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c1e04fef6176fff435a3de048e96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de884b1d74086614fbd6a438c7179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b3aeaa7dd1984b97d8658e9ab2ae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c88606dc22380666f597cf1802dc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5fa7badfdddaf0ae81c04f59def46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901024ae1053906ec6d9e3e64c5777e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242074e7ab5dba48dc8444f2824e96b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a9ac23e15e66097788600cabf4aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb620f9dddc0a9fced1ecd4027cf68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0caaf4abe6d7c7fcf46284e3c43a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0ee6ba775dc962011182a140c6eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ff3c54b0d84d4b4bd52717811cd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fa060a401ef412e21c62cf292f4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c359db2798f92eaa8e75aa5945532c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36cc6e2a1d33e266ffdc4a4dd13b26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986051ee3e731d556b2720169b5285220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887160e6c439b095814f45c4c698bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf845cd52c7a6962a96e0f3c871249222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662ef74939bf81ed4b702c11b514f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95e61946f64a5a0139aaf7a3cc1c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8429f4b6c213c33afbb0e878404b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c87d1e2a9426927ea52576b20c48c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcce87b2258f13cfd0e6475a2cd9188227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6c7b3a59f4d5b0e5bbbe22e7f6aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e559d5c0564e4cb97983e3a2f0a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17d2911c79e342592f32a3ae3ba6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857790294b06930d13026ac98afdb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7503a4565ffb25f04e7ec300c713f58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0f3cff24d4e6e7bec25ebc610f4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8e6db183fdf8fb44d2cc3af07e84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa327af4f7ca62fe8148141f8884d338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0e92de717e57a9dbd8b79e2e9327236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884a5fa4a74541c4b25654d24893e5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ebe31f315baabe9130e791945536238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4df438067d920563432b57ea9604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cfaec949c32c42b8b854cacf928cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be157af095dcd6a42b410b2defa1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5719955e888d0dd5473531b991d8a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019b66b4eeb784fad2f0b08f3b64fda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ce9345de3e2ddb81150423d3d18c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455a115799a889eb0de955fe6887b73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e1d978e317619c37e4fb8ad9d6ab2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982864098f24e2a9c6910596c8b06be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a49fbbfce2c65429402a585c6fc9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746530ee8324b2ddd34a641c4f5a12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e4374414396774004338b0a26dc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ba8ee7b2eafcbd90f18ad55a82c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86eaeeb6325fef84dbff4c8a230795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f660e8a77e8140dc4f5a9aaed651f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb40d34737ec089963116aa610a5bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f7556b0d579ca88564ea53c1dede1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251576789d1604401ea3898c4d8c3e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc704ebd70e2fe2627988486530337257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b53cdbf8090f2e84b0d32289390da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671661ac7d660554dfbe40908a9a8584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33cb43592bacfc543a7dcb99a7942260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1fee52101c59631c5cd26acc8305261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530554499a3d4866a72b4169b5807f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81b84e2a532e6f9ae0170d821bed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cce89b2555cbc31b9edaf91d58e5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e0ed1a58b263e052878ec99c66df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b01eae739664c1316b542de1336ee7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1624ebebc047aaf98a2f17ea78899e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef2227847c07e876cbdfcf4b20e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178a8b19c55539a93696de700b0f016269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb6a9d1aab7f2e12c35b9e3ca61d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef74e9886aaa9f25fad33d89ce55e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd6df4ce6d07370c40a72622c3c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32febdffbf18b2ed40d09c75c8bc86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce4cee4082bd618fb2e99db1fc7bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263dee93cb1bb791b41deda1c96cdc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd07036edc3c973670193088e8aead276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba015b05dfae90f54d7cdcc79aee19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbbef21c901c7cd6a184047add8979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12086f817f0db38ce36ae047eb4193dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c806061ae7bdfc89f3a545c79b232c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ffcbaa977f211a2336ddf29d3c892281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab71530c28b6d375498c10a60294d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276bd45c14b7a965c46300f8da669b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91d6b18525fc1426c2121f789da609284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140ac0e132fe04d0755fc7e64075a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1f4f12ddb17521f16af94c348e9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac038a92224ad69d739bcabebd7c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4d8f3ac2858553bcf60e2156e703288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978322df2aa18e28d3641810b32e72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7ca0ee4b2b171200b66ebf3956e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291477db234efc96ee2c8db17a44c91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7a362abf345e6d4b43e468db08b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad1d0e394df39133850cd365979be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f79bf22055bc51be2375faa5ed2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b270e42b0806853e7941db795e3113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dbbc180d6cdf57ecb51f5a0241518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3446a5a7f0597af9aef59e11c1fac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238874ef0305d10691ebcf63e942a50e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c24d06a09950d89ef91a0f1c795ce3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358f79e5f20ae09be97d6d5f7f48b98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad7dd0970f4974e2e9934de4e820b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b4520894f6cfb5f6443167135c5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeeb2d48be41ca72d144694f46ea41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3840c4ba898e07fb3fda775eadefaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f15b501d7b634e080883daae53d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895f8b8bde54abac73b4852da132d8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa51e420d04c7f2ca1449b446358277307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8c4e88dabab8b7330b2b5b36d505308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586141802cbb6437d3059331d3858cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c80ce72c6bc44bdcbd9b712d098a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209035d6d953ecc211acbf4de157cc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5439cb83d9040fba061012f2f3e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb14080a1df39f62b69261fe3d225b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb169431889f520e64309295682ef01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f78466ef5760b26d3645b76f21ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d49fc91b914bb0b967c499b0125e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434771de7600ab4b024e51c1ce10e658317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389abd328a6970e87afaa3ca924793f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3cd69fe6b55700ade56f70dbae951319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1999806df0b511b28cb0e6642b9a387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c8032f7c50c58c2b201c7f87e99c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6ac5817569d5405ad753276420ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f13199adbc45ff13ae773eae57296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8a093d22ad25eb0756557d3ec6a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1273a8a6a6cf30824fe8974168a14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e723e94cf1deeca98a3027e4db42a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb8ec15d1ddc2d51997fa55ee13e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6914878e74af62a731cdbd32da257328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1f0595e8a30fd12c90fadd906845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7617b3565f02c0b6e87508c030639a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e8163aa001d16bcbbf2601004108c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20940f367b5d4b9dd35a3e8cdad1a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287a2073d38f8a7d31ed7df2ccf12c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85d5730262f20fcc347bf6e0ad922334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e07eeaaefdd8212a06c353f2a3ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8f88270014107c74ed1231f790a2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8a62a7732e420cb4dcbab50a4879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a40a3046079dd1ad6222759d4f589338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa765c9162861b71842ad0c38bdc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543898199d9b06cb689bf18b29cf7a44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e481aa33bc9789b6d89b029aba5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610fbd5b50aadc398b9a7ef418f1cfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5eed2db5d0635e4beb48c041e0129343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca8d53cfddad56a48d550875e9206d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa219f5af8181c32d74cd7c54706cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a3b6ee2fead19c4ff01f2162eba1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1594433e4e9ba713cbf8ef44dc1e22a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2ff599d3a074871f136e915a19b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2590f858ce29ebb24291472331ba2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bce4e3e3eaa3b5246d7284f33976b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944a05e5d13385be23fd766c6bc32e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127c1c2a0f9f556423c6904a68f05c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119cb18e628df08dc7f1aa63630222f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33f8e6a8dad756142b1bb2b59612f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ea212d037987614901c90a040859355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7e9cb2e3b2e4e35e399ba7416b35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b9caba5fdf11b6309ce1046b7bf76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cacfadf952b4f817ce1d877b4d2fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb008aa04111b0ba28293a61a3bd28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246df1326e919b2af3765bc5562aae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14149426c01d19fc8550ec26aab8fde2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6d295a4950cec3453cc0f1594d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f5f6f7183d3b88ae7cdf7ee3adde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a17097b75418b0b6d6f3890c6606b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab7b731e149408ed5f84a0055a61a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d518f6504d10222504353048e372366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb79505f06fadd86160d4afe20f71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dfb4f034bf64b9cff4cd28d07b639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69521492797bf06ffa5be16b9ba71a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d249b5c4e819eb2cd96395429faea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec365ea191e349e2b8770eaffd22c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202570e48d9923b73342c2804ae85ff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260165fb83dd8905c24094752210b7cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c0dc50d5f83340e441f99ca4b6b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad8b2e7a0adb451fc90055530e512375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38af16229649730134065774a66da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e1d63fcb7cd7b762359c24e71217c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9620afd0bff4f3519b9f613ef9017378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e58bff5ca1519a6be0e1d8e4984dac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81594a121ef4013805833ea8b8f07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154d933db366f222a2880ce5be891d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27288148a4766a3846f94e6f5d6509382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0fc9679768a3f367d270624a2bf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53618c440fbf1173f752ff71398df2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae88e2004f054da6e2d1b364f801c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367a1f467a6f494299bd88d216edc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ee9ae05d02cdc5cba54fc9aee937387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7367b11a17fa40399479e43492978388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad17253a54e887a5f9f4cb12bac3cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330222f058964b89b4975a7ea3a6897390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9f76a7c1b2cd6a24d1cd5c133a8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6d7894eb912ccf15e716b75c42b9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0f0e06993941230c2b343dd8d8d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7670c1100ea947c22b81acbbff325394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ca3fa963983e09f0e787fa9934d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed78a01fb5fa1c0c8d25a3b0ce0ed2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40ecdb2904f44c1f46f3d53a3b4f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611bfbcfc4408bc3260eb5ecf4911c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d0df1f65ed03c32b66502799ee57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb8886fde205364edb8e666d4cfff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cbc4c47a90f42c1aa1a60dde0114401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992a69a86e26291675d4d2eaa8d919f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d3947a8730f4346574cae03f2261403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2ba745a70f9a17e112cb652ae70e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d2e6952c95525edd84d36d6723814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b17e3a4daf789cbb42b5da01af271406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726445aa7500ae29c6adb5940a4011b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afde11be279433e2a659a5d07567e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c392359d4514eecf5e3dba2f932c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896f012e64e3d8fa52e8fed30e9116410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf3a8640319668e6b193e6b18a1a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de9caad17badbec1429af34a1d48f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d200652df61c9450ac11e97405da83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53239379ddf4b5947deaac5f391caf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c2ffd4d94a3db6b0df97204ad5251415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0702b5672776919d00d1fee5d9868e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a411a0f783d824c08ae4ad5885ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5a7b38684443b011a0d2ea6730fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a134c3aed02093e1063c0543b97cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25324c3003d9c2d3acb026386e49a1a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0808ac43effa9e161efd88db2c16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbce791f1cc9516e9ab4211a222dd66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3e0ba8bcfcd7a26efb77e2ba2ecd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20521b1b75ed0549e22370a66f5ed6c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653662b846af070e1ebdb94b65c1124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182a03c06ef855fa5d913ff0503377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb1da79a150b9e04eef1760af49a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3efc171fc4e20f326b5ee27750edc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f682a393a2ca554698d6ff1d1551c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ed455c05cd0d550cf186158ee746430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472393961ea21fdc428160c87ab2e6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9388ce7cfb88722c99570d5c63850432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c89b0a34e2f1e18e8f80c4e9d53f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8207b577a1695d9583a6e1ce2696434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8882dcb3cf7d7f13d31dbbd2c4c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5bf25f1a63eafefe34bcaff112bce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4550c1a6bfc76798e66b3d96d34b7e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7be099cf054c3efd2b50ae8f0f79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1d5e48fe16c081ff4f171a56959e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd28bed9e60ba01f85fec3d182c05d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09767c5a00df67f2de293957b4098a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634c2b3abb7fda5937aed5216d392e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe929777be5feb7a3338e80f3ec9404443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05d48220c4872e980c112332a49e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171db3b4279da452f5573652d779c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f5aa64b2edbe6734cecc635f9524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b80ac6a260f8fdf9dfa8c9fffcf03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad0fb82db6086f1d29a3033d011080448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538bd91b81c5b58bbd340c16f4e6b71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1761cf8dbe929c2ad1ce0e7587f208a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459181e6dbc9ef6c8c388d8590acf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6e37802eb5ac6a139e9d22055ddd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21fd4172c2809d213e5f6fa8335a96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fba0424ac5a5e078462f71a09c8dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19b4b9244766bae317ddccfff859d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0d3c3f75ed1dbad66dcc31cb4cad2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bfaa600e8d19932a23158b9d1e7c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f0dc1d544f5ed614c18d799be90a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd58f00ad7cedc7bb00b5390b3ee46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c75fec8b50086035345edcfce09e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527f534b92cebc4780b679f84906aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4025ef37c2c30f9ed10a2d076e7873462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f7760ffa1e4b8677d0422e8acf58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f0c04b9cc97eda492fbdf87fc0b51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834814bb239350ca32f95b710a92e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc97de4e8a981498879816b5c935ece466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ce3cb6fdea0dc0514189003b2148467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1a9f82f8aff8c759da6c4d77025c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756a50c1463f118d3c6015ab80d48b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc0e4193d003b1d82e0c74510cdeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee517b90f4ea2ecca4ad0d6ed85815471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a63bc70d4e079201ebc2343acbe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c19b06e0fc9563c026d2cd9c4b13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744ca50589ddfc7d350eb9f25c9b3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230aa9402d9bcfbed5769bdda8ba9ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9536fa8efd161a4a90b8f86919e00a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f98760b5b5ad657bcb8012f2ac321477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d16bbec53c69b7686073318d940c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b110f1688a233e3b430d9478534d58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e5939d12d0cc24dd4e87d90787bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001b1043eb855eadd5fd00c5b175bca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2495b6af1e9494e14edf0e8e14a3c3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f077651e6fc443153beacee637150483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f5eb5997fee368e971471e15960a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6be5b8d14bb309f888aa8225af917485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d89f72fb8b598276c16c42361fcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76ed7a009a9b3cd02efd8971a5586487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c99da6bd51d9e2f31335c79026cfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b466aea0b26ffd57cfc6b767b9efa489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f9a112fb4bac750ac187fabaa8c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df5b093fa38e05ff1bf7493488ff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad484ab94387ee8dda3a61826e65d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a11b9cff7c4d9bcff30bfd7f63014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc103473c4c668f2852e6f8d7bf443a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39068eb032e3325148ff70086853f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f1dd7932ca6a26249814abbd6318d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e4712a30a4b0e8f39d99f5fbd7128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd326c75b5f1a2d1c1a841968e196419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65185e5b905062bb571dcb9acdca310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2652d154dff46183ba1c8ba84f8de411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca197a81c2263afaeb021fa5f07c8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a9a76a044386137d2c7c9d821401a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8853a73f1b2c1b79a2b46a56c4f4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc86c9e5f5f8a893ca9c4bb486085a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07721ee90acc7e81cf39ee9ef2ba8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005dd13279b23b60329e93590c68e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10c76911595ca6b25e77f4595c8dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a8848c102c410583aeb608da06d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b6638d4a094ab81a1d068188307420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553f75b6688bac810dfae7a45075aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0342df441a1d256aa3cf09d4978c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9d04f166f9298aa34366517b0e1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c71eabe9b29b61902f7d4df1aec03d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b3a61d384f520ffbd901e8d6642ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95be523db84892b083e5985bb5a4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee98328861b875224899683ff2ef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57669a20d6d384bf72d02429707ab78728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c5bd1d6d2e12d42b41bb29d6e44a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a0083c63ab107a9fb3d8d75f311c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa87a25f60aed672450052ba2e23231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73af3e324be3207a52a3f19b26fcab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4584954301fde015ff88ade92b2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ef0c53dec4e888c2ff63bda83b5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546448cc7bc3480ad1f9a905893bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80549b11e2f915b6cd4ff75c843ba41c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd626ef9b747f7ba50e0568e21cb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ff91b49214520c717e203bbd92ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242310530f88519c397d340dd2521939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684788eb4c5ba00774a8ef9ab73bc0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1c86a535ffe62239ca426c82d89941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fec56a3ef1a2a6f4b23313ba782f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817c55edbdaf35ce71c3d5df4735f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598efff800ea88aebc5275cd6ba15dfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a94ade8d60bb747afc3de8a3eb3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a9025e25246ac66042f2c7d09fec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22326f3769d5c9dfe49845b6c8d0718a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e059fff58f3bd32214f32239810e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee3ca1a1b76fbf6c1634523c0c08849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c418f459d3c621f46f65c1b611118c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912dd80830dcf4cf2b57c5f6953502351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f4d1a51fcb561cc7e34aba1da8ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0658db0bafb72efd8cce0d3551bfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35422bc139d1ee1e585778217dae254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e80f5373c38bb0d9bc13c5eb800a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac42133529d9d42c58a38d36cc0b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ca35afd4ab905770065cec0bf89657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17b918692165e4127c5e7989c917458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cecefc45a52675aa350529a3048a4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c7713011388b317d422b5a410a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393532a7df81144e8adc75a833c887261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560b31363a0193f03777167c30914b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08dd06a6e6bcf34c067815d5d2eceb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d463a8b45e66506b7715adf98ad95a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5085190aa57b0212c9a1bd88660b1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016812ecc2e9baba77d82176376b68766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe34925e247dcd6f56fb067992ef767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd8dbde1e9d4e2260944032ecc64f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3667196bb160ed538cab1bc2f25b3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded3e327cb9ddb195119b54453fd89b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f4dcd47f2f7bebf9a30b938063a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f7c266f3728b6785586adbb6f15372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a7170e31f077a53492be41624d5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d72a4fd5ec27e70569d2be8a51eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519af94cdb7b8f9f8e557af9ac85a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d1e73d3ccd6bf653826b39a2c6f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa100b4ecd7c35014927c052cc34c4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59942ea1d459fbed62bd33eddd4a97c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a672fab385bb01d44303b5255bbd0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c23aacb5930968a8e35fd18e627d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c4d7763e3b2898da766d8295ee6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4602988644d4d2d412c46c41b9dd3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80441b45448b298de1ec573420e61e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b70d5d2a769ff45d518da6b31c4f8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4b6acd2992ee4fafc954aef1b58d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d119073aef6926caadc855233d2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7738150c84fd709ae71f936b2777187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ad38ae54cd214c6c333932f3d153a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379340294264666570c22aeded3ee589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d1b7e9d996e0fba2f9fdd60ce1ad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3673fc2eeceda8f58c3b04170185e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9a99b5f468b1cdc7d0b17592de01892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047eb75bcad5fb261e93687921106893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449071099176379d1eb3a71f8a08186694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2172b6e91b4001133b554a3fb09b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afa7e839d7f310505aa9a24c10e7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f28c81662bc07928eac6305601f0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42abb89c9c04b07bce53a02e225ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559d55320a678c6a9a75bd71aab62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860ad54a852bac94b19f770e4ca84dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a8f5714fb96612977734aff6c96d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad253460c79ed2b6286b99dc335626102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e285fc3f2c22692f267faadbd6e88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3016a1d1ce087b88a106596d658902104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9cb6509fa20ef43d72cbfb2ca81d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5010a477792ac8cb0481a7981195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a2c6e71ad770f58a65dbefab4928b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665ebf5ab7c709fbae69b9053c15516108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f8fa6af610ffce972412c9f8b761109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf262059beef91a90cb3cb4efd3340f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b41dd37b6ffafb1fd41a31597079d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad37258e8fbf876164aa1f4766affc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eaecbae45601d93d7308240116c50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a162e9a3ec80c7a416930baaa4b84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf455ad1c92ca7f95b1fe7b0a605a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab721ed2a6133c57a0960ac5ef729c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb5b954cff70e138d0e733b80e8ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac17112863e089e63d36555c98c812118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124acfcba3149adb6cc9133098cf47d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807c9141483995e5e403748561c844120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e93b9a22bab3222149b427b42ed51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed53f1b2343f13128b55277444c758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59bde47edb80ca58fe4af6a3fe6bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739642f6f215cbbd98298ff88992754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b716b6d8495722313ba022a958defa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fb12d661bc872301ba87b70ae8f24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62953fa73812b7c3213153441e348abd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace3854b98a06a1ec3e215488869f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600bc4635b1e64dbd813dbfcd4f5965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6139e17b2e54bfa856ef6b634a098c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb54bb50c9df9e445807ce92f4329ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad78b9a764ac5e83656cdebf319bc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992b14f7cdb73c29bdefbcb5454e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052e20562d5427a4b701e63e710f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f3bfdd74a81163236b58308b9b68d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877507ffe7c48eb24fc48d41ffe5dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc64d80679df9539aa023d9482aff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79030593d00c5a6a744d2b23b4312f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cc5cfaa060f11aa8a9386e4d5b5c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd936e7b4982a7b59f16f397ee347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b5ea65f667f05171129dad2d4add141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38497d785372976df73c1c92dff9e7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d41edb32aa05e35f8ebea9a50a331143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed02caafdc30393c976f85b4757a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7754fdd3ae6d2aea9fb9cc2d205bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c248502281607d94727512520e72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ccd616c4de21993569a3222edebcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca3917424c6e1adecae1ed59b0a6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284ce0d54b50c0347e635082a0da91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead062e91b723762ceb52adec5081b26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1f1c25d2247bb96a62b80f116ff8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c88a2004bf5cea2ce8a7f9e98ec24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b307569a65a032b2e1c2551737fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecafecd2dbe5687c2f9d62777d412d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8bcefbf3b34589376dbe5ee9c2028155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0277aa344176e29ef929cde1fade2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cb825b28961ff368774f9c54453e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09739793d3e37aecde52b42367fe76b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56243f6d9fda6b2044745410edc6c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da52ca6e618798fa198936fb28125c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd21e81a47e22478cce8973e8ad9512161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a35e09ebf3afcfb89576b394113d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88eb53e852cd9e3e78baa2ba5b1df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6802474ec8c156730720f6b2062f287164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1040fd573ada02968704f2e82108165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c018c480386ea46b1643fef76bed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6571efec690162470808a28ad5ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d525debd06f989bcb7a94b1d34eab9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ad9d28303caac6e24249504fb8a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce1cce3be028c6437019e7144dcd14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a1aed69235d1e655c3373318f338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa77edec68a43e85b37952af054fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdb5c44547864c73fb5ef089e29fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c005b210fab0fa9b1e9748323b018f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f82ec08c389b9fb7c1faf42e298ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574143df961701f5e5fba7c779a5f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c01899240a32838b8cc1437891ba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ac572ab44175bfa6649797beb596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1faf6bc3d86d7b72946795edecdea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f47020832245e6626be6e3f4853db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9bbabd36d441d1b33b7752918a4e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178821b50d32849b62ec00a216d5244182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1fd3d84a0cb294dbecf95aa2f35c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace032d8eef794a24259b6a8f75364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6476153e966709f8337369f5c901e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd34d18dfd604b4e6afac7d46fc2de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba446fe9b8e6adcc88ecdf14bb0a18e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dca9988a2a5b26d4c1beb6924e9ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b74f493c65406d7cd7c9a074eb91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15760215a30b14661d796515d6fa27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd373b37badd51fb1dffe871d2bd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abbca2afab0f099d8e5393f5e1daec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02e5a6606d6baf1b57a3bf1b97dfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35f3434e3d065141ee56579e78ff2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f7a00a7f745de68f7ddcdd8b4e8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7ec2a01516c92af76e137aedc919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2075bdebbab7dd68621ea21854ca86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb276dc79ad3a861cf6700f1b05d85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bffa5b6d059c4b9278c02e5b4d1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4016daa028a3e84184bec5a274a77b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4718bf646f5b5bf114cf43d2733650201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1ab2be8c1eddcf0ebff77d12ab44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad6a5396f2670d9cd1c8a09acfb6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f6fbb4495e6c7a7d3684640b75c0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758885797a85562b08bcdc020d0288c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2b8e46d26eb8e84be5851c84e3eba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcda62462016a2dc000606ad71108c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59717927ae9b31b46e7e14dd12bc3574208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3af83f78c4e740a743e53daa672e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6c45f1a1805e67de85cf4cc509eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af411fbd736cb00b33d92f8856c23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a70c36693cde67dcbd6ccb383044212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9538572f524df3fc03440f77512d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3ad4b39f423c51185b3ee0251b4de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38299e94a87411b31c219c511bc931215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eff2327013f5e78c6d1a9fb1920e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befeb5891b3148256f5472786ec8f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e89489b9bb152633652adb79583f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c6f8706ef2a23bad271b87e489fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f147f524d9a460e6dabfe7823b351d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468064bfe2f5754375d99fddd2aa5110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc614db787b4c0b8f56298d6c28090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03740b4be1167857be3bc8d050d2125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998de1070246c335b74d736d77e209224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136662606c76cbdc439aad6ed727d8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bb0042ace6f60e2e0c08ce9df7585226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d4a84973d81d55e46b7061104ac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbb9f4ae0c3a74ecb307ca99ac3ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbafef69c1c08f0cc23929fbaa1659229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9a210c80535ba917c31118722a0e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c0ef1b0ce824c45649d5cbc589f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bec7c36832f525957d156ced182a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7570b0625598b62ec5e6f411947d0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b52056b541cbc33cf914ed11a2b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d8cf59408863522894af4186576e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7caedc090a7b4e51df9a83e32521236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49f72849210a1ace28a65d21d9750237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e63e1f34d895b292a7c8962ff3b8e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff68db96246fb8bbd6da95249b6a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59644ba8afe622e58be719dd728320ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db696843f9b1feb3976b1edc5706d5c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38587e277864e502bab004daa6a8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95c6859cdfc64e8b8338ae90740ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330126e3948cad451c64bc20c7ffe1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409dfbc6eeb5cccb9eda4956a34b9d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c901d0fac0a9d141aadacb124af43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70025999a38df9bcaa034f4406cb6e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad336a3087f415ce2d1be47bf565bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107813e17ccddbfb974af3ff6ea411249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992aad96c748536d9a82c2a4855610d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0ae62e8dc4112596a7f3f99b8a60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07fde5f5195168cb67e9a9d9d9fff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac1c99947b00736ee0a03db8d83cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceffa19fbfb3835261cd05352d3149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad0f5b4b58685cb333480208c1eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fdc680e12753fcbb9df7bbee97cb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9625511f496837880fec94ba1874f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c76eedab706297133d2f8ee4ab952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a6129b1fc33354a1fe2c5cf05f3bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd55f472999427466eae6ad43e8e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b55e4572402ac3e5a082da8a9897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720f2b6b2f5ed2789ce6cb45937cf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ef18e554968697c56f8bd1874170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362677b92f04dd5209f55c9c4e5a558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa035a4e27de7dca30e1142cca589f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6245188191fe5a536113ea68a035c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf73ec6f68a7d8719f9ed66ddffffc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a72e1bea2d5000f7e6b169c907b4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074584ae92a4a0507a3c1d3beeb1fe45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba403b791e92d6a2800a2cca702c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972b58143ccd39625daf6a659bd6fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9badf32ac8711ddb930dcbf6a6a211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5753df44ef7385528a54046b98aea8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ceb0a8f63505206fb8e752d5cac43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a33f33c6f016613f5556adb64ff64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16d8fea09233e8634d1a91465429b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fccb7ceebb76500fd73570231aa99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d3858f09b3e5ebd36f9bd9441128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26c7486c442ddcba7793f33977d99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10026fad11a1e694e28e430a4f6dc79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde407598da2aab64fda8bda8039f37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33b7990f922b18f2b048afcb0d787282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57f438b3bcba08c696d4d24a1a1c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe025c9325ab311aa20bda7ff95b0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9719ce45ec1f818212e61ef035de6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415ac067428da8a31147d50d05938a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6c8acc3cf956bbfe5cba4d048cc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e077ca5138323d4d6766826a2555288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc90d6a1a1b8fd51d64aa8db07198289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96343abeb248c6e60336732b18ed712c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0026fd6a2c5d3af461eed41c06ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29729a8f75f1b0c3010ce7b61c24676292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9920436bff669fcb2e6f874386169293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6596a25dc481e893ad3a95ca83e57e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834640c8d3355069416f53e7f89f0b6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a3692f0bf80b8e24392dff85c5a2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d454963bc1ca5d3dd15bbdee421193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00d1e708a70b0c3eb74855c66aa57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fadc6384da4e1246b26d422e8cb1d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9700b9044df1c61c8feff99a443b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906391f943909f4f0c7440775859619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a84a8d48ca40002c29bb47085b61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681fbb0dc4553fb747eb6de79a45e1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7f4d05c7a25fbaa2256b53c0a8e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03743927b0d023731e5867367c0b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4254099945652a1357708ae10e216306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ecd1049d0b4da9f56aaffa236fef1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7ecd35b86199a2d7bcd44aa9c9a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e20662a62ac3657ae0e7124dae89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458151c348e74efad13a3f86e7c07fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394712a4f1951fb45909d417235ec182311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa77cd7eb6d8faef2813ce954d050c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15463d38ddcb64da28b7f3ee6489971f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624972375cea7bbf3777af598f5cabc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c73de6bd674df8786c679c6e93e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451573922c1c7147bd912184018bcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c58073867eb463bd9b066a56f146317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a8e4992b48c229bcd0bbcafcd04f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede1663517dac2b390fd44fbd1dbd1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f2debc3c1888bd076e2a0ebccc6a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadfa7267b8b596a49b126cec072973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bad25284e8e4724dc3fc134143384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133fc23f24e7fdc62adee1a50efb632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b0f959e92d9f7c0f535da12e56e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449da4da11a03b51535c123f9777ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e10d648eb425d155ae16426e79b06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba86389a1798fcc4e5c04828b32076f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cabaf4f665affd75b1a69e6b87bfd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca11104ad4b9aba74b70a8ea939ac7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b0d4b97c75ed49e8b40a28dc08a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4180106a634d9520144c482cd5f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce1374ebd3a0fb69f6ad8787fa77e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f6ecdb8860cd14adecc193de5f15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15655d590cfb5237e4bd22771a0f70c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377e75e36b0450a51b4441fd905779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30ada1e0fa1f53f9109551dcfa5bda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010146e7bc0808b1d2eb63d0428d59b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025655e691a70827afc319baa7d80455338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4d8291293352bc777741b3ab7a1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370f64cfe3e197eebab33c5a65b5c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c1be42a1783292a88af2ee084656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad174e95fdd295ef306f9dca71c7aa5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12f1f612ecef1e6c8e481bef22592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc137578fdc6bb1cd4fdc7c659bc4202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c33d60213e5768e8cb232be011cc8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a0c073c3342f0bbd9b94f9d60ba6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc1a1972b5c812a0f3056b857e7119347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972547b3ebd54b6aa0cffdf565c04c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc759a112a0d1d7315658e281c618349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8d235073f76f31a84be74fbf8a9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe3b86f4e983c7d9d450431896dd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdcbd5c7ea2a32201c6012a84f1365352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54556d384e103e3b8627955bd8eb07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc64d8791ae5c9e587dab3b88c4b55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ec581e59fb004dda5c9a97b47d7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64fc65b19bae6786222fb8062f42f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18be248803fff64f1c10f67520a556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ac88811d2f45e05b7d468e17939a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3932e82ef942d78aa641fce36795c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0b81cf945e881b2523cdcce60be4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228931bbf8cdb3149c1816970d50b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb457cc45d615eda05e1c8f5bcae440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f78147cc5c9bdd22183615bc5d5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca95aab013a88c25a796cdb16feeb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc81bf1b285c2e55aeadd3c8f36382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37931efa9858f4bd553b422921201366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc01bd2c52a6e6fe618a1e85288a18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2fcfba692f25bfa1c058061629fbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03867308703ffe1abdeeb4b1e454a79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774936b9066d583107aadbfe25964d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610e292551be4b2feacb4d5a4aee514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318c69776c99b5397995e5c96095cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e98b78a2e39b4185b09fe012dc2892373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e14e670bb90435c070d2d2abf59c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f4ec2cf7fe4d85b2d8ccdd729f96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b18d84ffa37ea07d9320eb403839376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4033f8d3dbf0c6fa96a2b8996959377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a2f2b6d5d09c0b8718ae966f23af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ec58e5d00c8614b9b3301816cf70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeff17d89a6355521066204669a7b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56655d7dfc825ed26117d24db72d6df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e48c10a190cf9871884da2b522f4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b49aa632e2c2de2cc43f50a63ac08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6efe3c58f93c37ecb947193af3af2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831594b85bdaf05cb4d45fb9d1717121385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0602b2511db29aa539f952476a369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594c4a33806e9fb7aa68d0df12cbfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58063cf0db27342b7d32aa8769b59e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e068bf7e960ebb1ab292516fa180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea935e940f034e5b64a973accfd16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c8a97e1e76616c3bbbcf645e8857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67178b9d1c38542d0e789b9a163a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553456406b049ff525b5e42ba08e9a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283689e03bf2f9307a072e48e9da4ff0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe216e68364dfebfade7bd414f2c49a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290656e375122032ddfcf280bc3f47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c8bb11dd8d2cbbf3532ba21c1d3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52debc779a58a154c47a9ad34acb2bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063cfeda1e81c48598d841652f6a6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e697f84149ee332c790240787bbb86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b9cbc52e983b8cece15a72587236c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41339a300803c6e4dfa27a20b681c26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf8e2f60eb551f5deace20c70b7c20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a7f5d288356adf633e2e125fa80a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bb7df2bd3dd33eb728ecbf83544eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88529ec95e672a92ca2cd9e45ed35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc44af03ba2e74e7131cd8cde17eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf74fa2615eea65a15dcfdc7a389f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc40f2ad23aab0f227e864d9f2866409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c722672cc13c1162e615d0c727353410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8327bcf44f67613a3a5aec1dacbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12e60117be4d5663509b0a74db780412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c0a0eadbd30bfc32da030334f073413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e538b4b8b8b446efdec7c3cd4077a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc22915abe74a09b529e398e0e0f5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ea4bb892b01dbc3852c941157494416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1784b2be480eaa0d3fdfd00bd4b9ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412b9976e10749476b2ba1430eebbf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ad666df671a0cd80f8a22016a871419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5defcb5d5dc6a4561dacb3bef3dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9162cd5b7507d2b81de84664696094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c98ebff75cbecb1ce465742856945422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467774832d6c76f5f0018d1df7d7ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b138a7cb16ca231db1b9baf34c0e75d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6406defaafa8e1845cf3e55b4717d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b74087c21dc92792c0ef3fbec7fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e35d66ddaaf1b13483932363fa7b47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5465eeef07937dd92056f1c35f759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12eaf3bae3b34f93d97c2017e948a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949552ed1422433a28b3685d2fb7fab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef82e424a9cf7c25f074236b10ea8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0699edee58b53b3b204ec2b6a283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4947e35ef88a7757a71d19cdf8190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34810a9148b16e1d20cf9034cc36dbd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb2f57520f2fe1464abd87f49592bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf36757a88aadae362ecbcd1d070395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d3f48ddac16cf9e45f89b4806e8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3216194cd866c1eb52469b6c490a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1fd317801219430e9382966426e1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b7bd8dbbac2d2265e5cbb92e9278b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0df76381c211ccf6d29821735fbae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558179d8ad541169e10fb2699e73e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92c1db23ded72b1d275f8d90ef7549443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7bff7389ce86ca6d798b58e777c2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea4e0bff5e811841355003201c4e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0675a6aac8c4dcbb8b6d193ac070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29907e0ec1f439d2337c6810b03f43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e575cde9d0e797b7f3b95c7fee8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1734684efd68bca00c4d3157e2d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dae20aafad21ec6c2464b5b664279f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584b47b9aa8d860418890fe227b536451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ddd6abbf83013e731b757500f30a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114cc42f0cb9ad2de73a6cfeb23646453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a613252ddcc8d12f612e9a40ed46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6cfc9b973ce7aed65dfb2c9d6d5ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6089a5a43e8af80706c556416a7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ccd01b4eda40248b5c35ecff49863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde51cfff9361b20f31a8e98c8aba21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6202ec3f27c32f58fe1e59414736db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1e8eb2f81386746efa7fb27796fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e65b2a9a3c01cca1b7038608d2a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d49131b2d1301f79225f124adb402462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342e6b32a8f659cd8ea9ad4e0ced287463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233f2913683fbbd5143d714e70e85d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012a41d1f7345fa9d31633f7af8da8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15ccfd51d25fc25fb92ceac1254c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf831e3b1cc19751413802b9624f2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dfcdaed07855aa38c9dfc53103f60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918010a8438fbf46abba1cbb27899938469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca424906b7260a2e816ab148a9ea056470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb07a379567725e582bac44c01b12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c77e267b78a0f04bafdef838f2371472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23388d207c79e37022222bf9182c9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f880a51a13ae8aab2faca9561ae86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7e2059318c691185db665150c15ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa34d2361d0e11a5ce3105ec52192476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f40c893867cee1bd5c9e73c46d89eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec04bd7d45fd11262f5375e1fc7ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13852d921a4bb8b61e57f25daec3ab479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>