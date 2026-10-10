--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce85919978dac98089b54e69d883291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8cbea59a3b936f9a37553624122e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987150da11aca3d3ef0833248e56c4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c133cb06ddc43ab3a5607ad7581ea64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3ef1f35789f0ce5e94454790d8dc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1830a2010d2c9fab83532d294015826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101d6ceda088464168bd822bb7aec457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59082b80be8705c3e61275a9c429074e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d910e81092c0cae2849a5e81e8a5b9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295377c0727f9d31b0d44f2047b487110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549a56a036a951384a844b8f49587a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd11d9998080210ff975027911df5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e1aa41407cd69c4622b7289a23d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e930d780d205515046bed0e32872b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b8b0b3a1483a6af67250051a6dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a84234fcaadded923a56d91693b0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b35227944ded73f4ef8361da457c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b483399a96dd4c85ec0865125570918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e7faf8ce021df57a7de01eb2992919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b3bb35e62bd87eee82d976acbb7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3f6dba1ea1bb952b6f8e8b154df821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3ed5f0a8b582692f7fd5b6c7314222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b82ee4f3bdf2f708ae1db69f75b4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1adc9e8c6e4265a0ef7f545ab9e91724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b00dc7fd26528d11e618e1d01af6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3ffe4a9f917a0b2e8f39a174fb3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0fb1db2439ffade52542879e4dfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e100b388a71615826df451ada70c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597072582d32c4ad47379db6c0a19f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdfa89e76d5ab519707ebac779bf6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064a795bc687ef77ef28cd163c6a6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aca37dea4283d87bf42bf7a3b1bf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda70933725af3f47998c15bdc59bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f7b7a018f1f4a2967c212c0558c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6815ff8d6f34a78f71da6fcf41815135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1838d48fb7bb0fa8de4f5c306f4a6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb8c69242d9f9608eb2b16adb692d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625b2163436e66d6721628a069b26e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f18b1051b4d83be58e0a9972acbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5e05c56d352650e8118d3e206a6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce5e9e7af9298871ed21b0ef1a9d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051182aba5cb02d0c7100d488402f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab014102a003cdcaac422e36c0bde6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0d8f9c2fc07f65feef7f011fe27a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130f247003d24634f9bd7794555d2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fc547423c20327b36572339137c9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fc232ae6a78c7943c2d7e1fd7fca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732438f2cff3272e9e748f40e3da3d6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b54ed1ba4b713235a7299d1b7c8fb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5900900a98c09412a240a401af7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7ed3b19c29da58755edac4a55edb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56579dc89be0cda79f69012531546b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba066b3d249878f366b49a29c37f20d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd99e67da384e1c46e555ec86784254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4580fa2065f25d335f03b92136c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c1dd2c304f6a8b788d1f72549f49c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f36431687a495b0f0471da634b6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bee2e32e67178f1f66763f8f482ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97468f46296e51e7c78f0f37ffa3b1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d96d0bbbc6a7c43b3829c22e3483d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef199b91e4dbcf7b7f587a6e4ab45e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687acb388a85465790ba990491050d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c4ca1ae6230f6c96471414c09c1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80faeea93f5f60d79fa37bd2e5223764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04047d33259ec61f490aa1b2ee1efff965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e175c72ca7d8db194bd847aa66c4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f36bf6b3b8f18aed4b70198e49eb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b8a025eae66ef7eb611ec7b092d9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac053cc55919482f0663aa09cf68de7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2721571e0cae9d4562cf7b583f92d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101acbf8bc8864b1cba1e30d40d27e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e2bd80efdbb1c828184830f9cc12372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a986902d70b598ffabd72f9cd95273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532cb911adffe51259d357dc38e2f9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560284852f4873ec180455c3eb2d034475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c920e47ad87e35a2609f38360199c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9364867feaf6bc2c48ddca171b89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b22459d53f1823c520add0832f6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955699f903262afa196df496ece23b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a12ac45ee8ef1b36098529063601380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4ff6c20e00104876124384f198da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6880411a392083192fab24bb984a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d02ec6a4dd2df35cb02b615b1c02f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12164585a68ab68af59eeb7e1b0bc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a71f2d2a0e0bc753ed1febc1d3a8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554cd6924170062780ad529dd8708786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dcc6d7d9b06fa37e573c69cf133a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342f031396510c8de6ff6288170fe588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837a36d7e7b1c90962e8b2b99ad6a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63484705102c8e8ea7c3a11d6d7777890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c32ddfcce2c2f54f3120d763f8a0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3adf489867358b4a8e7ed157efb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10944d432f1a1e9a9f8d4202ea06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4120ae1802f2eefd6cd6f9866ad669494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6147007a9cfd9c19d8ceca409b78ead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6cfbe494c2b1e000670460e25b69e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26b98cfb8b0384970da8758a4e07e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae295e51a92f54e23da3a75eec434e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd136d51dc1f6e1a67556a173910299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c40572e32af05335962132024a30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3c89ce29a3a80bc3fb5b164703e28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160097152168a4b8f37a9e5784690f64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3f8721abaef2a7ddbf3ae93cdc12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f3e78061f257e3abce7e3f1c05b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b882861275c675376f444fd7738f5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fbcf6d56529c16e8db95d748da38f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682bcf9aaabd734c2a93230474701b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6893e951b09d3677ce76703b471de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6e81a0d706e2d3aae3fed4416369109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b82531fe36dd206e5d363e9efb42d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a16465cb28d76d0e0cd1b5c160b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a6a53c0074dc6db8788e009f0eafd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97d8ac1b2dbdf1dda79d83e7af16e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488bd1db20f757505bbaf82a9f18a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe3485e0489818cbf13e12629e3a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c66e80046c6ef343f8ab45d85bdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a1727981fc031a56243f85fe6950117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f701d06c471cec13ba50d9dd3714e03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea13c3d0979081cc5fd2557471755d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1dd52d956465989f79510bd7b107120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3529db780fc2b855508b2918e09edf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeeccd77c14cb84b821a131e324ace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ef2321f6db5da7267497ff4a9a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09736031a49fee22b6f5b2078f61f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7a241db57815b67bbf8e8ef56a50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a697ac9b9db3be741af672a66626e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57702f2979052eb3c25b9670a16aa66d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba513ed369aa6b801bb75eb5bd531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94d5207431e108ac9bbe48c037caf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2763bbcb5cefff610e315853bb12408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a1ec4e48f067b0972d06fd8abcc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a909c9fbfd0f120110ace3e0a9a2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5365d464b2cb44913e93c8fb0f99241133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d696feea55c771e0d32ce8e72679b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3dd8b096001d4889ab712485fb67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb2b2ff88d01ef2f551513ff88155d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373eea4c2cdef9a4ff6d141263d4a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995ee366352b4541190c91e6f5d5a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e85bc102abcba6e4db908f2b3d27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2834be2ad1befb65d63a4b34d54bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca4dac03eba5bf4dc84dac5d32ec8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b2d85ab2f4de1daddcde6b0346da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda793420a23d2c1a3f522c3c3cdc4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675eeb70abb1fef837709a8caef909e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383bacc2272a290ef6ad27f28c937d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27efce1ff59716fef68be5f67d649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a9137bb29d141716f7d5b80581c8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5efa679a263902e43ae5bc7af1a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3099fd6c1a1d9ae58f0a3c6b156e8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b09abe9230f6c34727928067107241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ab725b9399cb89bf647c95e031c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da207f864ecec92ce007a8c78cb0df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f71880db1df200acd3d355eea18fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172b85857e08b09b315c10a3788bfa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa1998fe85b45aaef7f3312c196946155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c52948575f0d9784f144704bfbab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007f4b1743c00dbc5d5462fa1dff2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef8c4078e73117c26ce30843c5b80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457bb28b77f1c7d26a1ee55fe5aff9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444cee40b297b29ced55c216be009ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665470c5ac873e72af3fec2ebf827b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a9fec9a5f86cb976deeb729f9320162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced3c1a0cb39c98a1fc7769088a0176163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3bdfbbdba379169775e9f76423b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed604587d586726458d22396999b829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb117050392237010a9a16b0e74f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802eaba2ac9ad3f309051bad96eb0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d5db1261dfb89b648ebd53f226b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0065d49f4deeceae208f5f460a3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a8cda4db8c901f256d5214435e88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ef56715f6ebd9e002895d3205062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79de362fbfd066241ab7cae8354d9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37753aaf783971384b2a0894f4598113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d8dd15b66ccc324b5183f2a59e62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8744cceaafa0aaa292ec3690f262175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5005328cfd364ca443eeaa5f08c88f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e2682f0d53fb724664b6fde99a99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61a21f64b42609dce4025018e1ca9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730163bc6daf9e212eb5b7f7b57d28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642fb74ae3ebd5bd6e5f2c91ffafc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f408379343cd3f923d9ca6d3d4a6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b77b65a74e0723b0ccb89696a5240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d7681ccaa8cfcc289f7648a37016183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7dafffc6dbf212c66e6d92f82998184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540fea1fc1a3358854296e6cba3ca0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfcdb406cd006589d16094fe549c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74666fd3ce329de019a659ef36900fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771077d42e0f73734d375354edc440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f867dcd64570aab47c6e64747960189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da72cd6e324f235e6cbbf6d84d75c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fe6e153ba79cfea71c15f9de76bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedbdc9ff256fb9a1bcabe35cd505d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d1f93f2bd46ce6fac612cc92f42b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171d4ccc4dc9cd3b03f4f3e294ce85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d6606305d91a4a972eb1633105de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36bca6df7356957257da287ab2937196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f11740bc53225f29d34bc4380399c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae3ec9ac8837fc671274ccd399f38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb42eb5168a7524a7a007ed336c5ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aedc3793b0bb6ed3fac63ab5861a5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1905be5aee5550cd744d9e5d5536cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac8cf95d14fa506b25957b36c45fbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea2141b909ce067e9a9de671dce8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab6fc99f6a59d1989b72a7af0de733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a902e982a70d30de36e988151e698205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd3afa4977df8a73f510d02fa1b4e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff3944c6c6de38a94d9a578421798207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84309057e2803b72d15bfb5b694aded8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c279c956228388f461727ed41421ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218948c49321e43b007fe353fa186f49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a72fff1530a86df6ff9e2a759e9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e5c32d532d97b4e1f93c1133a434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1cb18906c669868f3919e20e4b5b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27090cdc69953a9f483a990ed401fda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f8b555111e11be702f17b7ef5790215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba5fee9039b175ff70ad2545aef2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e2e0191bf27a1b18f3a75cef0cf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41db66b02ba428c2f766d9ab51d6145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c378ac2eda2bf411321ac0fd80db1eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d443b972eda20b44f2ded1c091ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ae31ad683b8560fc50d084acf9ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8cc6b4335d0f66a0fe6225ad14244222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c905241f3129b4a4519ad4643a36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8060707012e471999e6d09f11a4cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af44d8a20cb9e26a9ebae502dbf72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52648c07c3dadf2b12390d1629c2bd66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e4da362ca4a6b04cb27e58349421227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8432f54df83a0e0a794c134fac7a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022cc290dba87b574afa96036cbd0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a0b1009d1e28c9ac530c71d70481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db20330b6e72b0326f494109942651231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc3ff87255d46d66bcb67507195b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772942f8b51334a2850f5c1b5bef586233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee30583ffeb1ba8143c4ece18dd40c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a73585d0fccc4760a5461c339660235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec09e8d7eefb50a60ebf73490b98d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb7ecb227cd7bc295c24564d73187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646f362221d4f81d6f853c84ea5c3db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400110a8ff9e248307f13c4f4deac2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21120bcb46fea8d491024a431a9fd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965bce94d210ced8918dd0b802244b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd248c9860139232b84852762a04d080242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39429db061c1e91123f8d3736718537243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61f90864ac562fb52eef4d11c4465244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c75446da7640edb19d1fe63ee85d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d84d9f69e9638d16686231304d8b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039f83e4c4e1a2de16b7d51b8629678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b169fa3a7f7d6361f7e3b5125dcfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d780a096f54d0d4fbb76c20e62b15e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d5e0af37e89363292230bfe9ba07e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21600e5f27208f9452fffc19af5ba6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8e7a6199f393924ad5b0309acd1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb4ee4136811842f5625288177bff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac70004cee2ba5ee3639215ed1e0b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616e755f58f8e082788d06257eaf88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24941c499d1c388cfa638fc37104f6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239f6a082abfe4e5b57e0810fe1ad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b012cb89de7b238fdd3546d5178a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5bd6fb9c47001bd10725746905327259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50266b653748e7e027d05682bad0d2f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3860b907814ddb5a8c00531d218e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f676fead3e823990668e092d810634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393620d930d459348498c4b1f1253106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412caf6eec68cac2f9dd150b560e6d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628aef5436ffb15dfb462ddb817be41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18c5d524191cdaf4154dbb7b4bfb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21851a06d72afe95dab3c4ea49333bde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d39e1a25def66d9291f3f295a31d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59f7ac5ec2b0baa7d6a943bb2e286269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f7eab57d9fbb07d3ccd26c40d6ceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689bdcd1c5baaa9ca8ce41a57793450271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9423ab91aff28fd73d70ac61b5d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb22f4f51a96addbf18dc39ec32c94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb319b4589f7c718be18512eecdc788274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4eb25a8c946cfa2adefae3821997d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3c8b60894b07abddcbaeea20b226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e1b6bd15df5203c5546fecfa3c39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3306f9e88fa8c1c468458aa71a79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e7c6767b149050142b56bd1d950ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf63e72d584393970c9ad13577a29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d50302309cf8210c1ac19d6a0e41b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b02d5f949b8e509c86cfb90bd07e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447924c12c87e4ca8d6c835b6677c640283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2955e244b835c99b136e9db902903284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7157debd5808dabda73a870bdeea96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804f1dfcccd9ea3635fd074158635b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f1f1c185706dbcfd65a503c32dd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323ac68f7f14b80c16052e999f7238288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0da21d9cfa188dd01e824c0745999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e61e17fd56253f3789676abae9bf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9820d429cf9d1d021f717f9f21a04f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692ab2b517fc0cb5546c0756bfdc4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e81b5bd7d0e5a9171d6e269f17750d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c9c73ca229460e51099c82b97e73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c685e4187cc8c0609f63ac9baf96ed6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca1b9aeb51919371e965171461005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447fb3e8fdd63789b1d133328ed2c10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923dd58d7d8ae08d8436d2e1b7b05b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bc200fe1aa07657adce3138648953299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2095f02c7f9632a31fa6a2840d79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb2fc38a05048dc426f18d1419d10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fda93c06d61fecc16921e0c04b846302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed93751eb7db6d92d9899ce3289046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8478d130c97b63646f49eb903a3a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f214592817d50a75cb5b52b30ce2291305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9a7f697c0716d2e6873cf2d12df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1695a04ea57326f899dbee0bfdfde0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db80e3a0db04e50424d7404413f9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9d2485478fbadebd484df8508ba9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417686c66413404fdd7197d3d92e4bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a184b65b7bfd6793157f2711fa6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d19f6e1c9d024a1de3d73f890dd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a816cb96a133b06c22aedeae8357e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114ce63e2968bd19f36b47a0188892314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a79f734aaed38f84e9e7120191b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4759172fcfa1814a2d01ad12d0c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db493696855904beb49992a7e9dcbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbc1eaa890b1843395585e5b34e0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef72ce65bb262e82265d91fa7e4a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d50be73c88ef1a04648240ec1f1fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321f54182843e3f60bf902be9b1c92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a8cdc3f6cb0a5c3bc73849a0ec10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae7380fdd266587fedd62d774da77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4571bcc38cee51654a78d0ba342e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956dca41bba78c4e1aad6647d39d0ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23786fd66656dc026daab4fb779008326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa156bbba08afac6625e38ae82559d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee005be6b6f2b3a82c3cc4c567b47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b221e79a7fcb3476c3cd91094633bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d3e6c5bda9432c62207a85d90c23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545f9663ad806c90d98855e5cad1343331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d356f0b05985f6cad0c948067efdec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac098b141df78f640571748b635d610a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde306a4ae0c859c03b129c9c7f1afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ebadba271fea7b9f742ca2337b2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d141774b548dd099bba49682cd168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da748d05c4e12dc8fcff78691129bfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ebc0cd3f993bccc1ade499649a88b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a059e575f0ace9e7a1b9637552cf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edecf60ded0f2c1b0a4953e44370cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c523608a82f5ed162356c0c8c02d44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bfc1bdbf96ed9806b78b3fa4b4e01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098628dc04d73d2074ebad5bf941c6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7e9b38185bd0ee273e7124b00986344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcae92436f4f3bf1c8ef73d2ba5e7e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f18449036708a332efe623d59bd17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5093c030428b9f20a7a42a052f1c6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f39cb89acaad210269e9412369edb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eeed1c7dbd82014dbcfe49e3ba604349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44f1fab2823c9214e0715daaed18e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778adc0259ccfe2f63b9f3067109481a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd37601c15103a0565e51db6ddf27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2df5e510e53cafc0b9356e499596ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6de63671fa1a5a0d972647df531aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600336c55e76b5c891fddd80d480edd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867618c0c857cca8631b546c211aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14322e663408011c3a131d380284950357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c49ddd38e0d170041a098804c873358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082944c2e87050aa38e823874507ca3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f70837ee6ea1336905b3827a1bd19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe215afcefa9e99557cab92f760a223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb2ccb3ce755309fcd9b79ec1145b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda825c20d9c39ed84f228a68af986363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adffc513b3226d658253c2e8215958364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c856d28eebf2f1cc4361baf0b3b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c0f6a15cf469135cfdbc1d58e1dd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a3334025ee14373c9f213247b41d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6cd9b0c5832a6067512cfd1549ea7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be5efec6862c4985a157d49e35289b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0956060be3116fd4790d1dac0740bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bd123465ecf816611febace50466371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320e5d35b106d6721caa08475bc50ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b341a53992c90fc3e27be514df927373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf852667ca522f09e1d4aaafb736a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19c6b2775759785d719be294a8d50b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ab6e38b1b4b1e4f35c999e0f6a51f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf013bf7e9c332d47ef92a76097fde0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d45508e3fce9fabf4a94dc83c311a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446b06b4af4bf5f2aba2ccea2f963ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb18e0d9b49ca80cec40b7cb51543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a7da2fb787b4fed2e0e912daec38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b47c4e2a8ffadedf76089c0ced560382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d242e198a9b2d20c91b21e4fa1521383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f3556d63a47f55b7539f49327b588384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2c8508f58d6d2af155a32e7445ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3143d8ad5e0d4b576ac69441840e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3f5544d8dfbbc213c6641280b91e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad29dc32453ee23d9dc4fa6fd4a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd131d9e9676979c6aa89a6617107389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798d7314bfdebb75ebd7ee77c1bd65b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c9b3d1970cc98185f1796cd8a361391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d8585f558315d265dd3da15be178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac983e2708cf287a0c076c6358531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fb68c68c06c542355321ccf6030af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98892b93867aec6b72edef6204266f30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ffb62461fd3491e6c22a9de077457396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd21ff5269202e96d5dc5cc694ab28d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803f8c9ca79cfb72761cd1572610d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa048458ba1eaf0b318de34fe9b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941a5baeb8880fdf6706868a7caa694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6583912c2e0f83e217a013a890cc3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2549ce22dc8efe1f34b5a66f7159c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61709ad7a8cd7e25ca7606dcd2db53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7cf41174913e2b6018f374fcc1419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad3daf267bd3e5cca3f67d139d6b2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860175e429110895af85e25ff820dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be0d0276ba89e0e5e8e4395150f99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e8a6b9bc1c55fc7ee14fbf0af79e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d1fa3d484a77c0c1c43a461b2f94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb85ff519c46fc3f7a7ad62dbb99e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c16fd4a90462f92e822b9604f618411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721176afc07d0281b39c169323dd501412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d725cd8fac7899c901d729461780413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a64eb90817145d434692013eb3c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276cba2787fb5ff52029c378af7b80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee0f01d6af18f33dd28217acb1fc47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ff644c1f592b1f9dbe8a72cf53f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed74fd35ad51847a7bbc4847788e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f0209f112c067e64495bc47ea74e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad94c2609f05643688cb4417b69c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d698a624e2b12491cabce77596e19f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c3640e0f9a4a86cb50beb4cf760de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ca7aa18eab93a2d6ffb4ec476a95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd1750f2ad892c6fad3e4fbb3f0bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0853c204dfb8dcdb857892cb8140f9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32318ae014d008379accff794dcd6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4dad9a034f0fd25cfa42f2aa880af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005dfe6e6d0c588863f6902b1875567428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74afa50085b8984444773c3b2e14ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ea126be22c3329327d9fdd519deb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7998566d8562dc4e585480011787431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c8e4edf4c0efdde0bc8051a94faa1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c05069769b8eeb2ec8abd6ebf09e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b65e8d3a1781648852246a212dccb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf134b5c5c7689864dd6fcb1ba498435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b16eec87c39be7a86b37c7e0facb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4368517dee46d800f55b8ed94d90b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3aa571363c754287f18c65bec15e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206ca7898f71c4302372f51a9c1e3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32d181db0e67e0a09870e81c18e87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480026f929f6b254cb30f2f5fbc3377c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1fa186e38490911b1d41a7dd511ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e559f5b346c28b2d46e25e1305ab6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c4420599df512ea5fb86071712a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421d87913d9f603d0b75bd0ae61d537445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b245651d239f223c8061dc2285aeea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728d82548a1a28fc50f34bb378b347447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d991e8c206f0767880a3397f5b64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19448dd7895b55d96cdedf6a47829fcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffadf9aae09f7d24f789a671264f07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be8843fb3be76aebf6fda8c8a56c25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2660c367b3450674c2f29431b9b501452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c66984c2680ddc59a375a95f545b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184989c5f0abb23c0fa008e7268eba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4d1604f5445af9f1aba628fc4528455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e94afc35bd7a7f8105a6d086d5d5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fdbe9cbfe0a6bbe255adc304d5eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72ce510791dc974370416faf6834c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32a6641df6510e43f25cfdf2bbaca9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557f1ab9b3ec8ee84a68baa37ffda8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905350ce76fec2d2289339a949abb59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c10079ebb027114c84f0cb5d6c4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d89bf1fefe5552571f7b8dc6eb05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0a68fea3229a0c5294ed648ae5d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78767fa4ac6a2a21de86edd6641c849d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f049ad87f546e6d37cd5d54aa899df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01545d7e3b3d1551964938499021eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f5f9a986b92058e4ce76339fb95e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e64736fca6af01676f263b70e4df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d12c729592970d1c4742ca639b17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e468a319c1c6e6c3d3bc2d186fd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81c07b3afacabb3365a54ed20e988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d48fe9f4eeaa69fba4b967022e784c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5edbf0019ea47bad8a1d0e105c541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4185208bfd2082d332b1a4b1ee1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ed2b71cd9d6b32940c3438a462ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ca929aef4c870932933ae3667223477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4f55fb63b8ad7c7173157dd0a29b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af80c604582e1f6312cbb9e7264989e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca5a6d37dd4b3905d9fa578ce5af39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0f19395bb60a7946efa1f9c80917481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28b13aea8d98a52de254aa644e6e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cb3ec463a3d72ebf65f0917f55566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a89982cc81a831edecb696f7166ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a06d4f7838f3c9d077c8aa4814e86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe474010b49299801edd1f74fab643a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311568694775f9e2ef165112adfad1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e404b2506575eb0277f11efa40d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00332fc0446ba59e10714fec4e7cc489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea4a190154b41b7983cdede68217c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ccef5d1efabe7102b0341966fec192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ac823c1e92305c722c97efba55c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6eeae044a93ae4a4c2bb2491bc1ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2da3ba8ba5574b1832c9ded7e90545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c03e211404651e18d059f91a03e066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb4021a5189cdaa24acf7c81d7c9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b56dfd59031437df7b8bacf1cc6cb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7161691f7f3295ef94fda136e409e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d34ab99922c33d2e216c10d52d08410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9dbd73bcb5edf5695b4731a0da70611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6c79e4c03db1da39b454ea3946bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf6974cbeb07b854fdba068d54aea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd192433a49b03467ba2f413910f10314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f463fb057ed373c36a6f712c677c26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a75d32f68e5705d792814f0d5ed916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e050196aef3ee4849a1ddbd9846d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d6effbf1a98906e40a2a380a14db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7233fdb18a0976ee71b9ab49476c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80dcf6068d78b2033990a978ab41c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff858adf37adc2a7bb66b85271751caa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801822b78e05ef1bfe61cc2cc525a41222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958d3293b9eae58eb3fc26f1f2d8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ebb92c4bfe61e236515fb912594624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d69341a2416e422db8e46dc4f7e7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6149ba3431de1d60c99e70f4447dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64026eeafffc688d1b2c7da796f466ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190202b50103d5f9b31cd6fb05694828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad959171b2e45c7d1debe5d72ba27a4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed2c55ffc9fad9e4b3fc3eda0488730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e128b35deebef73ca8f560ab3e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4dfb75a1167f1f5c5ccd5017fb64f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e57012faf7238df7001499a906db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae5bfc81542cb9d491f343fe56a2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4a9fbe16d25096282064c4432e8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd7f7f930bcda64b9126e935b9d7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671cb2f40445b1e7a7cc83c917a920237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8cf1fc9d041e32dbd1d5fee62b73738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9760fa1234a836f9398e0febff6e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed34972ca590a7d718f05b040447c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686ab78f572738c27eae40d9c9943841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055659ec63d8a63008af8c25747c78b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8ee56963c1b06fb273b9181c825b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9c0e471dde3aebea54fdd583becc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5bb8cc41405390b4ae44f640058f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea62b80e1060c46ab6faf66c23d1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d19763025cc287ca8f6a7ca1bff22347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9356408cb1696423843c3da924838b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cf7bc2ce732b7d7db664d193b876949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b0b7b17476879dc05de280174c9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c68976e40c6f14648d050092f5b3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff42957941cd45ee47a316bcb6e2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5c7d950c822b16f577ddedc7266c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3db8dd5a60d33ff47e3dcca97039154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c9856204915d63f180f4cc0bcc94e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d2bee8d6e87d14b42df6dc0446f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13ff59d9c03bfed9b600b72aa04ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868a59a2a3050338bd89f329d13833858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e52a8e1ca959842488a2790ca8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2c89f7b61ca5032c5fabb8abbd7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaec88db075ecc479bf4668db82d1fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936d92cc43808be3736a9c238f3c1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728219c9d4f3b66f0a6069e23c449363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428069451a8f0f6e8a76f8404bdce38564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a682b64953831c807a0276e15e968565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e09736f75f494579b7b832348ff2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388e9ae6766c518edb143a9cc65ba967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e897ffca414f53f04255b5bf6dd7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94065023d988c722252b7f83805e3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfad6a54d783d3ff3d1f4da16cec3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65d43d80af0299aed0a993d44d53171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcbf80294f4c86fdebeab142fc4cc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30fbd08848f7049e043aaeb02f646273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31bf3e79de2b1ff5e7e712dd56fd7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aaa36d3f0d0807bfc7d24d4f95be575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d2a95e5092604029f1c91184fbef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f30f2176f908d497f5464bc21069a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60c035262c2e70b58b80f2e3f80dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6120e891ad358dd6364ad954a7239ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4f700721b5ed9bfaa2a570205d8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafbb3b5184d48f342435389c91b31181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c39c24c08560f0ccbd7f4da5d940d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c897079463d6f7b2b33eae6ad103b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f0a6e4158c2794b8649b1b4305c7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c66210aa8ce39b705d06c67825bbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1306c4f4f88ad544b824e69f1470d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b0158e26d8c2e1995f424c5f34bb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340388946dab68d94b4271129870d2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a2a9b85001be15c34ef0b518f23289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5631b463cc2bb13197f6955949860d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c6f555faec6bf18021c503a54da391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a42df83cb4d92bb7b4f0a44c0865792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f6d60d3e2cddc31b44227fa4b6b7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b59de45751107604487bb5e320ab594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4cd1b3bac603593eb4eaa88a44fd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b87ffe7f267336fa4e6f066f532c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333085fcee8db07a9c4a1bdffa5ccb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007aadfdb6ff4851a97aedb10277e7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8a84eb36a109cd8c6e27f64c49bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33fe7a52d81e0070e5cfca5c0813d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470cb88821f0eb1769ddc96f6e5c81c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26275fe7bef6018b11654fc02787d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a8ca4c0e00eb96a30492bdc58741103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f5a4d86cb620635c4a1a6278ff5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08893b4e4f8c5a88445bc416a284893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fdc53eb92aa6bb167fa21e689e834106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d4224016aae6fcb4c4ced6e36228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81cadb2d01d3604f0caeec910efee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f18f7fa5698753fc619cf946cecc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf5189f1d9918d5956a1abe722159110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa12f1d82070c63fd6c805f1f37dac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ae75d97ae42f5f181607fdf0889b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f1f929d6498104a2b475767e6631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905cc195220212c45c6917b083e35f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3deea63cdfa5fa7eb4dc99a572c04e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349bec6eb01fcaa83200eba262cb0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcd8a12927bae34b33ad35bcf2f7d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180456264ad988a78d2537620d7c99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb33135b768a41305d02b972b1f144119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb5a1a374a4a52f8b8998e4915bb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db129990e3fb5b5425232bb8a0da5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753dad16af46eecea1ac9737826e70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db1972a7436b2337b52e81c1e2485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0bc7c23b12bb6a0338d6779b74cfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687e39af291a9035e17e246c3ee258125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ac13ee7f4a36b8233a12b8503606126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae32a961384c02f128060e0d74e9bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5377d01d13d25a4da2776f48cf021e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2ee4ae1ed780a0ffeab5b1a6c1fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205613674c0fac124cf3d2095ecc44dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4a10b9fc420c40bdfc7ec5c4edd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc720ad01b9e508ee334cbbc84154aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129735ce24bce6b4bec801c34293b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6831e22b157dab1444e43467048ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd312192e3ee21a7bc23af43cf07a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b07cd6e51eb8dbfd6b5250a74b0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51be387865a8a60fcc504bbc9454f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9444d965108071301e75475b9b1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe9e4ede61e096dea22b92fd2fbe0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02de87b837b2bb826a32f6c45f0a95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c587fc6385ce1be3a0c67442ace4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b7265c5f13234e9e61f503d4b9f01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f276dc39269c46d69ed197d9fd34c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c712774ca978344b560efdf0224ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b8c1ba4ab0e092a1af17ca6462d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719906077b0aa6c853b2db82a1a8b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86a5a8cf4c2dd280073adcb35d2b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c64b43f64553e02f98f2ca434bfbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5d12a450493262a4282c8424bdfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd982d0ce221c341c5dd30d063d941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0544cfe491e41985f406b22d45f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7ea9d5b5f38382b644ef8f1e7530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26adf9247ad3fbd2e91fca06893e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b70cd7c14287ce5e9645cf10454a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9615c7507970abf5712ed4cbdfe79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50b58efdebcb83a3d8187111ca067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a525952d1a169f34b8942abb7901157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941793bc7ef2112b60478fcb15b07726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3de5986ec9e20645aa34c6107912159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7475c53d13aa16e6d4899e0727aedb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352353e1b98f104e944dc2479bfaa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df868b1330bd0ef2d64823131e727ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08b1e5a687f3422074c191d7df26b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c78a35245873894556cc7115a5f46c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b55879fd99cb9ad6318359361d5181165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cba6c76351b70de53a5e2f86bf1af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279877fd0b08d6b13fca06b5656db2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70ad2fc69f3027b1cf2e49850c039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44a0dc3391c0e8545d9579fff0dbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e42dc87d92b074da1973200d7b00ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2244dee7fdb8b77d0fabc59e53196c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee6322448da41326bbca45e524178172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0895969722904a6366974f8c58428c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b42c199fb590cef5daf8c62420f005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ac3827eb2d13d3e0463c21517ea8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033e620c97b731ed220bf9894b1d36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d188615fb2fa638a45f2f51b1c681177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b7698748b07821e4d87bda2d6c5a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a444615e89c827c10ac1c4d4c4a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6d0d7f4ea49f8cf5d9d16483e6c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762ec4521733236b438b6c72b75c7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa37331fcb2d4139fcf77a528b8019b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c9e2c23e1c0ab0feefd25029ed6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8151d6bfaf78eb37fb002d79ebde1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ebf571e15527ba50cc4af74e73fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef153af5e3e6e505c347a413c002fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2fbbb68e599f4665e18f22611882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5353868b9100cdfc526d026b8c78c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81078d483ab5ea94712192167f99f5ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ec5f723a2f87df085fd22199f6741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922f608b9664f3c3e71ff648bf2df8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d3470dd964a8c3c4e59ff189e3cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a19ed619d3a50b823125580ae1c432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595fe1d2b58d755e437da6be41c932f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9756086ff7bd180a73b6b7e00dc016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a4cd36aa371cd096179bb10927793196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b64a861d829948db943657e62971197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755de6cc0c753f9ce05ef9b5c5b623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f389017b3b445a22d87e92312f1f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c3994c97cfce4ebacdf90a6d6c081200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6d87de8abfe5807840769dbf563f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b6b400d944c2bf2fd812444235fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655c7b349ca6dc1c3e051077a211ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b6befffad4b95b2067da83ddcf4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d465785488d9c4f1721f90873912205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28071787fd9ab365e58e5bfcacfda9b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2a8807f30f9de20aea457622483a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8102ef40c973b8a460ffac9873bec2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5685add9cc4d94935aed6b0cc8c34a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933afc896135dc277451d231373900fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b791a39b5a26f2bfa949b056742a42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597abd191655b9d4bab59807e994366212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346105431c586b75d3195d29c05e952213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a06c096a91b69c546b8c1541ba37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa6983ebaa232f75f4a707b6a3d704215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f237a0f2b030b684d7ccfa2df4335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc085b56b659a4337d3a4d890f916a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb058b540ac89f533060df734138f90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfaeb6bd8aa2a54bd1711fc7e2fa49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f5ac66d1db4e980660845732973b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58ebc8fe909c74b6b069d1310b3f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec753827f7dbb850680f52b7decac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73453753ba0d12e9998f940aed2e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1347dd568dc78d4f7fdf7502ac2f08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da273b18c376b4c164f6d4b1fc149225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264470f8fa7b4ecb6a4a48d512bb8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383cdd748f655b38758c41c41518438227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3eaf71ffde6f1ef8e6c0e96ffb8ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a84d342bae828e1c6ea7d61699e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9834004b0b683d5b6fcd74014b494230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f1e81dbbe0481df4fba91edaac86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a995d6a10da031922eb02ed93935232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fb561017e65e7e2032c99dfa23df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc22f3a0bcd742f28987dff5a8621b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f09b77c35bf6fc4d222eaddec350a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a861d9f19b885f72f0cddbf1f6190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed529fa7458f4f38652a18075f32f46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3477490c68b487490a1b750c0eab51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf73b92febfe1079c93d114032ed8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b005cf31646d5205d362b5bb9a0ec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca4cbd4d2c7c552244fc7bf31419e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093116f846697c796e7452b7eca244c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80bbf434ad534a47742851fb4b913243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59492cd86a89d3190386034205e84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea297c130857c06f0d19c452525c1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9107d09a7097578b5cf38cbc849c37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff072913af77da6c9d8ddf0506499f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eaf89a4aa342589f9ec79f36d3194248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc068227ebca5d656365c39152a04c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe233f91bc087e2474f9419f9bfa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ba540d8d3e848b7ec88257092e9b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb374483c39090c87c5153fb34572252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ba11ff8333ee0ea7af2784fc22e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6222e246c60be25d30e4e44b162edb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c572d2bedd09c4795764ef4bd44e6e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f765a52a3cd3d3764b66304b6340256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c690a0eb873fa7ba6243b87a3120d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598f81cf36e900d79936c28f75cf27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab19e3160675e1bfe2a967b61afe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfd1f6e5b0f66e6980a631df024878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b26fd334ad93e3692bc51de890f52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8167ca67410655dca4a61ba31c491262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f8ca2fd03e90b81f4150dabc451d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352645ccb6b4ad2b49e6f1aa94bb63f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e683080c3d75ddab326925d998b0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4f9385d78064acc1291d4009feae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869bfd279bbcfdbbc80f7e485711ecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ecd872bb652947f5e33723ae7e1e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c1957872df65df2713c4fb6574c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa618bc59c592f6bd9be76618c171ff5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f676be3e88b58eb59217fc6a2154271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc0a0ffa970d83f797f42dfa1b018272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c34b537c6df716de9205fe7f7d390273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debbb6454948c96953fece17e505f46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628a54302d297a187869128da2af32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317f1af7c8e911c7d351c5bf99e276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d96e176159378666ad6a0d7090859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593b7d97616e28afbd342d70f5d77b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf48685a3872a6e0ca1e3664b8e68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2c0b3fe9a61723406d2b548a2287280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9069e3bd0109b32101d886222a0a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553d041d48ae8f91db8e090a1e9efb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8700140d074f167cedccb60e3f60c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76defeb9e5371e7c6256fe7969ee1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88efca547d37c92ed628755b9b36f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf349ebd19500fe52d3c566f17aeef2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de605a3aed5645142ee9364633007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e52e22018dc72cce2fd2d3de7a132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab5de2a3631a99c78e8513a70d4fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421643280827c25dab97b082482228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789e8e811238a5c1a8bdd238d52153291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664df2ab9211e8a0fbc7a0dfba302c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0d776dcef83fba385f7cb895d6ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9279c7245cbeec3981ad6c6b9841b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1dd126cd2c819519d965e5719b6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077cc023014bec3d0c7cbcc58a3adeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04406bcc24d8839e2f680fc396f60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b7e524aa8f65066aa5baa23f1216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c262f90b5032c40e817c7762e41aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c87e500ed7cc15012fee62ca9f80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856cc48ad3b959bda3fbf086eafa3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e868db075fd818b40f4864169ea92a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9c7d37f746c23f004caa38f2578e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd9445bcb85374ba6b6bfc93aeae24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69cf9544b067106bb7d3fb967d53dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825cd22f479a79216c249908b7c072306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a878ee08718077ae07208a2aed87d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e5a5ffca35e1dc3ab0b39153b9d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145464bcf037a63c2e74513f3e04673c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323761a54488e40f508184fcb99128b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df4f9fd2785aa44db13fbc8be5f61e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc668c60db3b8c52f930481fd9462494312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad3c79dec6bab79d5f6a858548fd59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9291a27f732b25360a68e3245752a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7915ecbe81402b7dd3f769241e87e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf881ba536cfbb92144b0ed52037702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842c8f005bdc99924f31a76b6524ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5785a96014d5ef6a792e9d916cfdd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1294bde896ad4e69ba12e11d9fd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95787f3ff90e0bf93c93c29922bdeec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7adf808803685f4e70c05b70fb5f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6856cbd00f1747c495378f8d2cc6ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e406804ed66fc451d518ec0a1e87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0653bd7ccd0ace8b3b18635f96259ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f62a6db4c4ce7b1dac89f4c983cadf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34040556b8b3de3269ae76d4c30d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2c48ff7e8a021c62cf6492c42d83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb7f56d383cf3d0c5e93d2a762966f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc8ed8b5168bda44e2b6deaf2b4b12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9ee22d82dcd7527e3af7d41e32a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c3b396617df209d257d09dd7bf97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889283441544e61d1b54642504a27a3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0850e11878a9f52c730c2e45bed4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744d1a8fc946b78669e20215d4ee2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65375b27b8e2e7d3df4cbef17af09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66106154f0eb10dd9baf3fd3c68f995336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653be7f070dc67a4d80d7b5ce99eb61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f62a81fddfabd489149105889425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1f67fb1dcc47f0eaae2a3afb41fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2777b0fd870e38998af16e4f51a5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ee9a0eda01e2f986eb75f2ea4e68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72a3c8ea58f3c522784679db01b52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f5420ce821d0050f23ed431cf0185343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8923ed464dcb0aaba32c25674b44b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86a50b7818f8117b847014b5fc12a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507242fd122429f5f1b2f7ff7d67ec1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59732a352d889e9011b905de97af579347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457b339c8c4d2ea87c362a37236aed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a703b3b83effbc72f871ccc84ca5f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b13179f33e1178f81f1ed08e528f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d36a3a99fdd348b4d17fdbe9b3190351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc78f86d90cd7b7f1fe1ad0075f9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e81a1ba08df5e065abd0bd4ae2552353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed2cfc3a9c93f59e28262431637b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1aa21645579e531373f6217bd6d18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75385a19c347bb713fbe8666c82c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f86eb4554fc0b550fe9c0ad6030e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e222eedffe75cc0102f2653d2a9445358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e2cbcc478bd03daaaaf6fabb232de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423af2be7dff5d274762c18156a57f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752de7bb97557221ddeea0077dfab96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835d682eff6337fa2a7a918ba82416a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2488a8e3d90242f568f5eecbc37a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e107a4db2183f531b33cd9a4b75b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b09ce79590d0ca5d7f9474cb825d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9d655cb92787a0002be4185f30b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de7661372df073952315c505446d84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1ab8b870c9949887c9c2231e5dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9955c79b7bef7c9805137736ff9514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4aeb247a9c18cfcdbfe0a9482f060370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c49c3b559fedcdb813fc99a6d94f6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91763d1a2cc48dab24fbdedaab903372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073904ee60178e7dece3c6390e37c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a5716d14ca59450544eb9bc393ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b8a6deae3c1ba2705fd976ff9787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c2e3d06c767b58094e47ceab1371376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b08ffa0664f858e778b4d09ea6773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125e4785bd42c9322cf87409bb58dae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853d5ead2c107888ebf6a849cd2afaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1292dd6f6d585b8657fce82a34c3d3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5696232a60831537f19de4ac6eeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53bc91864f2f1016f3743b8d32a5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c3c912eb68c428d506298609ee60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506e42174a259bf8155d1aa4268c21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37539374cfabd7d7180ef609405d1a24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3472ce06cf68e7f72d404744b4b90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c8d6345ae8f553740868ed83ebe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4845c1c5497b67a710edef8cc0af9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f30222061ef782bbd788dae860d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f21eb259cda6a0445b99802224d44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e86471d625df9122c8d88214ff0c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc8bebd4fa676f5cebe36a45d6edb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c8b83dbcf28bb4b659c1b4591181393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413768b94958432d9ccda2b60f26d11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f2a539e58d958564a7a5dd4ccd44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405cbcaf848c594fe70bc95ca3eae19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5dc58369a7bc0f8cf7f54c24fae5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60fde5a99e1124c9a6f680fb2c4453398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7be9639d6ec4c9603eb8f22548440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b87c59c00780055957868c7c31ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c323b9f3000dd392b692a6d60cd3e71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a81042e8afaf479feb93e29e821c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62147f0ced7fe363928abf9dcc768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fccdc17b2ed78a31269ca23eacfb57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e267b595201cc82ccdbf6a284fd77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b795672bf1feb579f48e79cf05d6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff781895710cbb86497e5b7fe29082bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab3aa18407b194f6bec49dc77d8fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22494fc3a571c5bb9be8f7bed0e2b391409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d8fd6d2e984f1a9fa7bc9f3656f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bde027210acc77751ae548ad1f1b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce0b99eb721e3cff174f18d73d7d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612fc7812aa8f88c76dc5a32593bdd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed750402638ff908cfe2fc2b67fb50a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d62aed204269439951c98c5af6347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46acc0245f32c74ffc70b7a95832d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fb1be15c9163b29bde081d6e7e206417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe5f1e3d892597f0f4d536756395a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292484721cf291a000a92e6e2ae223f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404e4fb94047ef30d3411fdb407c2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae2c25cf1a2900d49ab069c1a9772421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a09842958a2707e739b4706b4a49f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c2880612249ed95f57c87dc15e7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727729559f5b3e3ea42315977f7c6905424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0259403e101b042a2be77e60a656e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02af1fc84086b08081b4d683240267426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c6fd3070739da259bd431992ce8d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f36416eaf87a9cef2fce97134cb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122cabc0d2176a71728d139fc776fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a73b8b0ba21074b2cff152aea7f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886dcbd257c9578828c079b011451e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c39e7cb786f813b11709d06e7aec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14d6f7896dfd134710b77eb62f5923433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9795fe9fd1d374a2f12fa962e7208b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989fd86341761bfc2476113123db71f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a26cdcdd8e3337f346aa03d02620c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb04c6ca392db741c48402c440f280437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff01fad8e41dbed7f4220e568ae0ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962202f206ebd1a90cd137145df5b1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e34cd0c4bb0dc4cd5e4bc61493470440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69749688940ac4bdf5e311a1e662e0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b25dfba4ca47e5619c4d1ded5414442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d3a647f603a89439441e8a51e81d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0c6fe83be04791382d8e1b547300444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028280d2de8fe76e162a4cd12569488f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53533636d4f8b0bbac0f9284f27c7bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd4c74cf4dd3ec59605dccbb35fe65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5db1047d0ba69653df4b600dd568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af59379b8c7fae6ca449ef8a1981c78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958f17560d6904d09626382b676190450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474879051200d8f0361c17585bfdd12d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44b4118a28dc9509bfdc6d39475cc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab695a74df610df4d73664d8d35629c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa542a2bb15ce31990bcc95b0a458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123056aae63009e2669c7ca6496af912455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28562213a724aba20d8717c22a130a88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fb8690dd6354f6db9c2de7d71820457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21ade3864e296c1a172fa627515f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1158ef288006da444d1a6a651e66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29901baf82193544a08edf7d0ee8b28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a2ae3317d360cf5b3c880a698341461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a182050aac30b8f12ab8bc64ccf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca931e15c17ef09e01c19ae9db6c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec34fcbdee06d85e24b763db13ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef4a4276b55653dde8a0182849f74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6abe013e105f18da14d1a9db6458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c076f3225462f9aa3ed6c53b3bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65adf300cfaf35049320162ccfb117468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748388201023e16f74ac1817d9d582469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435bf80c51b41d5a3520446527fd661470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509237da91766694c6050ada242bd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14073fe30c98b8b68fd9d491bc0d9ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586afc8fbc4128596bd1bfc7da6b8d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ad640a49d1c2c83964932c42ea37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202915b83ddbbb5b241a11ba16a0758475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74656686ddbab6006f459e77e11376476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6da011ebf2c8661ddfbd21a81af33477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>